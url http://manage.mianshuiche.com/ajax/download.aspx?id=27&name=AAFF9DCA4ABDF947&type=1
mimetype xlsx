--- v1 (2026-07-31)
+++ v2 (2026-09-14)
@@ -1,522 +1,1383 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="JPG" ContentType="image/.jpg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
-  <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\张\Desktop\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4F1786CE-B817-4A43-AAF3-C8CF38F94197}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView windowWidth="23145" windowHeight="9675" tabRatio="894"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="25820" windowHeight="13900" tabRatio="894" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="免税价目表首页" sheetId="25" r:id="rId1"/>
     <sheet name="联系我们" sheetId="32" r:id="rId2"/>
     <sheet name=" 华晨宝马 " sheetId="41" r:id="rId3"/>
     <sheet name="上汽奥迪" sheetId="31" r:id="rId4"/>
     <sheet name="一汽奥迪" sheetId="39" r:id="rId5"/>
     <sheet name="沃尔沃" sheetId="44" r:id="rId6"/>
     <sheet name=" 北京奔驰 " sheetId="23" r:id="rId7"/>
     <sheet name="长安林肯" sheetId="35" r:id="rId8"/>
     <sheet name="上汽大众" sheetId="22" r:id="rId9"/>
     <sheet name="一汽丰田" sheetId="13" r:id="rId10"/>
     <sheet name="上汽通用" sheetId="7" r:id="rId11"/>
     <sheet name="广汽丰田" sheetId="12" r:id="rId12"/>
     <sheet name="长安福特" sheetId="14" r:id="rId13"/>
     <sheet name="东风本田" sheetId="4" r:id="rId14"/>
     <sheet name="东风日产" sheetId="11" r:id="rId15"/>
     <sheet name="广汽本田" sheetId="18" r:id="rId16"/>
     <sheet name="东风英菲尼迪" sheetId="29" r:id="rId17"/>
     <sheet name="长安马自达" sheetId="24" r:id="rId18"/>
     <sheet name="一汽大众" sheetId="21" r:id="rId19"/>
     <sheet name="奇瑞捷豹路虎" sheetId="27" r:id="rId20"/>
     <sheet name="北京现代" sheetId="30" r:id="rId21"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="13" hidden="1">东风本田!$A:$F</definedName>
     <definedName name="_Toc317164767" localSheetId="2">' 华晨宝马 '!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="E109" i="30" l="1"/>
+  <c r="E108" i="30"/>
+  <c r="E107" i="30"/>
+  <c r="E104" i="30"/>
+  <c r="E103" i="30"/>
+  <c r="E102" i="30"/>
+  <c r="E101" i="30"/>
+  <c r="E100" i="30"/>
+  <c r="E99" i="30"/>
+  <c r="E98" i="30"/>
+  <c r="E97" i="30"/>
+  <c r="E96" i="30"/>
+  <c r="E95" i="30"/>
+  <c r="E94" i="30"/>
+  <c r="E93" i="30"/>
+  <c r="E92" i="30"/>
+  <c r="E91" i="30"/>
+  <c r="E90" i="30"/>
+  <c r="E89" i="30"/>
+  <c r="E86" i="30"/>
+  <c r="E85" i="30"/>
+  <c r="E84" i="30"/>
+  <c r="E83" i="30"/>
+  <c r="E82" i="30"/>
+  <c r="E81" i="30"/>
+  <c r="E80" i="30"/>
+  <c r="E79" i="30"/>
+  <c r="E78" i="30"/>
+  <c r="E77" i="30"/>
+  <c r="E76" i="30"/>
+  <c r="E75" i="30"/>
+  <c r="E74" i="30"/>
+  <c r="E71" i="30"/>
+  <c r="E70" i="30"/>
+  <c r="E69" i="30"/>
+  <c r="E68" i="30"/>
+  <c r="E67" i="30"/>
+  <c r="E66" i="30"/>
+  <c r="E65" i="30"/>
+  <c r="E64" i="30"/>
+  <c r="E63" i="30"/>
+  <c r="E62" i="30"/>
+  <c r="E61" i="30"/>
+  <c r="E60" i="30"/>
+  <c r="E59" i="30"/>
+  <c r="E58" i="30"/>
+  <c r="E55" i="30"/>
+  <c r="E54" i="30"/>
+  <c r="E53" i="30"/>
+  <c r="E52" i="30"/>
+  <c r="E51" i="30"/>
+  <c r="E50" i="30"/>
+  <c r="E49" i="30"/>
+  <c r="E48" i="30"/>
+  <c r="E47" i="30"/>
+  <c r="E46" i="30"/>
+  <c r="E44" i="30"/>
+  <c r="E43" i="30"/>
+  <c r="E42" i="30"/>
+  <c r="E41" i="30"/>
+  <c r="E40" i="30"/>
+  <c r="E37" i="30"/>
+  <c r="E36" i="30"/>
+  <c r="E35" i="30"/>
+  <c r="E34" i="30"/>
+  <c r="E33" i="30"/>
+  <c r="E32" i="30"/>
+  <c r="E31" i="30"/>
+  <c r="E30" i="30"/>
+  <c r="E29" i="30"/>
+  <c r="E28" i="30"/>
+  <c r="E27" i="30"/>
+  <c r="E26" i="30"/>
+  <c r="E25" i="30"/>
+  <c r="E24" i="30"/>
+  <c r="E23" i="30"/>
+  <c r="E22" i="30"/>
+  <c r="E21" i="30"/>
+  <c r="E20" i="30"/>
+  <c r="E19" i="30"/>
+  <c r="E18" i="30"/>
+  <c r="E17" i="30"/>
+  <c r="E16" i="30"/>
+  <c r="E15" i="30"/>
+  <c r="E14" i="30"/>
+  <c r="E13" i="30"/>
+  <c r="E12" i="30"/>
+  <c r="E11" i="30"/>
+  <c r="E75" i="21"/>
+  <c r="E74" i="21"/>
+  <c r="E73" i="21"/>
+  <c r="E72" i="21"/>
+  <c r="E71" i="21"/>
+  <c r="E68" i="21"/>
+  <c r="E67" i="21"/>
+  <c r="E66" i="21"/>
+  <c r="E65" i="21"/>
+  <c r="E64" i="21"/>
+  <c r="E63" i="21"/>
+  <c r="E60" i="21"/>
+  <c r="E59" i="21"/>
+  <c r="E58" i="21"/>
+  <c r="E57" i="21"/>
+  <c r="E56" i="21"/>
+  <c r="E55" i="21"/>
+  <c r="E47" i="21"/>
+  <c r="E46" i="21"/>
+  <c r="E45" i="21"/>
+  <c r="E44" i="21"/>
+  <c r="E41" i="21"/>
+  <c r="E38" i="21"/>
+  <c r="E37" i="21"/>
+  <c r="E36" i="21"/>
+  <c r="E35" i="21"/>
+  <c r="E32" i="21"/>
+  <c r="E31" i="21"/>
+  <c r="E30" i="21"/>
+  <c r="E27" i="21"/>
+  <c r="E26" i="21"/>
+  <c r="E25" i="21"/>
+  <c r="E24" i="21"/>
+  <c r="E20" i="21"/>
+  <c r="E19" i="21"/>
+  <c r="E18" i="21"/>
+  <c r="E17" i="21"/>
+  <c r="E16" i="21"/>
+  <c r="E15" i="21"/>
+  <c r="E14" i="21"/>
+  <c r="E13" i="21"/>
+  <c r="E12" i="21"/>
+  <c r="E11" i="21"/>
+  <c r="E60" i="24"/>
+  <c r="E59" i="24"/>
+  <c r="E58" i="24"/>
+  <c r="E57" i="24"/>
+  <c r="E56" i="24"/>
+  <c r="E55" i="24"/>
+  <c r="E54" i="24"/>
+  <c r="E51" i="24"/>
+  <c r="E50" i="24"/>
+  <c r="E49" i="24"/>
+  <c r="E48" i="24"/>
+  <c r="E47" i="24"/>
+  <c r="E46" i="24"/>
+  <c r="E45" i="24"/>
+  <c r="E44" i="24"/>
+  <c r="E43" i="24"/>
+  <c r="E42" i="24"/>
+  <c r="E41" i="24"/>
+  <c r="E40" i="24"/>
+  <c r="E39" i="24"/>
+  <c r="E38" i="24"/>
+  <c r="E37" i="24"/>
+  <c r="E36" i="24"/>
+  <c r="E35" i="24"/>
+  <c r="E34" i="24"/>
+  <c r="E33" i="24"/>
+  <c r="E30" i="24"/>
+  <c r="E29" i="24"/>
+  <c r="E28" i="24"/>
+  <c r="E27" i="24"/>
+  <c r="E26" i="24"/>
+  <c r="E25" i="24"/>
+  <c r="E24" i="24"/>
+  <c r="E23" i="24"/>
+  <c r="E22" i="24"/>
+  <c r="E21" i="24"/>
+  <c r="E18" i="24"/>
+  <c r="E17" i="24"/>
+  <c r="E16" i="24"/>
+  <c r="E15" i="24"/>
+  <c r="E14" i="24"/>
+  <c r="E13" i="24"/>
+  <c r="E12" i="24"/>
+  <c r="E11" i="24"/>
+  <c r="E10" i="24"/>
+  <c r="E36" i="29"/>
+  <c r="E35" i="29"/>
+  <c r="E34" i="29"/>
+  <c r="E31" i="29"/>
+  <c r="E30" i="29"/>
+  <c r="E29" i="29"/>
+  <c r="E28" i="29"/>
+  <c r="E27" i="29"/>
+  <c r="E26" i="29"/>
+  <c r="E25" i="29"/>
+  <c r="E24" i="29"/>
+  <c r="E21" i="29"/>
+  <c r="E20" i="29"/>
+  <c r="E19" i="29"/>
+  <c r="E18" i="29"/>
+  <c r="E17" i="29"/>
+  <c r="E16" i="29"/>
+  <c r="E15" i="29"/>
+  <c r="E14" i="29"/>
+  <c r="E13" i="29"/>
+  <c r="E12" i="29"/>
+  <c r="E11" i="29"/>
+  <c r="E58" i="18"/>
+  <c r="E57" i="18"/>
+  <c r="E56" i="18"/>
+  <c r="E54" i="18"/>
+  <c r="E53" i="18"/>
+  <c r="E52" i="18"/>
+  <c r="E51" i="18"/>
+  <c r="E36" i="18"/>
+  <c r="E35" i="18"/>
+  <c r="E34" i="18"/>
+  <c r="E33" i="18"/>
+  <c r="E32" i="18"/>
+  <c r="E31" i="18"/>
+  <c r="E30" i="18"/>
+  <c r="E29" i="18"/>
+  <c r="E28" i="18"/>
+  <c r="E27" i="18"/>
+  <c r="E26" i="18"/>
+  <c r="E25" i="18"/>
+  <c r="E24" i="18"/>
+  <c r="E23" i="18"/>
+  <c r="E22" i="18"/>
+  <c r="E21" i="18"/>
+  <c r="E60" i="11"/>
+  <c r="E59" i="11"/>
+  <c r="E58" i="11"/>
+  <c r="E57" i="11"/>
+  <c r="E54" i="11"/>
+  <c r="E53" i="11"/>
+  <c r="E52" i="11"/>
+  <c r="E49" i="11"/>
+  <c r="E48" i="11"/>
+  <c r="E45" i="11"/>
+  <c r="E44" i="11"/>
+  <c r="E43" i="11"/>
+  <c r="E42" i="11"/>
+  <c r="E41" i="11"/>
+  <c r="E40" i="11"/>
+  <c r="E37" i="11"/>
+  <c r="E36" i="11"/>
+  <c r="E35" i="11"/>
+  <c r="E34" i="11"/>
+  <c r="E33" i="11"/>
+  <c r="E32" i="11"/>
+  <c r="E31" i="11"/>
+  <c r="E28" i="11"/>
+  <c r="E27" i="11"/>
+  <c r="E26" i="11"/>
+  <c r="E25" i="11"/>
+  <c r="E24" i="11"/>
+  <c r="E23" i="11"/>
+  <c r="E22" i="11"/>
+  <c r="E19" i="11"/>
+  <c r="E18" i="11"/>
+  <c r="E15" i="11"/>
+  <c r="E14" i="11"/>
+  <c r="E13" i="11"/>
+  <c r="E12" i="11"/>
+  <c r="E11" i="11"/>
+  <c r="E84" i="4"/>
+  <c r="E83" i="4"/>
+  <c r="E80" i="4"/>
+  <c r="E79" i="4"/>
+  <c r="E78" i="4"/>
+  <c r="E77" i="4"/>
+  <c r="E74" i="4"/>
+  <c r="E73" i="4"/>
+  <c r="E72" i="4"/>
+  <c r="E71" i="4"/>
+  <c r="E68" i="4"/>
+  <c r="E67" i="4"/>
+  <c r="E66" i="4"/>
+  <c r="E65" i="4"/>
+  <c r="E64" i="4"/>
+  <c r="E61" i="4"/>
+  <c r="E60" i="4"/>
+  <c r="E59" i="4"/>
+  <c r="E58" i="4"/>
+  <c r="E55" i="4"/>
+  <c r="E54" i="4"/>
+  <c r="E53" i="4"/>
+  <c r="E52" i="4"/>
+  <c r="E49" i="4"/>
+  <c r="E48" i="4"/>
+  <c r="E47" i="4"/>
+  <c r="E46" i="4"/>
+  <c r="E45" i="4"/>
+  <c r="E42" i="4"/>
+  <c r="E41" i="4"/>
+  <c r="E40" i="4"/>
+  <c r="E37" i="4"/>
+  <c r="E36" i="4"/>
+  <c r="E35" i="4"/>
+  <c r="E34" i="4"/>
+  <c r="E31" i="4"/>
+  <c r="E30" i="4"/>
+  <c r="E29" i="4"/>
+  <c r="E28" i="4"/>
+  <c r="E25" i="4"/>
+  <c r="E24" i="4"/>
+  <c r="E23" i="4"/>
+  <c r="E20" i="4"/>
+  <c r="E19" i="4"/>
+  <c r="E18" i="4"/>
+  <c r="E17" i="4"/>
+  <c r="E16" i="4"/>
+  <c r="E15" i="4"/>
+  <c r="E14" i="4"/>
+  <c r="E13" i="4"/>
+  <c r="E12" i="4"/>
+  <c r="E11" i="4"/>
+  <c r="E10" i="4"/>
+  <c r="E35" i="14"/>
+  <c r="E32" i="14"/>
+  <c r="E31" i="14"/>
+  <c r="E30" i="14"/>
+  <c r="E29" i="14"/>
+  <c r="E28" i="14"/>
+  <c r="E27" i="14"/>
+  <c r="E24" i="14"/>
+  <c r="E23" i="14"/>
+  <c r="E22" i="14"/>
+  <c r="E21" i="14"/>
+  <c r="E20" i="14"/>
+  <c r="E19" i="14"/>
+  <c r="E16" i="14"/>
+  <c r="E15" i="14"/>
+  <c r="E14" i="14"/>
+  <c r="E13" i="14"/>
+  <c r="E12" i="14"/>
+  <c r="E11" i="14"/>
+  <c r="E114" i="12"/>
+  <c r="E113" i="12"/>
+  <c r="E112" i="12"/>
+  <c r="E111" i="12"/>
+  <c r="E108" i="12"/>
+  <c r="E107" i="12"/>
+  <c r="E106" i="12"/>
+  <c r="E105" i="12"/>
+  <c r="E104" i="12"/>
+  <c r="E103" i="12"/>
+  <c r="E102" i="12"/>
+  <c r="E99" i="12"/>
+  <c r="E98" i="12"/>
+  <c r="E97" i="12"/>
+  <c r="E96" i="12"/>
+  <c r="E95" i="12"/>
+  <c r="E94" i="12"/>
+  <c r="E91" i="12"/>
+  <c r="E90" i="12"/>
+  <c r="E89" i="12"/>
+  <c r="E88" i="12"/>
+  <c r="E87" i="12"/>
+  <c r="E86" i="12"/>
+  <c r="E85" i="12"/>
+  <c r="E84" i="12"/>
+  <c r="E83" i="12"/>
+  <c r="E82" i="12"/>
+  <c r="E81" i="12"/>
+  <c r="E80" i="12"/>
+  <c r="E79" i="12"/>
+  <c r="E78" i="12"/>
+  <c r="E77" i="12"/>
+  <c r="E74" i="12"/>
+  <c r="E73" i="12"/>
+  <c r="E72" i="12"/>
+  <c r="E71" i="12"/>
+  <c r="E70" i="12"/>
+  <c r="E69" i="12"/>
+  <c r="E68" i="12"/>
+  <c r="E67" i="12"/>
+  <c r="E64" i="12"/>
+  <c r="E63" i="12"/>
+  <c r="E62" i="12"/>
+  <c r="E61" i="12"/>
+  <c r="E60" i="12"/>
+  <c r="E59" i="12"/>
+  <c r="E58" i="12"/>
+  <c r="E57" i="12"/>
+  <c r="E56" i="12"/>
+  <c r="E53" i="12"/>
+  <c r="E52" i="12"/>
+  <c r="E51" i="12"/>
+  <c r="E50" i="12"/>
+  <c r="E49" i="12"/>
+  <c r="E48" i="12"/>
+  <c r="E47" i="12"/>
+  <c r="E46" i="12"/>
+  <c r="E45" i="12"/>
+  <c r="E42" i="12"/>
+  <c r="E41" i="12"/>
+  <c r="E40" i="12"/>
+  <c r="E39" i="12"/>
+  <c r="E38" i="12"/>
+  <c r="E37" i="12"/>
+  <c r="E36" i="12"/>
+  <c r="E35" i="12"/>
+  <c r="E34" i="12"/>
+  <c r="E33" i="12"/>
+  <c r="E30" i="12"/>
+  <c r="E29" i="12"/>
+  <c r="E28" i="12"/>
+  <c r="E27" i="12"/>
+  <c r="E26" i="12"/>
+  <c r="E25" i="12"/>
+  <c r="E24" i="12"/>
+  <c r="E23" i="12"/>
+  <c r="E22" i="12"/>
+  <c r="E19" i="12"/>
+  <c r="E18" i="12"/>
+  <c r="E17" i="12"/>
+  <c r="E16" i="12"/>
+  <c r="E15" i="12"/>
+  <c r="E14" i="12"/>
+  <c r="E13" i="12"/>
+  <c r="E12" i="12"/>
+  <c r="E11" i="12"/>
+  <c r="E10" i="12"/>
+  <c r="E47" i="7"/>
+  <c r="E46" i="7"/>
+  <c r="E43" i="7"/>
+  <c r="E42" i="7"/>
+  <c r="E41" i="7"/>
+  <c r="E38" i="7"/>
+  <c r="E37" i="7"/>
+  <c r="E34" i="7"/>
+  <c r="E33" i="7"/>
+  <c r="E32" i="7"/>
+  <c r="E29" i="7"/>
+  <c r="E28" i="7"/>
+  <c r="E27" i="7"/>
+  <c r="E24" i="7"/>
+  <c r="E23" i="7"/>
+  <c r="E22" i="7"/>
+  <c r="E19" i="7"/>
+  <c r="E18" i="7"/>
+  <c r="E17" i="7"/>
+  <c r="E16" i="7"/>
+  <c r="E13" i="7"/>
+  <c r="E12" i="7"/>
+  <c r="E11" i="7"/>
+  <c r="E101" i="13"/>
+  <c r="E100" i="13"/>
+  <c r="E99" i="13"/>
+  <c r="E98" i="13"/>
+  <c r="E97" i="13"/>
+  <c r="E96" i="13"/>
+  <c r="E93" i="13"/>
+  <c r="E92" i="13"/>
+  <c r="E91" i="13"/>
+  <c r="E90" i="13"/>
+  <c r="E87" i="13"/>
+  <c r="E86" i="13"/>
+  <c r="E85" i="13"/>
+  <c r="E84" i="13"/>
+  <c r="E83" i="13"/>
+  <c r="E82" i="13"/>
+  <c r="E79" i="13"/>
+  <c r="E78" i="13"/>
+  <c r="E77" i="13"/>
+  <c r="E74" i="13"/>
+  <c r="E73" i="13"/>
+  <c r="E72" i="13"/>
+  <c r="E69" i="13"/>
+  <c r="E68" i="13"/>
+  <c r="E67" i="13"/>
+  <c r="E66" i="13"/>
+  <c r="E65" i="13"/>
+  <c r="E64" i="13"/>
+  <c r="E63" i="13"/>
+  <c r="E62" i="13"/>
+  <c r="E61" i="13"/>
+  <c r="E60" i="13"/>
+  <c r="E59" i="13"/>
+  <c r="E56" i="13"/>
+  <c r="E55" i="13"/>
+  <c r="E54" i="13"/>
+  <c r="E53" i="13"/>
+  <c r="E52" i="13"/>
+  <c r="E51" i="13"/>
+  <c r="E48" i="13"/>
+  <c r="E47" i="13"/>
+  <c r="E46" i="13"/>
+  <c r="E45" i="13"/>
+  <c r="E44" i="13"/>
+  <c r="E43" i="13"/>
+  <c r="E40" i="13"/>
+  <c r="E39" i="13"/>
+  <c r="E38" i="13"/>
+  <c r="E37" i="13"/>
+  <c r="E36" i="13"/>
+  <c r="E35" i="13"/>
+  <c r="E34" i="13"/>
+  <c r="E31" i="13"/>
+  <c r="E30" i="13"/>
+  <c r="E29" i="13"/>
+  <c r="E28" i="13"/>
+  <c r="E27" i="13"/>
+  <c r="E101" i="22"/>
+  <c r="E100" i="22"/>
+  <c r="E98" i="22"/>
+  <c r="E97" i="22"/>
+  <c r="E88" i="22"/>
+  <c r="E87" i="22"/>
+  <c r="E86" i="22"/>
+  <c r="E85" i="22"/>
+  <c r="E82" i="22"/>
+  <c r="E81" i="22"/>
+  <c r="E80" i="22"/>
+  <c r="E79" i="22"/>
+  <c r="E78" i="22"/>
+  <c r="E77" i="22"/>
+  <c r="E74" i="22"/>
+  <c r="E73" i="22"/>
+  <c r="E72" i="22"/>
+  <c r="E71" i="22"/>
+  <c r="E70" i="22"/>
+  <c r="E69" i="22"/>
+  <c r="E68" i="22"/>
+  <c r="E67" i="22"/>
+  <c r="E66" i="22"/>
+  <c r="E65" i="22"/>
+  <c r="E55" i="22"/>
+  <c r="E52" i="22"/>
+  <c r="E49" i="22"/>
+  <c r="E48" i="22"/>
+  <c r="E47" i="22"/>
+  <c r="E46" i="22"/>
+  <c r="E43" i="22"/>
+  <c r="E40" i="22"/>
+  <c r="E39" i="22"/>
+  <c r="E38" i="22"/>
+  <c r="E35" i="22"/>
+  <c r="E34" i="22"/>
+  <c r="E33" i="22"/>
+  <c r="E32" i="22"/>
+  <c r="E31" i="22"/>
+  <c r="E30" i="22"/>
+  <c r="E29" i="22"/>
+  <c r="E28" i="22"/>
+  <c r="E25" i="22"/>
+  <c r="E24" i="22"/>
+  <c r="E23" i="22"/>
+  <c r="E20" i="22"/>
+  <c r="E19" i="22"/>
+  <c r="E18" i="22"/>
+  <c r="E17" i="22"/>
+  <c r="E16" i="22"/>
+  <c r="E13" i="22"/>
+  <c r="E12" i="22"/>
+  <c r="E11" i="22"/>
+  <c r="E40" i="35"/>
+  <c r="E39" i="35"/>
+  <c r="E38" i="35"/>
+  <c r="E37" i="35"/>
+  <c r="E36" i="35"/>
+  <c r="E33" i="35"/>
+  <c r="E32" i="35"/>
+  <c r="E31" i="35"/>
+  <c r="E30" i="35"/>
+  <c r="E29" i="35"/>
+  <c r="E28" i="35"/>
+  <c r="E27" i="35"/>
+  <c r="E26" i="35"/>
+  <c r="E25" i="35"/>
+  <c r="E24" i="35"/>
+  <c r="E21" i="35"/>
+  <c r="E20" i="35"/>
+  <c r="E19" i="35"/>
+  <c r="E18" i="35"/>
+  <c r="E15" i="35"/>
+  <c r="E14" i="35"/>
+  <c r="E13" i="35"/>
+  <c r="E12" i="35"/>
+  <c r="E11" i="35"/>
+  <c r="F127" i="44"/>
+  <c r="F126" i="44"/>
+  <c r="F125" i="44"/>
+  <c r="F124" i="44"/>
+  <c r="F112" i="44"/>
+  <c r="F111" i="44"/>
+  <c r="F110" i="44"/>
+  <c r="F109" i="44"/>
+  <c r="F106" i="44"/>
+  <c r="D106" i="44"/>
+  <c r="F105" i="44"/>
+  <c r="D105" i="44"/>
+  <c r="F104" i="44"/>
+  <c r="D104" i="44"/>
+  <c r="F103" i="44"/>
+  <c r="D103" i="44"/>
+  <c r="F102" i="44"/>
+  <c r="D102" i="44"/>
+  <c r="F101" i="44"/>
+  <c r="D101" i="44"/>
+  <c r="F100" i="44"/>
+  <c r="D100" i="44"/>
+  <c r="F99" i="44"/>
+  <c r="D99" i="44"/>
+  <c r="F98" i="44"/>
+  <c r="D98" i="44"/>
+  <c r="F97" i="44"/>
+  <c r="D97" i="44"/>
+  <c r="F96" i="44"/>
+  <c r="D96" i="44"/>
+  <c r="F95" i="44"/>
+  <c r="D95" i="44"/>
+  <c r="F94" i="44"/>
+  <c r="D94" i="44"/>
+  <c r="F93" i="44"/>
+  <c r="D93" i="44"/>
+  <c r="F83" i="44"/>
+  <c r="F82" i="44"/>
+  <c r="F81" i="44"/>
+  <c r="F80" i="44"/>
+  <c r="F77" i="44"/>
+  <c r="D77" i="44"/>
+  <c r="F76" i="44"/>
+  <c r="D76" i="44"/>
+  <c r="F75" i="44"/>
+  <c r="D75" i="44"/>
+  <c r="F74" i="44"/>
+  <c r="D74" i="44"/>
+  <c r="F73" i="44"/>
+  <c r="D73" i="44"/>
+  <c r="F72" i="44"/>
+  <c r="D72" i="44"/>
+  <c r="F71" i="44"/>
+  <c r="D71" i="44"/>
+  <c r="F70" i="44"/>
+  <c r="D70" i="44"/>
+  <c r="F69" i="44"/>
+  <c r="D69" i="44"/>
+  <c r="F68" i="44"/>
+  <c r="D68" i="44"/>
+  <c r="F67" i="44"/>
+  <c r="D67" i="44"/>
+  <c r="F66" i="44"/>
+  <c r="D66" i="44"/>
+  <c r="F65" i="44"/>
+  <c r="D65" i="44"/>
+  <c r="F64" i="44"/>
+  <c r="D64" i="44"/>
+  <c r="F63" i="44"/>
+  <c r="D63" i="44"/>
+  <c r="F62" i="44"/>
+  <c r="D62" i="44"/>
+  <c r="F61" i="44"/>
+  <c r="D61" i="44"/>
+  <c r="F60" i="44"/>
+  <c r="D60" i="44"/>
+  <c r="F59" i="44"/>
+  <c r="D59" i="44"/>
+  <c r="F58" i="44"/>
+  <c r="D58" i="44"/>
+  <c r="F57" i="44"/>
+  <c r="D57" i="44"/>
+  <c r="F56" i="44"/>
+  <c r="D56" i="44"/>
+  <c r="F55" i="44"/>
+  <c r="D55" i="44"/>
+  <c r="F49" i="44"/>
+  <c r="F48" i="44"/>
+  <c r="F47" i="44"/>
+  <c r="F46" i="44"/>
+  <c r="F43" i="44"/>
+  <c r="D43" i="44"/>
+  <c r="F42" i="44"/>
+  <c r="D42" i="44"/>
+  <c r="F41" i="44"/>
+  <c r="D41" i="44"/>
+  <c r="F40" i="44"/>
+  <c r="D40" i="44"/>
+  <c r="F39" i="44"/>
+  <c r="D39" i="44"/>
+  <c r="F38" i="44"/>
+  <c r="D38" i="44"/>
+  <c r="F37" i="44"/>
+  <c r="D37" i="44"/>
+  <c r="F36" i="44"/>
+  <c r="D36" i="44"/>
+  <c r="F35" i="44"/>
+  <c r="D35" i="44"/>
+  <c r="F34" i="44"/>
+  <c r="D34" i="44"/>
+  <c r="F33" i="44"/>
+  <c r="D33" i="44"/>
+  <c r="F32" i="44"/>
+  <c r="D32" i="44"/>
+  <c r="F31" i="44"/>
+  <c r="D31" i="44"/>
+  <c r="F30" i="44"/>
+  <c r="D30" i="44"/>
+  <c r="F29" i="44"/>
+  <c r="D29" i="44"/>
+  <c r="F28" i="44"/>
+  <c r="D28" i="44"/>
+  <c r="F27" i="44"/>
+  <c r="D27" i="44"/>
+  <c r="F26" i="44"/>
+  <c r="D26" i="44"/>
+  <c r="F25" i="44"/>
+  <c r="D25" i="44"/>
+  <c r="F24" i="44"/>
+  <c r="D24" i="44"/>
+  <c r="F23" i="44"/>
+  <c r="D23" i="44"/>
+  <c r="F22" i="44"/>
+  <c r="D22" i="44"/>
+  <c r="F21" i="44"/>
+  <c r="D21" i="44"/>
+  <c r="F20" i="44"/>
+  <c r="D20" i="44"/>
+  <c r="F15" i="44"/>
+  <c r="F14" i="44"/>
+  <c r="F13" i="44"/>
+  <c r="F12" i="44"/>
+  <c r="F11" i="44"/>
+  <c r="E84" i="39"/>
+  <c r="E81" i="39"/>
+  <c r="E80" i="39"/>
+  <c r="E79" i="39"/>
+  <c r="E78" i="39"/>
+  <c r="E77" i="39"/>
+  <c r="E66" i="39"/>
+  <c r="E65" i="39"/>
+  <c r="E64" i="39"/>
+  <c r="E61" i="39"/>
+  <c r="E60" i="39"/>
+  <c r="E59" i="39"/>
+  <c r="E58" i="39"/>
+  <c r="E57" i="39"/>
+  <c r="E54" i="39"/>
+  <c r="E53" i="39"/>
+  <c r="E52" i="39"/>
+  <c r="E49" i="39"/>
+  <c r="E48" i="39"/>
+  <c r="E47" i="39"/>
+  <c r="E44" i="39"/>
+  <c r="E43" i="39"/>
+  <c r="E42" i="39"/>
+  <c r="E39" i="39"/>
+  <c r="E36" i="39"/>
+  <c r="E35" i="39"/>
+  <c r="E34" i="39"/>
+  <c r="E33" i="39"/>
+  <c r="E32" i="39"/>
+  <c r="E31" i="39"/>
+  <c r="E28" i="39"/>
+  <c r="E27" i="39"/>
+  <c r="E24" i="39"/>
+  <c r="E21" i="39"/>
+  <c r="E20" i="39"/>
+  <c r="E19" i="39"/>
+  <c r="E18" i="39"/>
+  <c r="E15" i="39"/>
+  <c r="E14" i="39"/>
+  <c r="E13" i="39"/>
+  <c r="E12" i="39"/>
+  <c r="E11" i="39"/>
+  <c r="E98" i="31"/>
+  <c r="E97" i="31"/>
+  <c r="E96" i="31"/>
+  <c r="E95" i="31"/>
+  <c r="E94" i="31"/>
+  <c r="E91" i="31"/>
+  <c r="E90" i="31"/>
+  <c r="E89" i="31"/>
+  <c r="E88" i="31"/>
+  <c r="E85" i="31"/>
+  <c r="E84" i="31"/>
+  <c r="E83" i="31"/>
+  <c r="E82" i="31"/>
+  <c r="E81" i="31"/>
+  <c r="E80" i="31"/>
+  <c r="E77" i="31"/>
+  <c r="E76" i="31"/>
+  <c r="E75" i="31"/>
+  <c r="E74" i="31"/>
+  <c r="E73" i="31"/>
+  <c r="E72" i="31"/>
+  <c r="E71" i="31"/>
+  <c r="E70" i="31"/>
+  <c r="E69" i="31"/>
+  <c r="E68" i="31"/>
+  <c r="E67" i="31"/>
+  <c r="E66" i="31"/>
+  <c r="E65" i="31"/>
+  <c r="E64" i="31"/>
+  <c r="E63" i="31"/>
+  <c r="E62" i="31"/>
+  <c r="E61" i="31"/>
+  <c r="E60" i="31"/>
+  <c r="E59" i="31"/>
+  <c r="E58" i="31"/>
+  <c r="E57" i="31"/>
+  <c r="E56" i="31"/>
+  <c r="E46" i="31"/>
+  <c r="E35" i="31"/>
+  <c r="E25" i="31"/>
+  <c r="E17" i="31"/>
+  <c r="E11" i="31"/>
+  <c r="E43" i="41"/>
+  <c r="E42" i="41"/>
+  <c r="E41" i="41"/>
+  <c r="E40" i="41"/>
+  <c r="E39" i="41"/>
+  <c r="E38" i="41"/>
+  <c r="E35" i="41"/>
+  <c r="E34" i="41"/>
+  <c r="E33" i="41"/>
+  <c r="E32" i="41"/>
+  <c r="E31" i="41"/>
+  <c r="E30" i="41"/>
+  <c r="E29" i="41"/>
+  <c r="E28" i="41"/>
+  <c r="E25" i="41"/>
+  <c r="E24" i="41"/>
+  <c r="E23" i="41"/>
+  <c r="E22" i="41"/>
+  <c r="E19" i="41"/>
+  <c r="E18" i="41"/>
+  <c r="E17" i="41"/>
+  <c r="E16" i="41"/>
+  <c r="E13" i="41"/>
+  <c r="E12" i="41"/>
+  <c r="E11" i="41"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2733" uniqueCount="1545">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2762" uniqueCount="1567">
   <si>
     <t>留学生免税车价目表</t>
   </si>
   <si>
-    <t>更新日期：2026/7/27</t>
+    <t>更新日期：2026/8/26</t>
   </si>
   <si>
     <t>华晨宝马</t>
   </si>
   <si>
     <t>上汽奥迪</t>
   </si>
   <si>
     <t>一汽奥迪</t>
   </si>
   <si>
     <t>北京奔驰</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">5系、3系、2系
 X5、X3、X1
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF008000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>ix3、i3</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">A7L、A5L、Q6
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF008000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>E5、E7X</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">A6L、A5L、A4L、A3
 Q5L、Q3、Q2L
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF008000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>Q4 e-tron、Q6 e-tron
 A6L e-tron</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">E级、C级、A级
 GLC、GLB
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF008000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>纯电CLA、纯电GLC</t>
     </r>
   </si>
   <si>
     <t>沃尔沃</t>
   </si>
   <si>
     <t>长安林肯</t>
   </si>
   <si>
     <t>上汽大众</t>
   </si>
   <si>
     <t>一汽丰田</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">XC60、S90、S60
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF008000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>XC70</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">、XC90特惠车
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF008000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>EX90、ES90</t>
     </r>
   </si>
   <si>
     <t>林肯Z、冒险家
 航海家、飞行家</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">帕萨特、途昂、途观L、途安、威然、途岳、朗逸
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF006600"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>ID.ERA 9X</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">普拉多、格瑞维亚、皇冠陆放、亚洲龙、凌放、荣放、锐放、亚洲狮、卡罗拉
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF008000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>bZ3、bZ5</t>
     </r>
   </si>
   <si>
     <t>上汽通用</t>
   </si>
   <si>
     <t>广汽丰田</t>
   </si>
   <si>
     <t>长安福特</t>
   </si>
   <si>
     <t>东风本田</t>
   </si>
   <si>
     <t>凯迪拉克系列
 别克系列、雪佛兰系列</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">赛那、汉兰达、凯美瑞、雷凌、C-HR、威兰达、锋兰达、威飒、凌尚
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF006600"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>铂智3X、铂智4X</t>
     </r>
   </si>
   <si>
     <t>探险者、锐界L、蒙迪欧、锐际、电马</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>UR-V、</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF006600"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>CR-V</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>、XR-V、HR-V、思域、艾力绅、</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF006600"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>英仕派</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF006600"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>S7、猎光e:NS2、灵悉L</t>
     </r>
   </si>
   <si>
     <t>东风日产</t>
   </si>
   <si>
     <t>广汽本田</t>
   </si>
   <si>
     <t>长安马自达</t>
   </si>
   <si>
     <t>一汽大众</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">探陆、天籁、奇骏、逍客、轩逸
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF006600"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>N6、N7、NX8</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF006600"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>雅阁</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>、冠道、缤智、凌派
 奥德赛、</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF006600"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>皓影</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>、飞度</t>
     </r>
   </si>
   <si>
     <t>CX-8、CX-5、CX-50
 昂克赛拉、CX-30</t>
   </si>
   <si>
     <t>迈腾、CC、揽境、探岳、探歌、速腾L、高尔夫、GTI、宝来、探影</t>
   </si>
   <si>
     <t>东风英菲尼迪</t>
   </si>
   <si>
     <t>捷豹路虎</t>
   </si>
   <si>
     <t>北京现代</t>
   </si>
   <si>
     <t>中企诚谊</t>
   </si>
   <si>
@@ -528,90 +1389,108 @@
   </si>
   <si>
     <t>新胜达、索纳塔、名图
 ix25、ix35、朗动
 、全新途胜</t>
   </si>
   <si>
     <t>海关总署批准成立
 全品牌免税车服务
 全国资深服务团队</t>
   </si>
   <si>
     <t xml:space="preserve"> 咨询服务热线  010-64097221      了解最新价格   www.mianshuiche.com</t>
   </si>
   <si>
     <t>1.留学回国人员以免税价格购车，上牌照时免缴车辆购置税；</t>
   </si>
   <si>
     <t>2.留学生免税车系汽车厂家直销，免税价格由厂家确立，不同厂家价格政策调整周期不尽相同。另外汽车厂家可能 不定期对产品进行改</t>
   </si>
   <si>
     <t xml:space="preserve">  进或升级，对应产品配置亦可能发生变化。表中价格供参考,最终价格及车型配置以厂家实时  价格政策及生产状态为准。</t>
   </si>
   <si>
     <t>价格更新：</t>
+  </si>
+  <si>
+    <t>2026/08/26 一汽奥迪留学生免税价格更新，至高降幅1.9万元！</t>
+  </si>
+  <si>
+    <t>2026/08/25 大众增程满级旗舰SUV，ID.ERA 9X留学生免税车价格政策发布！</t>
+  </si>
+  <si>
+    <t>2026/08/21 新世代BMW iX3现已开启预订</t>
+  </si>
+  <si>
+    <t>2026/08/19 一汽丰田留学生免税价格更新！</t>
+  </si>
+  <si>
+    <t>2026/08/17 长安福特留学生免税价格更新，全新探险者免税价格发布！</t>
   </si>
   <si>
     <t>2026/07/27 长安林肯免税价价格更新，最新免税价格发布！</t>
   </si>
   <si>
     <t>2026/07/24 宝马7月留学生免税车新政，X3热门车型限时额外叠加优惠7千元，更有试驾礼、购车礼可享！</t>
   </si>
   <si>
     <t>2026/07/21 全新梅赛德斯-奔驰纯电GLC，留学生免税车政策发布！</t>
   </si>
   <si>
     <t>2026/07/06 沃尔沃全系留学生免税车最新免税价格政策发布！</t>
   </si>
   <si>
     <t>2026/07/03 一汽丰田留学生免税车价格更新！</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>2026/07/01 奥迪智慧性能旗舰</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF008000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>纯电SUV</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve"> ，E7X留学人员尊享购车方案发布！</t>
     </r>
   </si>
   <si>
     <t>2026/07/01 至高下调1.87万，宝马X5最新免税价发布！</t>
   </si>
   <si>
     <t>2026/06/25 广汽丰田2027款赛那发布免税价格！</t>
   </si>
   <si>
     <t>2026/06/09 长安福特免税价格更新，至高降幅3000元！</t>
   </si>
   <si>
     <t>2026/06/09 东风日产品牌免税车价格调整，纯电车型开放供应！</t>
   </si>
   <si>
     <t>2026/06/03 长安林肯全新冒险家免税价发布！</t>
   </si>
   <si>
     <t>2026/06/01 一汽奥迪全新A6L免税价发布！</t>
   </si>
   <si>
     <t>2026/05/28 至高12000元，一汽奥迪汽车消费补贴升级！</t>
@@ -690,60 +1569,62 @@
   </si>
   <si>
     <t>2026/01/28 宝马3系、X3增配上市，留学生免税价价格发布！</t>
   </si>
   <si>
     <t>2026/01/26 东风本田部分车型更新，最新免税价格发布！</t>
   </si>
   <si>
     <t>2026/01/26 长安林肯2026年最新免税价格发布！</t>
   </si>
   <si>
     <t>2026/01/15 至高降幅1.2万，长安福特最新免税价格发布！</t>
   </si>
   <si>
     <t>2026/01/09 热门车型免税价下调，宝马26年最新免税价格发布！</t>
   </si>
   <si>
     <t>2026/01/07 沃尔沃2026年1月份留学生免税车价格方案发布！</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">2026/01/06 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>中企诚谊留学生免税车26年一季度代办费减免活动启动！</t>
     </r>
   </si>
   <si>
     <t>2026/01/05 林肯航海家新增亚特兰蒂斯尊享版，免税价格发布！</t>
   </si>
   <si>
     <t>2026/01/05 广汽丰田赛那免税价格调整！</t>
   </si>
   <si>
     <t>2025/12/23 长安福特2026款蒙迪欧上市，免税价格发布！</t>
   </si>
   <si>
     <t>2025/12/08 2026款宝马X5留学生免税价格更新！</t>
   </si>
   <si>
     <t>2025/12/01 长安福特免税价格更新！</t>
   </si>
   <si>
     <t>2025/12/01 一汽奥迪消费补贴再度追加！</t>
   </si>
   <si>
     <t>2025/11/27 一汽丰田第六代荣放上市，免税价格发布！</t>
@@ -937,102 +1818,108 @@
   <si>
     <t>2025/01/15 长安福特免税价格更新，部分免税价格下调！</t>
   </si>
   <si>
     <t>2025/01/14 东风本田免税价格更新，部分免税价格下调！</t>
   </si>
   <si>
     <t>2025/01/09 林肯免税价格更新，部分免税价格下调！</t>
   </si>
   <si>
     <t>2025/01/03  全面下调，2025年第一季度宝马留学生免税价发布！</t>
   </si>
   <si>
     <t>2025/01/02  至高下调6.87万，上汽奥迪Q6、Q5 e-tron、A7L免税价全面大幅下调！</t>
   </si>
   <si>
     <t>2025/01/02  XC60部分型号价格下调，保养、零息分期延续，沃尔沃2025年第一季度免税政策发布！</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">中企诚谊
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>免税车服务热线：010-64097221
 全品牌免税车办理服务
 海关总署批准成立|</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFFFC000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>全品牌</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>厂家直授权|全国资深服务团队|专注行业二十三年</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>北京中企诚谊留学回国人员购车服务有限公司</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>自2003年海关总署批准成立以来的20年中，与各品牌主机厂、各大品牌4S店、银行、保险公司合作，形成了以免税购车咨询、办理海关委托申报、委托购车、办理免税车购车分期、车辆保险、协助办理车辆购置税免征及验车上牌等一条龙免税车服务。中企诚谊目前拥有全部品牌免税车的主机厂授权，且已在全国三十余个城市开设了留学生购车服务网点，服务网络人员平均从业年限在十年以上，可为全国留学归国人员提供便捷优质且安心的全品牌免税车代办服务。</t>
     </r>
   </si>
   <si>
     <t>大区</t>
   </si>
   <si>
     <t>省市</t>
   </si>
   <si>
     <t>代办处</t>
   </si>
   <si>
     <t>联系人</t>
   </si>
   <si>
     <t>联系电话</t>
   </si>
   <si>
     <t>微信号</t>
   </si>
   <si>
     <t>地址/备注</t>
@@ -1054,83 +1941,88 @@
 杭州市江干区解放东路18号杭州市民中心H楼2楼杭州海关办事大厅</t>
   </si>
   <si>
     <t>宁波代办处</t>
   </si>
   <si>
     <t>王启超</t>
   </si>
   <si>
     <t>宁波市海曙区新青年创享中心A幢A310</t>
   </si>
   <si>
     <t>上海市</t>
   </si>
   <si>
     <t>上海代办处</t>
   </si>
   <si>
     <t>陈纯</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>上海市浦东新区张杨路620号中融恒瑞国际大厦东塔1001A室
 上海市黄浦区柳林路</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>号兰生大厦</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>7</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>楼</t>
     </r>
   </si>
   <si>
     <t>江苏省</t>
   </si>
   <si>
     <t>南京代办处</t>
   </si>
   <si>
     <t>谢航</t>
   </si>
   <si>
     <t>南京市玄武区锦湖路银城东苑紫荆园4-2-1704室
 全市支持宝马，奥迪，奔驰，沃尔沃等各大品牌试驾预约：
 南京市江宁区东麒路汽车4s园 江苏天奥汽车
 南京市大明路278号 南京宁宝汽车
 南京市浦珠北路42号 南京中升汇宝汽车
 南京市江宁区汤山大道与天润路交叉口 南京协众麒宝汽车</t>
   </si>
   <si>
     <t>施俊</t>
   </si>
@@ -1232,147 +2124,159 @@
   <si>
     <t>深圳市龙岗区龙城街道中心城愉园新村7栋1单元702</t>
   </si>
   <si>
     <t>广西省</t>
   </si>
   <si>
     <t>南宁代办处</t>
   </si>
   <si>
     <t>蒙广彬</t>
   </si>
   <si>
     <t>广西南宁市良庆区体强路9号中国邕州海关2楼</t>
   </si>
   <si>
     <t>海南省</t>
   </si>
   <si>
     <t>北京总部</t>
   </si>
   <si>
     <t>010-64097221</t>
   </si>
   <si>
+    <t>曹雨彤 13391620029、张宗仰 13391621892、王京香 15311081538、张鸿鹏 15311081136、王羲 13391626670、王金霞 13391626772、王哲 17319297747、张猛 15311081120</t>
+  </si>
+  <si>
+    <t>华中地区</t>
+  </si>
+  <si>
+    <t>河南省</t>
+  </si>
+  <si>
+    <t>郑州代办处</t>
+  </si>
+  <si>
+    <t>卫新民</t>
+  </si>
+  <si>
+    <t>郑州市金水路与玉凤路交叉口东郑州海关金水办事大厅</t>
+  </si>
+  <si>
+    <t>湖北省</t>
+  </si>
+  <si>
+    <t>武汉代办处</t>
+  </si>
+  <si>
+    <t>余细华</t>
+  </si>
+  <si>
+    <t>湖北省武汉市硚口区古田二路蓝焰国际汽车城</t>
+  </si>
+  <si>
+    <t>刘明磊</t>
+  </si>
+  <si>
+    <t>武汉市武昌区中南路80号中南大厦一门18楼</t>
+  </si>
+  <si>
+    <t>湖南省</t>
+  </si>
+  <si>
+    <t>长沙代办处</t>
+  </si>
+  <si>
+    <t>高媛</t>
+  </si>
+  <si>
+    <t>长沙市芙蓉区解放西路136号蓝色地标5188号</t>
+  </si>
+  <si>
+    <t>江西省</t>
+  </si>
+  <si>
+    <t>南昌代办处</t>
+  </si>
+  <si>
+    <t>付宇航</t>
+  </si>
+  <si>
+    <t>江西省南昌市红谷滩区丰和北大道366号力高凤凰新天2栋2006室</t>
+  </si>
+  <si>
+    <t>华北地区</t>
+  </si>
+  <si>
+    <t>北京市</t>
+  </si>
+  <si>
+    <t>张鸿鹏 15311081136、张宗仰 13391621892、王京香 15311081538、曹雨彤 13391620029、王羲 13391626670、王金霞 13391626772、王哲 17319297747、张猛 15311081120</t>
+  </si>
+  <si>
+    <t>天津市</t>
+  </si>
+  <si>
+    <t>天津代办处</t>
+  </si>
+  <si>
+    <t>王玉琴</t>
+  </si>
+  <si>
+    <t>天津市河东区六纬路85号万隆中心大厦A座515（环海捷运）</t>
+  </si>
+  <si>
+    <t>山西省</t>
+  </si>
+  <si>
+    <t>太原代办处</t>
+  </si>
+  <si>
+    <t>李杰</t>
+  </si>
+  <si>
+    <t>太原市万柏林区晋祠路一段19号太原创客空间电子商务创业园416</t>
+  </si>
+  <si>
+    <t>河北省</t>
+  </si>
+  <si>
+    <t>石家庄代办处</t>
+  </si>
+  <si>
+    <t>薛卫</t>
+  </si>
+  <si>
+    <t>石家庄市鹿泉区中山西路南侧沿街楼2号楼3号（中铁十七局对面）</t>
+  </si>
+  <si>
+    <t>内蒙古自治区</t>
+  </si>
+  <si>
     <t>张宗仰 13391621892、王京香 15311081538、张鸿鹏 15311081136、曹雨彤 13391620029、王羲 13391626670、王金霞 13391626772、王哲 17319297747、张猛 15311081120</t>
-  </si>
-[...94 lines deleted...]
-    <t>内蒙古自治区</t>
   </si>
   <si>
     <t>西南地区</t>
   </si>
   <si>
     <t>四川省</t>
   </si>
   <si>
     <t>成都代办处</t>
   </si>
   <si>
     <t>陈军</t>
   </si>
   <si>
     <t>成都市金牛区西北桥边街1号五丁苑金牛座2002室</t>
   </si>
   <si>
     <t>重庆市</t>
   </si>
   <si>
     <t>重庆代办处</t>
   </si>
   <si>
     <t>曹奕</t>
   </si>
@@ -1386,50 +2290,53 @@
   <si>
     <t>昆明代办处</t>
   </si>
   <si>
     <t>李军希</t>
   </si>
   <si>
     <t>昆明市官渡区关兴路320号 昆明海关业务大楼 一楼大厅
 昆明市呈贡区上海东盟商务大厦A座2层 昆明妇女创业创新示范中心</t>
   </si>
   <si>
     <t>贵州省</t>
   </si>
   <si>
     <t>贵阳代办处</t>
   </si>
   <si>
     <t>潘夏斯</t>
   </si>
   <si>
     <t>贵阳市观山湖区林城西路1号 通源汽车文化广场 
 贵阳市白云区都拉营二号路东50米 贵阳综合保税区综合服务大楼</t>
   </si>
   <si>
     <t>西藏自治区</t>
+  </si>
+  <si>
+    <t>王京香 15311081538、张宗仰 13391621892、张鸿鹏 15311081136、曹雨彤 13391620029、王羲 13391626670、王金霞 13391626772、王哲 17319297747、张猛 15311081120</t>
   </si>
   <si>
     <t>东北地区</t>
   </si>
   <si>
     <t>黑龙江省</t>
   </si>
   <si>
     <t>哈尔滨代办处</t>
   </si>
   <si>
     <t>高恩惠</t>
   </si>
   <si>
     <t>哈尔滨市道里区景江东路金中环商业广场C区449室</t>
   </si>
   <si>
     <t>吉林省</t>
   </si>
   <si>
     <t>长春代办处</t>
   </si>
   <si>
     <t>赵艳芳</t>
   </si>
@@ -1467,420 +2374,452 @@
     <t>陕西省</t>
   </si>
   <si>
     <t>西安代办处</t>
   </si>
   <si>
     <t>李乐平</t>
   </si>
   <si>
     <t>西安市莲湖区莲湖路37号西安商务宾馆328室
 西安市经济技术开发区凤城八路168号西北国金中心D座15楼 关中海关</t>
   </si>
   <si>
     <t>甘肃省
 宁夏回族自治区
 青海省
 新疆维吾尔自治区</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>华晨宝马</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <t>此价格只适用价格发布时对应的产品，如遇车辆型号及年款等调整，需以厂家新公布价格政策为准</t>
   </si>
   <si>
     <t>车型</t>
   </si>
   <si>
     <t>型    号</t>
   </si>
   <si>
     <t>建议零售价</t>
   </si>
   <si>
     <t>免税价格</t>
   </si>
   <si>
     <t>折扣率</t>
   </si>
   <si>
     <t>备  注</t>
+  </si>
+  <si>
+    <t>新世代BMW iX3</t>
+  </si>
+  <si>
+    <t>BMW iX3 30L</t>
+  </si>
+  <si>
+    <t>代办服务费
+2,800元
+（限时免费）</t>
+  </si>
+  <si>
+    <t>BMW iX3 40L xDrive</t>
+  </si>
+  <si>
+    <t>BMW iX3 50L xDrive</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">外观颜色：空间银、极昼灰、沙丘灰、火焰红、蓝岭山脉色、矿石白、碳黑色、滨海湾蓝、磨砂空间银
+内饰颜色：琥珀栗/阿特拉斯灰、晶薰蓝/阿特拉斯灰、幻光白、琥珀栗/烟白色
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">
+*上述信息仅供参考，车型配置信息适用于一定生产月</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>全新BMW</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve"> X5</t>
     </r>
   </si>
   <si>
     <t>X5 xDrive 30Li 尊享型M运动曜夜套装</t>
   </si>
   <si>
-    <t>代办服务费
-[...3 lines deleted...]
-  <si>
     <t>X5 xDrive 40Li M 运动曜夜套装</t>
   </si>
   <si>
     <t>X5 xDrive40Li 马年版（限量）</t>
   </si>
   <si>
     <t>X5 xDrive 40Li 尊享型M运动曜夜套装</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">车身颜色：碳黑色、宝石青、神秘灰、矿石白、摩天灰、量子蓝、个性化定制磨砂纯灰色
 内饰颜色：摩卡色、火山红、黑色、火山红/黑色、海蓝（Veganza皮革）
 X5 xDrive40Li 马年版：个性化定制磨砂宝石青、火山红内饰
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 *上述信息仅供参考，车型配置信息适用于一定生产月</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>全新BMW</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve"> X3</t>
     </r>
   </si>
   <si>
     <t>X3 xDrive25L M运动曜夜套装</t>
   </si>
   <si>
     <t>X3 xDrive30L 领先型 M运动曜夜套装</t>
   </si>
   <si>
     <t>X3 xDrive30L 马年版（限量）</t>
   </si>
   <si>
     <t>X3 xDrive30L 尊享型 M运动曜夜套装</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color theme="3" tint="0.397991882076479"/>
+        <color theme="3" tint="0.39783928952909942"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">BMW Care 燃油车型服务套餐
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <color theme="3" tint="0.397991882076479"/>
+        <color theme="3" tint="0.39783928952909942"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">购买全新BMW X3 长轴距版车型可享受随车赠送的“BMW Care 燃油车型服务套餐”（参考价值9388元）
 Ø  时间要求：在2026年7月1日-9月30日内通过MY BMW小程序或BMW官方商城创建订单（成功支付全部定金），且车辆在2026年12月31日前完成系统零售上报
 Ø  服务范围
 - 5年基础保养服务：包括机油机滤保养项目5次。
 - 2年核心部件延长保修服务：包括发动机、变速箱、分动器、传动轴、半轴、差速器。
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 车身颜色：矿石白、极速蓝、布鲁克林灰、摩天灰、碳黑色、个性化定制磨砂纯灰色
 内饰颜色：摩卡色、星辰蓝、赤焰红
 X3 xDrive30L 马年版：个性化定制磨砂宝石青、双调赤焰红内饰
-*上述信息仅供参考，车型配置信息适用于一定生产月
-</t>
+*上述信息仅供参考，车型配置信息适用于一定生产月</t>
     </r>
+  </si>
+  <si>
+    <t>全新BMW 5系</t>
+  </si>
+  <si>
+    <t>525Li 豪华套装</t>
+  </si>
+  <si>
+    <t>代办服务费
+2,500元
+（限时免费）</t>
+  </si>
+  <si>
+    <t>525Li M运动套装</t>
+  </si>
+  <si>
+    <t>530Li 领先型豪华套装</t>
+  </si>
+  <si>
+    <t>530Li 领先型M运动套装</t>
+  </si>
+  <si>
+    <t>530Li 马年版（限量）</t>
+  </si>
+  <si>
+    <t>530Li xDrive M运动套装</t>
+  </si>
+  <si>
+    <t>530Li 尊享型豪华套装</t>
+  </si>
+  <si>
+    <t>530Li 尊享型M运动套装</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color theme="3" tint="0.399975585192419"/>
+        <color theme="3" tint="0.3979918820764794"/>
         <rFont val="等线"/>
-        <charset val="134"/>
-[...56 lines deleted...]
-        <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">BMW Care 燃油车型服务套餐
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <color theme="3" tint="0.398144474623859"/>
+        <color theme="3" tint="0.3979918820764794"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">购买BMW 5系长轴距版车型可享受随车赠送的“BMW Care 燃油车型服务套餐”（参考价值9288元）
 Ø  时间要求：在2026年7月1日-9月30日内通过MY BMW小程序或BMW官方商城创建订单（成功支付全部定金），且车辆在2026年12月31日前完成系统零售上报
 Ø  服务范围
 - 5年基础保养服务：包括机油机滤保养项目5次。
 - 2年核心部件延长保修服务：包括发动机、变速箱、分动器、传动轴、半轴、差速器。
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 车身颜色：矿石白、碳黑色、量子蓝、闪耀铜灰色、岩石灰、宝石青、磨砂纯灰色
 内饰颜色：525LI、530Li 领先型、530Li xDrive：铜棕、勃艮第红、深咖啡色；530Li 尊享型：铜棕/阿特拉斯灰、勃艮第红/黑色、海蓝/黑色
 530Li 马年版：个性化定制磨砂宝石青，勃艮第红/黑色内饰
 *上述信息仅供参考，车型配置信息适用于一定生产月</t>
     </r>
   </si>
   <si>
     <t>新BMW 3系</t>
   </si>
   <si>
     <t>325i M运动套装</t>
   </si>
   <si>
     <t>330i M运动曜夜套装</t>
   </si>
   <si>
     <t>325Li M运动套装</t>
   </si>
   <si>
     <t>330Li M运动曜夜套装</t>
   </si>
   <si>
     <t>330Li 马年版（限量）</t>
   </si>
   <si>
     <t>330Li 尊享型M运动曜夜套装</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color theme="3" tint="0.397991882076479"/>
+        <color theme="3" tint="0.39783928952909942"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>BMW Care 燃油车型服务套餐</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <color theme="3" tint="0.397991882076479"/>
+        <color theme="3" tint="0.39783928952909942"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 购买新BMW 3系车型可享受随车赠送的“BMW Care 燃油车型服务套餐”（参考价值8488元）
 Ø  时间要求：在2026年7月1日-9月30日内通过MY BMW小程序或BMW官方商城创建订单（成功支付全部定金），且车辆在2026年12月31日前完成系统零售上报
 Ø  服务范围
 - 5年基础保养服务：包括机油机滤保养项目5次。
 - 2年核心部件延长保修服务：包括发动机、变速箱、分动器、传动轴、半轴、差速器。
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 外观颜色：矿石白、摩天灰、海岸蓝、极速蓝、碳黑色、布鲁克林灰
 内饰颜色：摩卡色、火山红、黑色、火山红/黑色
 330Li 马年版：个性化定制磨砂宝石青+火山红内饰、个性化定制磨砂纯红+黑色, 带蓝色装饰缝线内饰
 *上述信息仅供参考，车型配置信息适用于一定生产月</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> 查看最新免税价格请登录 中企诚谊网站：www.mianshuiche.com</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>上汽奥迪</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">AUDI </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">E7X
 2026款
 </t>
     </r>
   </si>
   <si>
     <t>E7X 先锋型</t>
   </si>
   <si>
     <t>+限时驾享智舱包</t>
   </si>
   <si>
     <t>+奥迪全景辅助驾驶</t>
   </si>
   <si>
     <t>+智能调光天幕</t>
   </si>
   <si>
     <t>+21.4英寸QD Mini LED星空屏</t>
   </si>
   <si>
     <t>+双向14°后轮转向</t>
   </si>
@@ -1935,59 +2874,61 @@
   <si>
     <t>外观颜色：
 流光银、月曜黑；
 玄岩米、星云紫（原价8000元，限时免费）；
 烟波蓝、钛空灰 | 另需加8000元
 内饰颜色：
 量子银（全系）；
 幻影灰（先锋型、先锋Pro型）；
 鎏金棕（先锋quattro型、先锋智能远航版）；
 墨韵蓝 | 另需加4000元（先锋quattro型、先锋智能远航版、旗舰quattro型0元）
 限时权益：
 满配越享礼：限时多项核心装备免费升级
 出圈出色礼：赠送价值8,000元高定车漆颜色
 终身无忧礼：首任车主享受整车终身质保
 智行安心礼：500万高阶辅助驾驶系统无忧保障
 随行守护礼：3年免费24小时安全顾问事故处理协助服务
 智联随心礼：首任车主终身基础流量免费赠送
 *以上权益内容最终解释权归属于上汽奥迪，上汽奥迪可能会对权益实施进行调整，请以上汽奥迪实际执行为准。</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">奥迪 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>A5L
 2026款</t>
     </r>
   </si>
   <si>
     <t>A5L Sportback 焕新款 豪华型</t>
   </si>
   <si>
     <t>A5L Sportback 焕新款 尊享quattro型</t>
   </si>
   <si>
     <t>A5L Sportback 焕新款 智领型</t>
   </si>
   <si>
     <t>A5L Sportback 焕新款 智领quattro型</t>
   </si>
   <si>
     <t>A5L Sportback 焕新款 旗舰型</t>
   </si>
   <si>
     <t>A5L Sportback 焕新款 旗舰智曜型</t>
   </si>
   <si>
@@ -2032,59 +2973,61 @@
   <si>
     <t>A5L Sportback quattro 旗舰型</t>
   </si>
   <si>
     <t>A5L Sportback quattro 旗舰型+隐私玻璃</t>
   </si>
   <si>
     <t>A5L Sportback quattro 旗舰智曜型</t>
   </si>
   <si>
     <t>焕新款颜色：
 飓风灰、曙光米、极影黑；
 智韵蓝、寻踪绿、睿驭白 |需另加3000元
 车身颜色：
 飓风灰、睿驭白、极影黑；
 智韵蓝、寻踪绿、曙光米 |需另加3000元
 内饰颜色：
 幻影黑（豪华型）|午夜黑、燃境红（尊享、智领、旗舰型）</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">奥迪 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">A7L
 2025款
 </t>
     </r>
   </si>
   <si>
     <t>A7L 45 TFSI 豪华型</t>
   </si>
   <si>
     <t>A7L 45 TFSI quattro 奢享型+运动座椅升级套装</t>
   </si>
   <si>
     <t>A7L 45 TFSI quattro 黑武士版</t>
   </si>
   <si>
     <t>A7L 45 TFSI quattro 黑武士PLUS（Lite版）</t>
   </si>
   <si>
     <t>A7L 45 TFSI quattro RS套件竞速版</t>
   </si>
   <si>
     <t>A7L 55 TFSI quattro 黑武士版</t>
   </si>
@@ -2096,700 +3039,703 @@
     <t>奥迪 Q6
 2026款</t>
   </si>
   <si>
     <t>Q6 40 TFSI quattro 纪念版 7座</t>
   </si>
   <si>
     <t>Q6 45 TFSI quattro 齐云型 羽林套装 6座+Audi Al Pro领航套装</t>
   </si>
   <si>
     <t>Q6 45 TFSI quattro 黑武士 6座</t>
   </si>
   <si>
     <t>Q6 50 TFSI quattro 黑武士 6座</t>
   </si>
   <si>
     <t>外观颜色：玄牛黑
 内饰颜色：瞳黑（纪念版）、茸棕（齐云版）、冠红（黑武士版）</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">AUDI </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>E5 Sportback
 2026款</t>
     </r>
   </si>
   <si>
     <t>E5 Sportback 先锋型</t>
   </si>
   <si>
     <t>E5 Sportback 先锋Plus型</t>
   </si>
   <si>
     <t>E5 Sportback 先锋quattro型</t>
   </si>
   <si>
     <t>E5 Sportback 钦定性能quattro型</t>
   </si>
   <si>
     <t>E5 Sportback 旗舰quattro型</t>
   </si>
   <si>
     <t>车身颜色：月曜黑、冰川白 、流光银、烟波蓝、锋芒绿、晨曦紫
 内饰颜色：流沙米、松林绿、星际白、竞速灰</t>
   </si>
   <si>
     <t xml:space="preserve"> 查看最新免税价格请登录 中企诚谊网站： www.mianshuiche.com</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>一汽奥迪</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <t>一汽奥迪针对留学生免税车提供奥迪VIP专享待遇，包括资源供应、售前整备、交车服务以及售后服务，奥迪车型权益升级悦行无忧，尊享3次原厂免费机油（全新一代奥迪Q5L/A6L为：3次奥迪标准保养服务，客户权益具体信息及规则请以一汽奥迪官网为准）
 一汽奥迪全系车型支持个性化定制（定制选装装备同享整车折扣率）</t>
   </si>
   <si>
     <t>奥迪 A6L
 全新一代</t>
   </si>
   <si>
     <t>全新 A6L 2.0T 臻选型</t>
   </si>
   <si>
     <t>全新 A6L 2.0T 尊享型</t>
   </si>
   <si>
     <t>全新 A6L 2.0T quattro 尊享型</t>
   </si>
   <si>
     <t>全新 A6L 2.0T quattro 尊享型+奥迪高级驾驶辅助系统(搭载华为乾崑智驾技术)</t>
   </si>
   <si>
-    <t>全新 A6L 3.0T quattro 旗舰型</t>
-[...1 lines deleted...]
-  <si>
     <t>全新 A6L 3.0T quattro 旗舰型+奥迪高级驾驶辅助系统(搭载华为乾崑智驾技术)</t>
   </si>
   <si>
     <t>外观颜色：香槟黑、深洋蓝、曼达洛银、传奇黑、茉莉白
 内饰颜色：黑色、黑/红双色、棕色、银白色</t>
   </si>
   <si>
     <t>全新一代奥迪 Q5L
 2026款</t>
   </si>
   <si>
     <t>全新Q5L 智混豪华型</t>
   </si>
   <si>
     <t>全新Q5L 智混臻选型</t>
   </si>
   <si>
     <t>全新Q5L 智混尊享型</t>
   </si>
   <si>
     <t>全新Q5L 智混旗舰型+奥迪高级驾驶辅助系统(搭载华为乾崑智驾技术)</t>
   </si>
   <si>
     <t>外观颜色：茉莉白、传奇黑、曼达洛银、卡其棕、青城绿
-内饰颜色：黑色、珠母米、芝麻棕、赤陶红</t>
+内饰颜色：黑色、米色、棕色、赤陶红</t>
   </si>
   <si>
     <t>奥迪 Q5L
 2026款</t>
   </si>
   <si>
-    <t>Q5L quattro 45周年典藏版 40 TFSI 豪华动感型</t>
+    <t>Q5L quattro 45周年典藏版 40 TFSI 豪华动感型（退市版）</t>
   </si>
   <si>
     <t>外观颜色：传奇黑
 内饰颜色：黑色</t>
   </si>
   <si>
     <t>奥迪 A6L
 2026款</t>
   </si>
   <si>
-    <t>A6L 40 TFSI 豪华动感型</t>
-[...1 lines deleted...]
-  <si>
     <t>A6L 45 TFSI 臻选动感型</t>
   </si>
   <si>
     <t>A6L 45 TFSI quattro 臻选动感型</t>
   </si>
   <si>
     <t>免税价格*</t>
   </si>
   <si>
     <t>奥迪 A5L
 2026款</t>
   </si>
   <si>
     <t>2026款 A5L 2.0T 运动版</t>
   </si>
   <si>
     <t>2026款 A5L 2.0T 运动版 Plus</t>
   </si>
   <si>
     <t>2026款 A5L 2.0T 运动版 Plus(燃擎星驰包)</t>
   </si>
   <si>
     <t>2026款 A5L 2.0T 乾崑智驾版</t>
   </si>
   <si>
     <t>2026款 A5L 2.0T 运动版 quattro</t>
   </si>
   <si>
     <t>2026款 A5L 2.0T 全域智混版 quattro</t>
   </si>
   <si>
     <t>外观颜色：极光紫、茉莉白、飞驰灰、天云灰、传奇黑、青城绿、丹霞棕
-内饰颜色：玄夜黑、琥珀红、月光银、珠母米</t>
+内饰颜色：玄夜黑、阿拉斯红、月光银、珠母米</t>
   </si>
   <si>
     <t>奥迪 Q5L轿跑
 45周年典藏款</t>
   </si>
   <si>
     <t>Q5L轿跑 quattro 45周年典藏版 40 TFSI 豪华型</t>
-  </si>
-[...40 lines deleted...]
-内饰颜色：黑色、阿拉斯红色、黑色/岩浆红、黑色/灰色、灰色</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>奥迪</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t>A3</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">
+Sportback
+2026款</t>
+    </r>
+  </si>
+  <si>
+    <t>A3 Sportback 35TFSI 飞驰悦享型</t>
+  </si>
+  <si>
+    <t>A3 Sportback 35TFSI 飞驰尊享型</t>
+  </si>
+  <si>
+    <t>A3 Sportback 35TFSI 飞驰尊享型 +豪华臻选包</t>
+  </si>
+  <si>
+    <t>外观颜色：冰川白、天云灰、哥特兰绿、极光紫、飞驰灰</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t>奥迪</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t>A3L</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">
+Limousine
+2026款</t>
+    </r>
+  </si>
+  <si>
+    <t>A3L Limousine 35TFSI 飞驰悦享型</t>
+  </si>
+  <si>
+    <t>A3L Limousine 35TFSI 飞驰尊享型</t>
+  </si>
+  <si>
+    <t>A3L Limousine 35TFSI 飞驰尊享型 +豪华臻选包</t>
+  </si>
+  <si>
+    <t>奥迪 A4L
+2026款</t>
+  </si>
+  <si>
+    <t>可选颜色：阿科纳白、传奇黑、天云灰、纳多灰
+内饰颜色：黑色、阿拉斯红色、黑色/岩浆红、黑色/灰色、灰色</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t>奥迪</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">Q3
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>2026款</t>
     </r>
   </si>
   <si>
     <t>Q3 quattro 45周年典藏版 35TFSI 进取动感型</t>
   </si>
   <si>
     <t>Q3 quattro 45周年典藏版 35TFSI 时尚动感型</t>
   </si>
   <si>
+    <t>Q3 quattro 45周年典藏版 35TFSI 时尚动感型+温暖选装包（+方向盘加热+前排座椅加热-驾驶模式选择）</t>
+  </si>
+  <si>
     <t>Q3 quattro 45周年典藏版 40TFSI 时尚动感型</t>
   </si>
   <si>
     <t xml:space="preserve">Q3 quattro 45周年典藏版 45TFSl quattro 时尚动感型 </t>
   </si>
   <si>
-    <t>外观颜色：雪邦蓝、冰川白、天云灰、阿瓦隆绿、量子灰、哑光天云灰
-内饰颜色：黑色、棕色</t>
+    <t>外观颜色：冰川白、天云灰、阿瓦隆绿、量子灰
+内饰颜色：黑色、棕色、泰坦灰、月光银</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>奥迪</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">Q3
 轿跑
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>2026款</t>
     </r>
   </si>
   <si>
     <t>Q3 Sportback 轿跑 45周年典藏版 35TFSI 进取型</t>
   </si>
   <si>
     <t>Q3 Sportback 轿跑 45周年典藏版 40TFSI 时尚型</t>
   </si>
   <si>
     <t>Q3 Sportback 轿跑 45周年典藏版 45TFSI quattro 时尚型</t>
   </si>
   <si>
     <t>外观颜色：冰川白、雪邦蓝、天云灰 、阿瓦隆绿、量子灰、哑光天云灰
 内饰颜色：黑色、棕色</t>
   </si>
   <si>
-    <r>
-[...34 lines deleted...]
-Sportback
+    <t>奥迪 Q6L e-tron
 2026款</t>
-    </r>
-[...49 lines deleted...]
-Limousine
+  </si>
+  <si>
+    <t>2026款 超长续航版</t>
+  </si>
+  <si>
+    <t>即将发布</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>2026款 首发领航版</t>
+  </si>
+  <si>
+    <t>外观颜色：传奇黑、磁曜灰、流霞紫、青城绿、茉莉白、猎风灰、阿斯卡丽蓝
+内饰颜色：黑色/暖陶色、黑色、黑色/摩纳哥海岸色</t>
+  </si>
+  <si>
+    <t>奥迪Q6L Sportback
+e-tron
 2026款</t>
-    </r>
-[...8 lines deleted...]
-    <t>A3L Limousine 35TFSI 飞驰尊享型 +豪华臻选包</t>
   </si>
   <si>
     <t>奥迪 Q4 e-tron
 2024款</t>
   </si>
   <si>
     <t>Q4 e-tron 40 创行版</t>
   </si>
   <si>
     <t>Q4 e-tron 40 创境耀夜版</t>
   </si>
   <si>
     <t>Q4 e-tron 40 创境版</t>
   </si>
   <si>
     <t>Q4 e-tron 50 quattro 创境曜夜版</t>
   </si>
   <si>
     <t>Q4 e-tron 50 quattro 创享曜夜版</t>
   </si>
   <si>
     <t>外观颜色：冰川白、量子灰、星光蓝、异星蓝 
 内饰颜色：黑色、灰色、米色</t>
   </si>
   <si>
     <t>奥迪 Q2L</t>
   </si>
   <si>
     <t>Q2L 35TFSI 时尚动感型</t>
   </si>
   <si>
     <t>外观颜色：冰川白、锰石黑</t>
   </si>
   <si>
     <t xml:space="preserve"> 查看最新免税价格请登录 中企诚谊网站：  www.mianshuiche.com</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>沃尔沃</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>沃尔沃免税车型须通过“</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>沃尔沃汽车沃世界</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">”官方微信服务号预订，并需支付订金500元。
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
-        <charset val="134"/>
-[...18 lines deleted...]
-        <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>出行无忧礼</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 1.首任车主终身免费车机基础流量
 2.维修期间免费代步车服务
 3.维保无限次免费取送车服务
 2026年7月1日起至9月30日，通过中企诚谊购买沃尔沃免税车型（以系统提报订单时间为准），可享出行无忧礼，权益细则以沃尔沃官方发布为准。</t>
     </r>
   </si>
   <si>
     <t>特惠价格</t>
   </si>
   <si>
     <t>XC90
 特惠车</t>
   </si>
   <si>
     <t>XC90 B6 四驱 智远豪华版 六座</t>
   </si>
   <si>
     <t>XC90 B6 四驱 智远豪华版 七座</t>
   </si>
   <si>
     <t>XC90 B6 四驱 智远豪华版 六座+宝华韦健音响</t>
   </si>
   <si>
     <t>XC90 B6 四驱 智雅豪华版 六座</t>
   </si>
   <si>
     <t>XC90 B6 四驱 智雅豪华版 七座</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>凡执有效期内《准购单》的留学人员均可享受沃尔沃XC90特惠购车价格</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（特惠车辆需正常缴纳车辆购置税）</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>。</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">终身免费保养*
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">2026年7月1日-9月30下单（以系统提报订单时间为准）购买XC90新车的首任入会车主，可享终身免费保养服务权益
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>上述期限内购买沃尔沃XC90的首任车主提供终身免费保养服务权益；
 - 为免疑义，终身免费保养服务权益是指：沃尔沃汽车中国通过授权经销商根据一定时间间隔(每365天提供1次)为车主在车辆的使用寿命周期内提供的免费高品质机油更新保养服务 (包含机滤、机油 (0W20) 及工时，包含必要的更换和检查服务；
 - 为免疑义，此服务权益仅适用于前述“期限”内中企诚谊向沃尔沃销售系统提报的XC90车辆订单，对应车辆的首任入会车主可享受终身免费保养，在“期限”之前或之后提报的车辆订单所对应的车主及其所购买的对应车辆均不可享受此服务权益；</t>
     </r>
   </si>
   <si>
     <t>外观颜色：水晶白、玛瑙黑、牛仔蓝、星耀沙、森莓红、薄雾灰
 内饰颜色：曜石黑、豆蔻褐、米色</t>
   </si>
   <si>
     <t>微信下单后汇款金额</t>
   </si>
   <si>
     <t>全新XC60</t>
   </si>
   <si>
     <t>XC60 B5 四驱 智逸豪华版</t>
   </si>
   <si>
     <t>XC60 B5 四驱 智逸豪华版+冬季选装包</t>
   </si>
   <si>
     <t>XC60 B5 四驱 智逸豪华版+空气悬架&amp;4C</t>
@@ -2848,470 +3794,564 @@
   <si>
     <t>XC60 B5 四驱 智雅豪华版</t>
   </si>
   <si>
     <t>XC60 B5 四驱 智雅豪华版+冬季选装包</t>
   </si>
   <si>
     <t>XC60 B5 四驱 智雅豪华版+空气悬架&amp;4C</t>
   </si>
   <si>
     <t>XC60 B5 四驱 智雅豪华版+冬季选装包+空气悬架&amp;4C</t>
   </si>
   <si>
     <t>XC60 金融分期方案</t>
   </si>
   <si>
     <t>贷款产品</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="0"/>
         <rFont val="宋体"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>分期月数</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="0"/>
         <rFont val="宋体"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>最低首付比例</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="0"/>
         <rFont val="宋体"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>持卡人费率</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="宋体"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>低息产品同时有</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="宋体"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>农业银行、中国银行等多途径可选</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="宋体"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 手续费率以贷款申请日期为准</t>
     </r>
   </si>
   <si>
     <t>低息方案</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">选配价格说明*
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>订购沃尔沃XC60含选装车型，如遇年款切换，指导价及免税价均可能发生浮动，您所订购车辆的最终免税价格，将以沃尔沃汽车厂家正式公布的对应年款对应配置车型价格为准、详询中企诚谊。</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">终身免费保养*
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">2026年7月1日-9月30下单（以系统提报订单时间为准）购买XC60新车的首任入会车主，可享终身免费保养服务权益
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>上述期限内沃尔沃XC60的首任车主提供终身免费保养服务权益；
 - 为免疑义，终身免费保养服务权益是指：沃尔沃汽车中国通过授权经销商根据一定时间间隔(每365天提供1次)为车主在车辆的使用寿命周期内提供的免费高品质机油更新保养服务 (包含机滤、机油 (0W20) 及工时，包含必要的更换和检查服务；
 - 为免疑义，此服务权益仅适用于前述“期限”内中企诚谊向沃尔沃销售系统提报的XC60车辆订单，对应车辆的首任入会车主可享受终身免费保养，在“期限”之前或之后提报的车辆订单所对应的车主及其所购买的对应车辆均不可享受此服务权益；</t>
     </r>
   </si>
   <si>
+    <t>*以上活动的适用条件和限制以沃尔沃官方为准，相关需享受以上服务权益的车主及其所购买的对应车辆的零售开票价格金额必须按照当期报价单中所示的对应车型报价。如相关车辆的后续零售开票金额发生变化，则视为车主主动放弃以上服务权益。</t>
+  </si>
+  <si>
+    <t>外观颜色：水晶白珍珠漆、玛瑙黑金属漆、松湖绿金属漆、森莓红金属漆、牛仔蓝金属漆、星耀沙金属漆、薄雾灰金属漆
+内饰颜色：XC60 智逸、智远版本：曜石黑、豆蔻褐、XC60 智远极夜黑版本：黑色Nappa真皮+织物、XC60 智雅版本：黑色Nappa真皮、米色Nappa真皮</t>
+  </si>
+  <si>
+    <t>超级混动XC70</t>
+  </si>
+  <si>
+    <t>XC70 99周年感恩版Core</t>
+  </si>
+  <si>
+    <t>XC70 99周年感恩版Core+20英寸 5辐 空气动力学轮毂</t>
+  </si>
+  <si>
+    <t>XC70 99周年感恩版Core+霞光灰金属漆</t>
+  </si>
+  <si>
+    <t>XC70 99周年感恩版Core+NPA 智能领航辅助系统</t>
+  </si>
+  <si>
+    <t>XC70 99周年感恩版Core+20英寸 5辐 空气动力学轮毂+霞光灰金属漆</t>
+  </si>
+  <si>
+    <t>XC70 99周年感恩版Core+20英寸 5辐 空气动力学轮毂+NPA 智能领航辅助系统</t>
+  </si>
+  <si>
+    <t>XC70 99周年感恩版Core+霞光灰金属漆+NPA 智能领航辅助系统</t>
+  </si>
+  <si>
+    <t>XC70 99周年感恩版Core+霞光灰金属漆+21英寸 5辐 空气动力学轮毂+NPA 智能领航辅助系统</t>
+  </si>
+  <si>
+    <t>XC70 99周年感恩版PLUS</t>
+  </si>
+  <si>
+    <t>XC70 四驱 超长续航Core</t>
+  </si>
+  <si>
+    <t>XC70 四驱 超长续航Core+霞光灰</t>
+  </si>
+  <si>
+    <t>XC70 四驱 超长续航Core+冬季包</t>
+  </si>
+  <si>
+    <t>XC70 四驱 超长续航Core+霞光灰+冬季包</t>
+  </si>
+  <si>
+    <t>XC70 四驱 超长续航Plus</t>
+  </si>
+  <si>
+    <t>XC70 四驱 超长续航Plus+HUD</t>
+  </si>
+  <si>
+    <t>XC70 四驱 超长续航Plus+霞光灰</t>
+  </si>
+  <si>
+    <t>XC70 四驱 超长续航Plus+霞光灰+HUD</t>
+  </si>
+  <si>
+    <t>XC70 四驱 超长续航Plus+21轮毂+Nappa真皮座椅</t>
+  </si>
+  <si>
+    <t>XC70 四驱 超长续航Plus+21轮毂+Nappa真皮座椅+HUD</t>
+  </si>
+  <si>
+    <t>XC70 四驱 超长续航Plus+霞光灰+21轮毂+Nappa真皮座椅</t>
+  </si>
+  <si>
+    <t>XC70 四驱 超长续航Plus+霞光灰+21轮毂+Nappa真皮座椅+HUD</t>
+  </si>
+  <si>
+    <t>XC70 四驱 超长续航Ultra</t>
+  </si>
+  <si>
+    <t>XC70 四驱 超长续航Ultra+霞光灰</t>
+  </si>
+  <si>
+    <t>XC70 金融分期方案</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t>终身守护礼：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t>限时免费享价值20,000元NPA智能领航辅助终身免费使用
+限时免费享价值15,000元终身免费保养</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t>*NPA智能领航辅助终身免费使用:仅限插电式混合动力四驱超长续航版本车型可享，该功能将通过OTA(远程软件更新)的方式逐步开通，具体覆盖地区、路段以后续通知为准。</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t>超值升级礼：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">
+价值8,000元的霞光灰金属漆，限时优惠
+价值6,199元的品牌家充桩及基础安装服务限时优惠价2000元</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="宋体"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t>*品牌家充桩及基础安装服务限时优惠价2000元:品牌家充桩为7kW产品，产品价值参考目前沃商城7kW品牌家充桩售价。车主需在沃尔沃汽车中国官方服务号“沃尔沃汽车沃世界”或沃尔沃汽车App的“家充桩”模块提前发起安装申请(含30米电缆基础安装服务)；
+*充电桩权益在上牌后需用【行驶证】绑定车辆至沃尔沃汽车App，权益在上牌后次月完成下发。此权益购前请先自行确认安装条件，仅限随车购买且不可退换。</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t>安心无忧礼：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t>三电系统8年12万公里质保
+首任车主终身免费车机基础流量
+维修期间免费代步车服务
+维保无限次免费取送车服务
+3年免费沃尔沃救援服务</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="宋体"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t>*三电系统(高压动力部件)质保:三电系统质保是指沃尔沃汽车中国将通过授权经销商或授权服务中心为您在中国大陆地区购买和使用的XC70车辆的三电系统(涵盖动力电池、驱动电机及电机控制单元(DC-DC直流变压器，逆变器))提供有效期最长为8年或者120,000公里(以先到者为准)的保修服务。权益具体内容及其他限制详见服务条款；
+*终身免费基础流量:首任车主可享终身免费车机基础流量(支持车机地图导航、手机APP远程车辆控制及OTA功能)，仅限4G/5G数据流量，由第三方基础电信运营商提供服务。实际使用流量时，通信网络信号和状态受限于届时车辆所在地电信运营商设施和技术服务的实际状态，无信号或信号不佳将导致部分功能无法使用；
+*维修期间免费代步车服务:受限于《沃尔沃售后六大服务承诺》的具体规定和限制条件，单次事故或单次保修留店超过3天，可预约免费品牌代步车；
+*维保无限次免费取送车服务:受限于《沃尔沃售后六大服务承诺》的具体规定和限制条件，自购车之日起，通过沃尔沃汽车APP或致电经销商预约保养、维修等售后服务，可享受无限次20公里内免费上门取送车权益；
+*3年免费沃尔沃救援服务:受限于《沃尔沃救援服务手册》的具体规定和限制条件，您可自购车之日(以开具机动车销售统一发票之日为准)起，享3年免费沃尔沃救援服务。沃尔沃汽车中国通过授权服务商在中国大陆地区提供的、7*24小时沃尔沃救援服务支持，包含简单故障排除指引、现场抢修、拖车抢修和一定的后续权益。</t>
+    </r>
+  </si>
+  <si>
+    <t>*2026年7月1日起至9月30日，通过中企诚谊购买沃尔沃XC70车型（以系统提报订单时间为准），可享终身守护礼、超值升级礼、安心无忧礼</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">终身免费保养*
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t>2026年7月1日-9月30日下单（以系统提报订单时间为准）购买XC70新车的首任入会车主，可享终身免费保养服务权益</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t>- 为免疑义，终身免费保养服务权益是指：沃尔沃汽车中国通过授权经销商根据一定时间间隔(每365天提供1次)为车主在车辆的使用寿命周期内提供的免费高品质机油更新保养服务 (包含机滤、机油 (0W20) 及工时，包含必要的更换和检查服务；
+- 为免疑义，此服务权益仅适用于前述“期限”内中企诚谊向沃尔沃销售系统提报的XC70车辆订单，对应车辆的首任入会车主可享受终身免费保养，在“期限”之前或之后提报的车辆订单所对应的车主及其所购买的对应车辆均不可享受此服务权益；
+- 沃尔沃官方发放的“1次免费机油更新保养服务”卡券，使用有效期为1年，过期则权益自动失效。
+- 仅限首任车主。客户需通过“沃世界”微信小程序/“沃尔沃汽车”APP中领取保养券后方可激活权益并实际享受服务。
+- 具体服务内容、使用周期以及适用范围和限制，详见卡券服务条款。仅限首任车主享有，营运车辆不享受该权益。</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>3000元精品赠礼*</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 2026年7月1日-9月30日，通过中企诚谊购买</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="等线"/>
-        <charset val="134"/>
-[...227 lines deleted...]
-        <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>2026款沃尔沃XC70 超长续航Core\超长续航Plus车型</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（以系统提报订单时间为准），可享受价格不超过3000元的沃尔沃精品，精品按月度发放</t>
     </r>
+  </si>
+  <si>
+    <t>*2026年7月1日起至9月30日，通过中企诚谊购买沃尔沃XC70车型（以系统提报订单时间为准），可享相应权益。
+*以上活动的适用条件和限制以沃尔沃官方为准，相关需享受以上服务权益的车主及其所购买的对应车辆的零售开票价格金额必须按照当期报价单中所示的对应车型报价。如相关车辆的后续零售开票金额发生变化，则视为车主主动放弃以上服务权益。</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>外观颜色：水晶白珍珠漆、玛瑙黑金属漆、牛仔蓝金属漆、薄雾灰金属漆、瀚漠沙金属漆、松湖绿金属漆、</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>霞光灰金属漆（需加2000元）</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 内饰颜色：曜石黑、豆蔻褐、晨曦白
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>26款 XC70 四驱 带选装型号仅有少量现车，欢迎详询获取免税价及资源情况。</t>
     </r>
   </si>
   <si>
     <t>S90长轴距</t>
   </si>
   <si>
     <t>S90 B5 智逸豪华版</t>
   </si>
   <si>
     <t>S90 B5 智逸豪华版+冬季包</t>
   </si>
   <si>
     <t>S90 B5 智远豪华\运动版</t>
   </si>
   <si>
     <t>S90 B5 智远豪华\运动版+冬季包</t>
   </si>
   <si>
     <t>S90 B5 智远豪华\运动版+BW音响</t>
   </si>
   <si>
     <t>S90 B5 智远豪华\运动版+后轮空气悬架&amp;4C</t>
@@ -3328,163 +4368,172 @@
   <si>
     <t>S90 B5 智远豪华\运动版+冬季包+BW音响+后轮空气悬架&amp;4C</t>
   </si>
   <si>
     <t>S90 B5 智雅豪华版</t>
   </si>
   <si>
     <t>S90 B5 智雅豪华版+冬季包</t>
   </si>
   <si>
     <t>S90 B5 智雅豪华版+后轮空气悬架&amp;4C</t>
   </si>
   <si>
     <t>S90 B5 智雅豪华版+冬季包+后轮空气悬架&amp;4C</t>
   </si>
   <si>
     <t>S90 金融分期方案</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">终身免费保养*
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">2026年7月1日-9月30下单（以系统提报订单时间为准）购买S90新车的首任入会车主，可享终身免费保养服务权益
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>上述期限内购买沃尔沃S90的首任车主提供终身免费保养服务权益；
 - 为免疑义，终身免费保养服务权益是指：沃尔沃汽车中国通过授权经销商根据一定时间间隔(每365天提供1次)为车主在车辆的使用寿命周期内提供的免费高品质机油更新保养服务 (包含机滤、机油 (0W20) 及工时，包含必要的更换和检查服务；
 - 为免疑义，此服务权益仅适用于前述“期限”内中企诚谊向沃尔沃销售系统提报的S90车辆订单，对应车辆的首任入会车主可享受终身免费保养，在“期限”之前或之后提报的车辆订单所对应的车主及其所购买的对应车辆均不可享受此服务权益；</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>3000元精品赠礼*</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 2026年7月1日-9月30日，通过中企诚谊购买</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>2026款沃尔沃S90 B5 智远豪华\运动版车型</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（以系统提报订单时间为准），可享受价格不超过3000元的沃尔沃精品，精品按月度发放</t>
     </r>
   </si>
   <si>
     <t>外观颜色：玛瑙黑金属漆、森莓红金属漆、蝶贝灰金属漆、水晶白珍珠漆、牛仔蓝金属漆、星耀沙金属漆、薄雾灰金属漆；
 内饰颜色：S90 智逸、智远版本：曜石黑、枫岚棕；S90 智雅：豆蔻褐、曜石黑、米色内饰-米色座椅、午夜蓝织物座椅（限T8 智雅豪华）</t>
   </si>
   <si>
     <t>全新 S60</t>
   </si>
   <si>
     <t>S60 B4 智逸豪华版</t>
   </si>
   <si>
     <t>底价详询</t>
   </si>
   <si>
     <t>S60 B4 智远豪华版</t>
   </si>
   <si>
     <t>S60 B4 智远运动版</t>
   </si>
   <si>
     <t>S60 B5 智雅运动版</t>
   </si>
   <si>
     <t>S60 金融分期方案</t>
   </si>
   <si>
     <t>外观颜色：水晶白珍珠漆、玛瑙黑、牛仔蓝、星耀沙、森莓红、薄雾灰、松湖绿
 内饰颜色：黑内饰+黑色座椅、黑内饰+棕色座椅（限豪华版可选）、黑内饰-灰色座椅（限运动版可选）</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>北京奔驰</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <t>免税价格及供货情况以实际购车时厂家价格政策及生产情况为准</t>
   </si>
   <si>
     <t>北京奔驰 E级
 长轴距轿车
 2026款</t>
   </si>
   <si>
     <t>E 260 L 经典版</t>
   </si>
   <si>
     <t>暂无</t>
   </si>
   <si>
     <t>E 260 L</t>
   </si>
   <si>
     <t>E 260 L 4MATIC</t>
@@ -3521,54 +4570,54 @@
   <si>
     <t>GLC 260 L 4MATIC 豪华型 5座</t>
   </si>
   <si>
     <t>GLC 300 L 4MATIC 动感型 5座</t>
   </si>
   <si>
     <t>GLC 300 L 4MATIC 动感型 7座</t>
   </si>
   <si>
     <t>GLC 300 L 4MATIC 豪华型 5座</t>
   </si>
   <si>
     <t>车身颜色：北极白、曜岩黑、时空银、松石绿、红宝石黑、石墨灰、绿砾石银
 内饰颜色：赭石棕色、黑色</t>
   </si>
   <si>
     <t>北京奔驰 
 纯电GLC
 2026款</t>
   </si>
   <si>
     <t>2026款 纯电GLC 350 L 4MATIC 鎏金版</t>
   </si>
   <si>
+    <t>(预售)2026款 纯电GLC 星铂版</t>
+  </si>
+  <si>
     <t>详询中企诚谊</t>
-  </si>
-[...1 lines deleted...]
-    <t>(预售)2026款 纯电GLC 星铂版</t>
   </si>
   <si>
     <t>(预售)2026款 纯电GLC 晖银版</t>
   </si>
   <si>
     <t>车身颜色：曜岩黑，北极白，红宝石黑，松石绿，紫晞银
 内饰颜色：黑色，榉木棕色，巴劳木褐色</t>
   </si>
   <si>
     <t>北京奔驰 GLB
 2026款</t>
   </si>
   <si>
     <t>GLB 200 动感型</t>
   </si>
   <si>
     <t>GLB 220 动感型</t>
   </si>
   <si>
     <t>GLB 220 时尚型</t>
   </si>
   <si>
     <t>GLB 220 典藏型</t>
   </si>
   <si>
@@ -3620,60 +4669,62 @@
     <t>北京奔驰 A级
 2026款</t>
   </si>
   <si>
     <t>A 180 L</t>
   </si>
   <si>
     <t>A 200 L 时尚型</t>
   </si>
   <si>
     <t xml:space="preserve">AMG A 35 L 4MATIC </t>
   </si>
   <si>
     <t>车身颜色：北极白、时空银、海夜蓝、曜岩黑、山灰色    
 内饰颜色：黑色、灰色（A 180L）；黑/黑、棕/黑（A 200L 时尚型）；
 AMG车身颜色：北极白、曜岩黑、山灰、海夜蓝、时空银
 AMG内饰颜色：黑、黑红</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>长安林肯</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <t>厂家会对自身产品在年款、配置等方面不定期进行调整，最终车辆价格及配置需以厂家政策及排产为准</t>
   </si>
   <si>
     <t>林肯Z
 2025款</t>
   </si>
   <si>
     <t>林肯Z 2.0T 燃油 尊尚版</t>
   </si>
   <si>
     <t>林肯Z 2.0T 燃油 尊逸版</t>
   </si>
   <si>
     <t>林肯Z 2.0T 混动 尊尚版</t>
   </si>
   <si>
     <t>林肯Z 2.0T 混动 尊逸版</t>
   </si>
@@ -3685,165 +4736,186 @@
 内饰颜色：质子黑（燃油版可选）、木星棕（燃油：尊尚、尊逸）、谧静蓝（混动：尊尚、尊逸）、秋栗棕（混动：尊尚、尊逸）
 购买林肯车型可享：①免费首次保养 ②5年或14万公里质保（需以林肯汽车官方执行为准）</t>
   </si>
   <si>
     <t>冒险家
 2026款</t>
   </si>
   <si>
     <t>冒险家 2.0T 两驱 典雅型</t>
   </si>
   <si>
     <t>冒险家 2.0T 两驱 高雅型</t>
   </si>
   <si>
     <t>冒险家 2.0T 四驱 奢雅型</t>
   </si>
   <si>
     <t>冒险家 1.5T 电混 两驱 高雅型</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>车身颜色：凝霜紫、玄武黑、远山黛、冰川蓝、极地白（加2000元）
 内饰颜色：乌木黑、木槿紫（典雅、电混高雅）、麦浪棕（典雅、高雅、奢雅、电混高雅）、银叶灰（高雅、奢雅）
 典雅型可选装:540度全景影像系统(1000元)
 高雅型及奢雅型可选装:Revel®锐威高级音响系统(8000元)</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 购买林肯车型可享：①免费首次保养 ②5年或14万公里质保（需以林肯汽车官方执行为准）</t>
     </r>
   </si>
   <si>
     <t>航海家
 2026款</t>
   </si>
   <si>
     <t>航海家 启航版 2.0T 两驱</t>
   </si>
   <si>
     <t>航海家 尊享版 2.0T 四驱</t>
   </si>
   <si>
     <t>航海家 亚特兰蒂斯尊享版 2.0T 四驱</t>
   </si>
   <si>
     <t>航海家 尊逸版 2.0T 四驱</t>
   </si>
   <si>
     <t>航海家 黑武士版 2.0T 四驱</t>
   </si>
   <si>
     <t>航海家 尊睿版 2.0T 四驱</t>
   </si>
   <si>
     <t>航海家 总裁版 2.0T 四驱</t>
   </si>
   <si>
     <t>航海家 强混 尊逸混动版 2.0T 四驱</t>
   </si>
   <si>
     <t>航海家 强混 尊睿混动版 2.0T 四驱</t>
   </si>
   <si>
-    <t>航海家 强混 总统混动版 2.0T 四驱</t>
+    <t>航海家 强混 总统混动版 2.0T 四驱（订前咨询）</t>
   </si>
   <si>
     <t>车身颜色：逐浪白（加2000）、深海黑、烟波灰、流光银、砾岩灰、海湾蓝
 内饰颜色：珍珠黑（启航、尊享、亚特兰蒂斯尊享版、尊睿、尊逸、尊睿混动、尊逸混动）、珊瑚棕（尊享混动、尊逸、尊逸混动）、母贝灰（尊睿、尊睿混动、尊逸、尊逸混动）、谧海之境（总裁版）、海洋之心（总统混动版）
 购买林肯车型可享：①免费首次保养 ②5年或14万公里质保，混动版为7年或18万公里质保（需以林肯汽车官方执行为准）</t>
   </si>
   <si>
     <t>飞行家
 2024款</t>
   </si>
   <si>
     <t>飞行家 高雅版 3.0T 四驱 六/七座</t>
   </si>
   <si>
     <t>飞行家 奢雅版 3.0T 四驱 六座</t>
   </si>
   <si>
     <t>飞行家 奢雅版 3.0T 四驱 六座（+二排带中央扶手）</t>
   </si>
   <si>
     <t>飞行家 总统版 3.0T 四驱 六座</t>
   </si>
   <si>
     <t>飞行家 总统版 3.0T 四驱 六座（+二排带中央扶手）</t>
   </si>
   <si>
     <t>车身颜色：长空蓝、玄云灰、苍穹黑、皓月白（加2000）
 内饰颜色：土星灰、木星棕（高雅版、奢雅版）、金星橙（总统版）
 购买林肯车型可享：①免费首次保养 ②5年或14万公里质保（需以林肯汽车官方执行为准）</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>上汽大众</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
-    <t>途昂Pro
+    <t>ID.ERA 9X
 2026款</t>
   </si>
   <si>
-    <t>途昂Pro 380TSI 越境版</t>
+    <t>ID.ERA 9X Pro 四驱版</t>
   </si>
   <si>
     <t>代办服务费
 2,800元
 （限时1800元）</t>
+  </si>
+  <si>
+    <t>ID.ERA 9X Max 四驱版</t>
+  </si>
+  <si>
+    <t>ID.ERA 9X Ultra 四驱版</t>
+  </si>
+  <si>
+    <t>车身颜色：曜石黑、雪域白、大漠金、仙踪绿、天境蓝、远山灰
+内饰颜色：本色、锦橙、墨宝</t>
+  </si>
+  <si>
+    <t>途昂Pro
+2026款</t>
+  </si>
+  <si>
+    <t>途昂Pro 380TSI 越境版</t>
   </si>
   <si>
     <t>途昂Pro 380TSI 纵横版</t>
   </si>
   <si>
     <t>途昂Pro 450TSI 四驱越境版</t>
   </si>
   <si>
     <t>途昂Pro 450TSI 四驱纵横版</t>
   </si>
   <si>
     <t>途昂Pro 450TSI 四驱登峰版</t>
   </si>
   <si>
     <t>车身颜色：玄武黑、极地白、朝霞紫、云岭灰、沙丘棕
 内饰颜色：星夜黑、星耀黑、黑色/云海白</t>
   </si>
   <si>
     <t>途观L Pro
 2026款</t>
   </si>
   <si>
     <t>途观L PRO 380TSI两驱智行版</t>
   </si>
   <si>
@@ -3943,69 +5015,72 @@
 部分车型可选装：星空选装包（+0元）</t>
   </si>
   <si>
     <t>途昂
 2025款</t>
   </si>
   <si>
     <t>途昂 380TSI 四驱出众版</t>
   </si>
   <si>
     <t>可选颜色：玄武黑、冰川白
 内饰颜色：曜岩黑</t>
   </si>
   <si>
     <t>途昂X
 2025款</t>
   </si>
   <si>
     <t>途昂X 380TSI 四驱出众版</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>代办服务费
 2,800</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">元
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（限时1800元）</t>
     </r>
   </si>
   <si>
     <t>可选颜色：玄武黑、冰川白
 内饰颜色：钛晶黑</t>
   </si>
   <si>
     <t>威然
 Viloran
 2026款</t>
   </si>
   <si>
     <t>威然 330TSI 商务版</t>
   </si>
   <si>
     <t>威然 380TSI 越享版</t>
   </si>
   <si>
     <t>威然 380TSI 尊驰版</t>
   </si>
   <si>
     <t>威然 380TSI 尊贵版</t>
@@ -4156,60 +5231,62 @@
     <t>TSI330 两驱舒适版 国六</t>
   </si>
   <si>
     <t>代办服务费
 2,200元</t>
   </si>
   <si>
     <t>TSI330 两驱豪华版 国六</t>
   </si>
   <si>
     <t>TSI380 四驱豪华版 国六</t>
   </si>
   <si>
     <t>TSI380 四驱旗舰版 国六</t>
   </si>
   <si>
     <t>豪华版选装包</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>一汽丰田</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <t>1.8L E-CVT旗舰版</t>
   </si>
   <si>
     <t>车身颜色：珍珠白需加2000元，超级白、银金属色、黑云母色、铂青铜金属色、天际蓝金属色、流沙米金属色</t>
   </si>
   <si>
     <t xml:space="preserve">威驰 VIOS
 </t>
   </si>
   <si>
     <t>1.5L 手动前行版</t>
   </si>
   <si>
     <t>代办服务费
 2,200元</t>
   </si>
   <si>
     <t>1.5L 手动创行版</t>
@@ -4276,51 +5353,52 @@
 2027款</t>
   </si>
   <si>
     <t>格瑞维亚 2.5L HEV 舒适PLUS版</t>
   </si>
   <si>
     <t>格瑞维亚 2.5L HEV 尊贵PLUS版</t>
   </si>
   <si>
     <t>格瑞维亚 2.5L HEV 尊贵MAX四驱版</t>
   </si>
   <si>
     <t>格瑞维亚 2.5L HEV 尊爵ULTRA四驱版</t>
   </si>
   <si>
     <t>格瑞维亚 2.5L HEV 尊爵ULTRA版</t>
   </si>
   <si>
     <t>格瑞维亚 2.5L HEV 尊贵福祉PLUS版</t>
   </si>
   <si>
     <t>格瑞维亚 2.5L HEV 旗舰ULTRA版</t>
   </si>
   <si>
     <t>车身颜色：铂金白（加2000）、墨青蓝（加2000）、流光银、墨渊黑、碳晶棕
-内饰颜色：黑色/段奢驼、黑色/至尊棕、典雅黑</t>
+内饰颜色：黑色/段奢驼、黑色/至尊棕、典雅黑
+舒适PLUS版可选装：铝合金地板（3500元）</t>
   </si>
   <si>
     <t>CROWN KLUGER 
 皇冠陆放
 2026款</t>
   </si>
   <si>
     <t>皇冠陆放 2.0T 劲享版</t>
   </si>
   <si>
     <t>皇冠陆放 2.0T 劲耀版</t>
   </si>
   <si>
     <t>皇冠陆放 2.5L HEV 两驱豪华版</t>
   </si>
   <si>
     <t>皇冠陆放 2.5L HEV 豪华版</t>
   </si>
   <si>
     <t>皇冠陆放 2.5L HEV 尊贵版</t>
   </si>
   <si>
     <t>皇冠陆放 2.5L HEV 旗舰版</t>
   </si>
   <si>
@@ -4494,442 +5572,462 @@
     <t>550 PRO</t>
   </si>
   <si>
     <t>550 PRO 智行版</t>
   </si>
   <si>
     <t>630 PRO</t>
   </si>
   <si>
     <t>630 PRO 智行版</t>
   </si>
   <si>
     <t>630 MAX 智行版</t>
   </si>
   <si>
     <t>车身颜色：铂金白（加2000）、流光银、墨渊黑、摩登红、竞速黄
 内饰颜色：皎月白、墨金黑、炽焰红</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>上汽通用</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221
 车辆资源紧张，需提前咨询</t>
     </r>
   </si>
   <si>
     <t>提示:  购买凯迪拉克品牌车型包含2次免费常规保养。
           购买别克品牌车型包含2次免费常规保养。
 鉴于上汽通用厂家对其产品不断进行改进升级，所售车型可能不定期进行改款或升级，免税价格也会随之变化，将以实际供车和开票为准。
 *实际专享权益如有调整，以上汽通用厂家最新政策为准</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">凯迪拉克
 XT6
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（限时一口价）</t>
     </r>
   </si>
   <si>
     <t>XT6 2.0T 六座 四驱 豪华行政经典版</t>
   </si>
   <si>
     <t>XT6 2.0T 六座 四驱 尊贵行政黑标版</t>
   </si>
   <si>
     <t>XT6 2.0T 六座 四驱 铂金行政黑标版</t>
   </si>
   <si>
     <t>车身颜色：玛雅黑、阿拉斯加白、翡翠湖绿、曼哈顿灰、水墨灰
 内饰颜色：暗夜骑士、落日熔金（铂金行政黑标版）</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">凯迪拉克
 全新XT5
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（限时一口价）</t>
     </r>
   </si>
   <si>
     <t>XT5 28T 两驱 大都会型</t>
   </si>
   <si>
     <t>XT5 28T 四驱 豪华型</t>
   </si>
   <si>
     <t>XT5 28T 四驱 尊贵型</t>
   </si>
   <si>
     <t>XT5 28T 四驱 铂金型</t>
   </si>
   <si>
     <t>车身颜色：曜石黑、麦金莱白、赛里木蓝、曼哈顿灰、墨脱绿
 内饰颜色：午夜侠影、银河沙丘、浮木月、歌剧魅影（铂金型）</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">凯迪拉克
 XT4
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（限时一口价）</t>
     </r>
   </si>
   <si>
     <t>XT4 25T 两驱 都会型</t>
   </si>
   <si>
     <t>XT4 28T 两驱 豪华型</t>
   </si>
   <si>
     <t>XT4 28T 两驱 尊贵型</t>
   </si>
   <si>
     <t>外观颜色：曜石黑、阿拉斯加白、多瑙蓝、曼哈顿灰
 内饰颜色：暗夜骑士</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">凯迪拉克
 CT6
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（限时一口价）</t>
     </r>
   </si>
   <si>
     <t>CT6 28T 臻享版</t>
   </si>
   <si>
     <t>CT6 28T 奢享型</t>
   </si>
   <si>
     <t>CT6 28T 旗舰型</t>
   </si>
   <si>
     <t>外观颜色：曜石黑、阿拉斯加白、曼哈顿灰
 内饰颜色：暗夜骑士（奢享版、臻享版）、云端谧境（旗舰版、奢享版）、歌剧魅影（奢享版）</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">凯迪拉克
 全新CT5
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（限时一口价）</t>
     </r>
   </si>
   <si>
     <t>CT5 28T 城市风尚版</t>
   </si>
   <si>
     <t>CT5 28T 城市运动版</t>
   </si>
   <si>
     <t>CT5 28T 赛道性能版</t>
   </si>
   <si>
     <t>外观颜色：逐风蓝、台风绿、玛瑙黑、锋羽白、飓风哑光灰、曼哈顿灰
 内饰颜色：夜色（风尚版）、檀黑（运动版、性能版）、枫糖（性能版）</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">别克 昂科威S
 Envision S
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（限时一口价）</t>
     </r>
   </si>
   <si>
     <t>25T 白金版</t>
   </si>
   <si>
     <t>25T 进享白金版</t>
   </si>
   <si>
     <t>车身颜色：墨玉黑、珍珠白（加2000）、暮月灰、远山黛
 内饰颜色：碳素黑、丹霞红</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">别克
 昂科威 Plus
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（限时一口价）</t>
     </r>
   </si>
   <si>
     <t>昂科威Plus 28T 两驱白金版</t>
   </si>
   <si>
     <t>昂科威Plus 28T 四驱白金版</t>
   </si>
   <si>
     <t>昂科威Plus 四驱艾维亚</t>
   </si>
   <si>
     <t>外观颜色：珍珠白（加2000）、墨玉黑、暮月灰</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">别克 君越
 Lacrosse
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（限时一口价）</t>
     </r>
   </si>
   <si>
     <t>28T 白金版</t>
   </si>
   <si>
     <t>白金艾维亚版</t>
   </si>
   <si>
     <t>车身颜色：珠光白、坦银、朗黑 
 内饰颜色：翰林子墨、丹霞墨韵双拼色</t>
   </si>
   <si>
     <t>凯迪拉克
 CT6</t>
   </si>
   <si>
     <t>28T风尚型</t>
   </si>
   <si>
     <t>代办服务费
 2,500元</t>
   </si>
   <si>
     <t>28T豪华型</t>
   </si>
   <si>
     <t xml:space="preserve">28T尊贵型 </t>
   </si>
   <si>
     <t>28T铂金型 暂停预定</t>
   </si>
   <si>
     <t>外观颜色：曜黑/钻白</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>广汽丰田</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <t>注：购买广汽丰田品牌免税车辆的更新/消费补贴，需以车辆的使用及销售所在地相关商务部门执行及审核为准。</t>
   </si>
   <si>
     <t>赛那
 2027款</t>
   </si>
   <si>
     <t>赛那 2.5L混动 两驱舒适版</t>
   </si>
   <si>
     <t>赛那 2.5L混动 四驱舒适版</t>
   </si>
   <si>
     <t>赛那 2.5L混动 两驱豪华版</t>
   </si>
   <si>
     <t>赛那 2.5L混动 四驱豪华版</t>
   </si>
   <si>
     <t>赛那 2.5L混动 四驱尊贵版</t>
   </si>
   <si>
     <t>赛那 2.5L混动 两驱臻享尊贵版</t>
   </si>
   <si>
     <t>赛那 2.5L混动 四驱臻享版</t>
   </si>
   <si>
     <t>赛那 2.5L混动 两驱至尊版 </t>
   </si>
   <si>
     <t>赛那 2.5L混动 四驱光辉版</t>
   </si>
   <si>
     <t>赛那 2.5L混动 两驱铂金版 </t>
   </si>
   <si>
-    <t>车身颜色：铂金珍珠白（需加1740元）、赛博金（需加1740元）、欧泊银、钛辉银、墨晶黑、磨砂金（需加1740元，光辉版专属）
+    <t>车身颜色：铂金珍珠白（需加1740元）、赛博金（需加1740元）、欧泊银、钛辉银、墨晶黑、磨砂金（光辉版专属）
 内饰颜色：格调灰、雅致米、砚墨紫、醇厚棕</t>
   </si>
   <si>
     <t xml:space="preserve">汉兰达
 </t>
   </si>
   <si>
     <t xml:space="preserve">汉兰达 2.5L智能电混双擎两驱精英版 5座 </t>
   </si>
   <si>
     <t xml:space="preserve">汉兰达 2.5L智能电混双擎两驱精英版 7座 </t>
   </si>
   <si>
     <t xml:space="preserve">汉兰达 2.5L智能电混双擎两驱豪华版 7座 </t>
   </si>
   <si>
     <t xml:space="preserve">汉兰达 2.5L智能电混双擎四驱精英版 7座 </t>
   </si>
   <si>
     <t>汉兰达 2.5L智能电混双擎四驱豪华版 7座</t>
   </si>
   <si>
     <t>汉兰达 2.5L智能电混双擎四驱尊贵版 7座</t>
   </si>
   <si>
@@ -5193,207 +6291,238 @@
     <t>铂智4X</t>
   </si>
   <si>
     <t>615 Air</t>
   </si>
   <si>
     <t>615 Pro</t>
   </si>
   <si>
     <t>615 Max</t>
   </si>
   <si>
     <t>560 Max 四驱</t>
   </si>
   <si>
     <t>外观颜色：粹雪白（+1860元）、远山灰、皎月银、浩瀚黑、
 内饰颜色：白、黑</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>长安福特</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <t>探险者
-2024款</t>
-[...2 lines deleted...]
-    <t>探险者 四驱穿越版 五座（2025款）</t>
+2027款</t>
+  </si>
+  <si>
+    <t>探险者 四驱穿越版 五座</t>
   </si>
   <si>
     <t>探险者 四驱风尚 plus版  七座/六座</t>
   </si>
   <si>
     <t>探险者 四驱钛金版  七座/六座</t>
   </si>
   <si>
-    <t>探险者 四驱ST-LINE 七座/六座</t>
+    <t>探险者 四驱钛金版＋通风选装包 七座/六座</t>
   </si>
   <si>
     <t>探险者 四驱赤金版 六座</t>
   </si>
   <si>
-    <t>外观颜色：格陵兰白、白令海灰、佩托湖蓝、安第斯黑 、加勒比灰
-[...8 lines deleted...]
-2025年6月16日到2025年8月20日生产下线的全新福特探险者因法规变更暂时关闭蓝智驾，给予该批车主 “客户关怀礼”（ 四驱穿越版、风尚plus 版除外， 以具体车架号清单为准）</t>
+    <t>探险者 四驱昆仑巅峰 七座/六座</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">外观颜色：格陵兰白、白令海灰、安第斯黑 、撒哈拉金、阿尔金橙（昆仑巅峰可选）
+内饰颜色：墨玉黑（穿越、风尚plus、赤金)、戈壁棕（钛金）、流沙米拼色（昆仑巅峰）、瑶珠灰（ 赤金）                   
+昆仑巅峰版：可享专属电动侧门踏板、专属山海迎宾灯
+其他版本（除四驱穿越版）：可享电动侧门踏板
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t>活动时间截止到8月31日，以DII开票日期为准</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="等线"/>
+        <family val="3"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">
+探险者可享3年3次免费基础保养（含首保）</t>
+    </r>
   </si>
   <si>
     <t>锐界L
 2026款</t>
   </si>
   <si>
     <t>锐界L 2.0T EcoBoost®两驱七座时尚型</t>
   </si>
   <si>
-    <t>锐界L 2.0T EcoBoost®四驱七座时尚型</t>
-[...1 lines deleted...]
-  <si>
     <t>锐界L 2.0T EcoBoost®两驱七座豪华型223/232座椅</t>
-  </si>
-[...1 lines deleted...]
-    <t>锐界L 2.0T EcoBoost®四驱五座公务版</t>
   </si>
   <si>
     <t>锐界L 2.0T EcoBoost®四驱七座至尊型223/232座椅</t>
   </si>
   <si>
     <t>锐界L 2.0T EcoBoost®E 混动两驱七座豪华型223/232座椅</t>
   </si>
   <si>
     <t>锐界L 2.0T EcoBoost®E 混动四驱七座至尊型223/232座椅</t>
   </si>
   <si>
     <t>锐界L 2.0T EcoBoost®E 混动四驱七座旗舰型223/232座椅</t>
   </si>
   <si>
     <t>外观颜色：星曜黑、苍穹灰、墨宇蓝、瑶光蓝、钛空灰（旗舰型）、皓月白（需另加2000元）
 内饰颜色：旗舰型：浅内饰、其他型号：深内饰
 锐界L可享3年3次免费基础保养（含首保）</t>
   </si>
   <si>
     <t>蒙迪欧
 2026款</t>
   </si>
   <si>
     <t>新蒙迪欧 1.5T EcoBoost 舒雅型</t>
   </si>
   <si>
     <t>新蒙迪欧 1.5T EcoBoost 豪华型</t>
   </si>
   <si>
     <t>新蒙迪欧 2.0T EcoBoost 豪华型</t>
   </si>
   <si>
     <t>新蒙迪欧 2.0T EcoBoost 至尊型</t>
   </si>
   <si>
     <t>新蒙迪欧 1.5T EcoBoost E 混动 豪华型</t>
   </si>
   <si>
-    <t>外观颜色：墨云黑、紫韵灰、霓裳灰、渔火红、玉盘白（需另加2000元）、明月白
-内饰颜色：黑内（至尊版）、浅色（至尊版、豪华版）、深色
+    <t xml:space="preserve">新蒙迪欧 2.0T EcoBoost E 混动 运动版 ST-Line 竞技黑红 </t>
+  </si>
+  <si>
+    <t>外观颜色：远黛黑、沧海蓝、霓裳灰、渔火红、玉盘白（需另加2000元）、明月白、赤霞红、啸日橙（运动版 ）
+内饰颜色：黑内（至尊版）、浅色（至尊版、豪华版）、深色、竞技黑红（运动版 ）
 蒙迪欧可享3年3次免费基础保养（含首保，1.5T舒雅型除外）
 蒙迪欧1.5T舒雅型享受首保免费</t>
   </si>
   <si>
     <t>锐际
 2024款</t>
   </si>
   <si>
     <t>锐际 两驱耀享款</t>
   </si>
   <si>
-    <t>外观颜色：月落白、机甲灰、静谧蓝、掠影黑、铂钻白（需另加2000元）
-内饰颜色：素灰、雅棕
+    <t>外观颜色：月落白、静谧蓝、掠影黑
+内饰颜色：素灰
 锐际首保免费</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>东风本田</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>全新CR-V
  2026款</t>
     </r>
   </si>
   <si>
     <t>全球30年荣耀版 240TURBO CVT两驱活力版</t>
   </si>
   <si>
     <t>全球30年荣耀版 240TURBO CVT两驱锋尚5座版</t>
   </si>
   <si>
     <t>全球30年荣耀版 240TURBO CVT两驱锋尚7座版</t>
   </si>
   <si>
     <t>全球30年荣耀版 240TURBO CVT两驱智领版</t>
   </si>
   <si>
     <t>全球30年荣耀版 240TURBO CVT四驱臻享版</t>
   </si>
   <si>
     <t>全球30年荣耀版2.0L e:HEV两驱智尚版</t>
   </si>
   <si>
@@ -5618,60 +6747,62 @@
   <si>
     <t>外观颜色：银峰灰、皓月白、幻境红、星云蓝、彩晶黑
 银峰灰、皓月白需另付色漆定制费用 2000 元</t>
   </si>
   <si>
     <t>灵悉L              纯电
 2024款</t>
   </si>
   <si>
     <t>头号玩家版+超级加倍选装包</t>
   </si>
   <si>
     <t>头号玩家版+增配亿点选装包</t>
   </si>
   <si>
     <t>外观颜色：晶耀白、星云蓝、月光蓝、炽热橙、彩晶黑、晶耀白+彩晶黑、星云蓝+彩晶黑
 炽热橙、晶耀白、晶耀白/彩晶黑需另付色漆定制费用 2000 元</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>东风日产</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <t>天籁</t>
   </si>
   <si>
     <t>天籁 鸿蒙座舱 舒适版</t>
   </si>
   <si>
     <t>天籁 鸿蒙座舱 超舒适版</t>
   </si>
   <si>
     <t>天籁 鸿蒙座舱 智能超舒适版</t>
   </si>
   <si>
     <t>天籁 鸿蒙座舱 旗舰版</t>
   </si>
   <si>
     <t xml:space="preserve">天籁 2.0L XE 真心版 </t>
   </si>
   <si>
@@ -5753,71 +6884,73 @@
   </si>
   <si>
     <t>纯电 N7 510 Air</t>
   </si>
   <si>
     <t>纯电 N7 510 Pro</t>
   </si>
   <si>
     <t>纯电 N7 510 Max</t>
   </si>
   <si>
     <t>纯电 N7 625 Pro</t>
   </si>
   <si>
     <t>纯电 N7 625 Max</t>
   </si>
   <si>
     <t>纯电 N7 625 Max+包①②③④'</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>车身颜色：流光银、墨海蓝、霜雪白、燕麦米、曜石黑、森野青
 内饰颜色：森绿/雪白双拼色、玫瑰摩卡、雅灰
 选装包：
 ①副驾AI云毯座椅②科技包③智能冷暖冰箱④运动包④'马牌轮胎运动包</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Segoe UI Symbol"/>
-        <charset val="134"/>
+        <family val="2"/>
       </rPr>
       <t>➄</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>热泵空调
 （副驾AI云毯座椅限时免费，选装包配置请提前咨询）</t>
     </r>
   </si>
   <si>
     <t>奇骏 荣誉</t>
   </si>
   <si>
     <t>奇骏 真心版</t>
   </si>
   <si>
     <t>奇骏 领先版</t>
   </si>
   <si>
     <t>外观颜色：珠光白、曜石黑、苍穹灰
 内饰颜色：深蓝内饰、黑内饰</t>
   </si>
   <si>
     <t>轩逸</t>
   </si>
   <si>
     <t>轩逸 经典 1.6L 安心版 CVT</t>
   </si>
@@ -5835,60 +6968,62 @@
     <t>探陆</t>
   </si>
   <si>
     <t>探陆 两驱智享版 6座</t>
   </si>
   <si>
     <t>探陆 两驱智享版 7座</t>
   </si>
   <si>
     <t>探陆 四驱智驾版 6座</t>
   </si>
   <si>
     <t>探陆 四驱智驾版 7座</t>
   </si>
   <si>
     <t>车身颜色：珠玉白，曜石黑，晨曦银曜石黑双色、珠玉白曜石黑双色
 内饰颜色：黑色内饰、棕色内饰</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>广汽本田</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <t>冠道</t>
   </si>
   <si>
     <t>370 TURBO 9AT 两驱豪华版</t>
   </si>
   <si>
     <t>370 TURBO 9AT 尊享版</t>
   </si>
   <si>
     <t>370 TURBO 9AT 尊享版 双色</t>
   </si>
   <si>
     <t>370 TURBO 9AT 至尊版 AWD</t>
   </si>
   <si>
     <t>370 TURBO 9AT 四驱至尊版 AWD 双色</t>
   </si>
   <si>
@@ -6043,60 +7178,62 @@
   <si>
     <t>飞度</t>
   </si>
   <si>
     <t>1.5 CVT潮享版</t>
   </si>
   <si>
     <t>1.5 CVT潮跑版</t>
   </si>
   <si>
     <t>1.5 CVT潮跑Pro版</t>
   </si>
   <si>
     <t>1.5L CVT潮越版</t>
   </si>
   <si>
     <t>1.5L CVT潮越Max版</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>英菲尼迪</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <t>QX60</t>
   </si>
   <si>
     <t>QX60 典雅版</t>
   </si>
   <si>
     <t>QX60 四驱卓越版</t>
   </si>
   <si>
     <t xml:space="preserve">QX60 四驱卓越版+悬浮式星河黑车顶设计   </t>
   </si>
   <si>
     <t>QX60 四驱卓越版+ProPILOT自动驾驶辅助</t>
   </si>
   <si>
     <t>QX60 四驱卓越版+ProPILOT自动驾驶辅助+悬浮式星河黑车顶设计</t>
   </si>
   <si>
@@ -6133,318 +7270,345 @@
   </si>
   <si>
     <t>QX50 领航版 + Bose</t>
   </si>
   <si>
     <t>QX50 四驱菁英版</t>
   </si>
   <si>
     <t>QX50 四驱领航版</t>
   </si>
   <si>
     <t>QX50 四驱领航版 + Bose</t>
   </si>
   <si>
     <t>QX50 四驱豪华版</t>
   </si>
   <si>
     <t xml:space="preserve">QX50 四驱旗舰版 </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">车身颜色：莹贝白、暮色红、铂金灰、海浪蓝、耀影黑、水亮银、星岩棕  
 内饰颜色：
 米色真皮（配领航版、四驱领航版、四驱智能版）
 黑色真皮（配领航版、四驱领航版、四驱智能版）
 米/棕色奢华真皮（配四驱豪华版、四驱旗舰版）
 黑色奢华真皮（配四驱豪华版、四驱旗舰版）
 注：菁英版、时尚版、四驱菁英版内饰配黑色皮革或米色皮革。                                                                                
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0066CC"/>
         <rFont val="微软雅黑"/>
+        <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t>主流颜色推荐 铂金灰（黑内）、海浪蓝（黑内）、莹贝白（黑内）</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 英菲尼迪</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="微软雅黑"/>
+        <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t>QX50</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>车型享受</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="微软雅黑"/>
+        <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>年或</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="微软雅黑"/>
+        <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t>12</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>万免费基础保养</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="微软雅黑"/>
+        <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t>+4</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>年或</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="微软雅黑"/>
+        <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t>10</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>万公里免费修理或更换</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="微软雅黑"/>
+        <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t>+</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>终生免费质量及事故救援</t>
     </r>
   </si>
   <si>
     <t>Q50L
 暂停订购</t>
   </si>
   <si>
     <t>Q50L 2.0T 逸享版</t>
   </si>
   <si>
     <t>Q50L 2.0T 进享版</t>
   </si>
   <si>
     <t>Q50L 2.0T 进享运动版</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">车身颜色：莹贝白、海浪蓝、铂金灰、极夜黑、烈焰红
 内饰颜色：
 米色真皮（配逸享版、进享版、进享运动版）
 灰色真皮（配逸享版、进享版、进享运动版、豪华运动版）
 黑色真皮（配逸享版、进享版、进享运动版、豪华运动版）
 注：舒适版内饰配黑色皮革或米色皮革。
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0066CC"/>
         <rFont val="微软雅黑"/>
+        <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t>主流颜色推荐 莹贝白（黑内）、海浪蓝（黑内）</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="30"/>
         <rFont val="微软雅黑"/>
+        <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>英菲尼迪</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="微软雅黑"/>
+        <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t>Q50L</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>车型享受</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="微软雅黑"/>
+        <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>年或</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="微软雅黑"/>
+        <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t>10</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>万公里免费修理或更换</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>长安马自达</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <t>CX-5</t>
   </si>
   <si>
     <t>CX-5 2.0L 6AT 2WD 舒适型</t>
   </si>
   <si>
     <t>CX-5 2.0L 6AT 2WD 智尚型</t>
   </si>
   <si>
     <t>CX-5 2.0L 6AT 2WD 智尚Pro</t>
   </si>
   <si>
     <t>CX-5 2.0L 6AT 2WD 智雅型</t>
   </si>
   <si>
     <t>CX-5 2.0L 6AT 2WD 智雅Pro</t>
   </si>
   <si>
@@ -6582,60 +7746,62 @@
   <si>
     <t>CX-50 2.5L 6AT 畅行版</t>
   </si>
   <si>
     <t>CX-50 2.5L 6AT 智行版</t>
   </si>
   <si>
     <t>CX-50 2.5L 6AT 智行版+尊享包</t>
   </si>
   <si>
     <t xml:space="preserve">CX-50 2.5L 6AT 智行版+尊享包(ETC) </t>
   </si>
   <si>
     <t>可选颜色：
 铂钢灰（需加2000元）、水晶魂动红（需加3000元）、锆石砂、珠光白、极境灰、谧境蓝、极夜黑
 「舒享包」外后视镜记忆· 钢琴黑中控台饰板·真皮方向盘·车主识别·高级真皮座椅·主驾10向电动调节/记忆·前排座椅加热·副驾6向电动调节·电动后备箱(带脚触感应)·E-CALL·BSM·RCTA·车辆远程控制；
 「尊享包」黑色/赤陶色内饰可选·方向盘换挡拨片·ADD彩色平视显示系统·自动防眩目内后视镜·方向盘加热· 风挡加热·后排座椅加热·车身透视·SBS-FC·FCTB·SBS-R·SBS-RC·BOSE 12扬声器高级音响系统；</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>一汽大众</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 （暂停预定）
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <t>揽境
 2022款</t>
   </si>
   <si>
     <t>330TSI精英新境版-六座版(需单独咨询）</t>
   </si>
   <si>
     <t>代办服务费
 2,800元</t>
   </si>
   <si>
     <t>330TSI豪华佳境版-六座版(需单独咨询）</t>
   </si>
   <si>
     <t>380TSI 四驱 豪华佳境版Pro-六座版＋泊车后视影像</t>
   </si>
   <si>
@@ -6712,60 +7878,62 @@
   </si>
   <si>
     <t>200TSI DSG Pro+温暖季节包 1.2T</t>
   </si>
   <si>
     <t>280TSI DSG Pro 1.4T</t>
   </si>
   <si>
     <t>280TSI DSG R-Line Lite 1.4T</t>
   </si>
   <si>
     <t>可选颜色：极地白、珠光白（R-Line专属 需另加1876元）、月岩灰、以太红、玛雅金、星际蓝、锰石黑</t>
   </si>
   <si>
     <t>全新数字高尔夫
 GTI</t>
   </si>
   <si>
     <t>高尔夫GTI+空气净化过程无显示功能（Cleanair3.0） 2.0T</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>代办服务费
 2,200</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>元</t>
     </r>
   </si>
   <si>
     <t>可选颜色：珠光白（需另加1860元）、以太红、锰石黑</t>
   </si>
   <si>
     <t>T-ROC·探歌
 2022款</t>
   </si>
   <si>
     <t>280TSI精英PLUS+银灰色装饰条+全景天窗+智联包+无钥匙进入+全液晶数字仪表+【国六排放】</t>
   </si>
   <si>
     <t>280TSI舒享PLUS-黑色装饰条+电动座椅+【国六排放】</t>
   </si>
   <si>
     <t>280TSI舒享PLUS-黑色装饰条+电动座椅+后备箱普通开启+【国六排放】</t>
   </si>
   <si>
     <t>280TSI R-Line ProPLUS-全液晶仪表+Beats音响+电动尾门+智联导航包+电动座椅+【国六排放】</t>
   </si>
   <si>
@@ -6850,135 +8018,145 @@
   </si>
   <si>
     <t>迈腾280TSI 领先型</t>
   </si>
   <si>
     <t>迈腾330TSI 领先型</t>
   </si>
   <si>
     <t>迈腾330TSI 豪华型</t>
   </si>
   <si>
     <t>迈腾380TSI 旗舰型</t>
   </si>
   <si>
     <t>外观颜色：星黛蓝、星河灰、阿拉比卡棕、凯撒金、极地白、幻影黑</t>
   </si>
   <si>
     <t>宝来
 暂无车</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="微软雅黑"/>
+        <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">1.5L自动时尚智联版  </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="微软雅黑"/>
+        <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t>CRS3.0智能信息娱乐系统+防盗报警+前扶手+车联网(智联控车)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="微软雅黑"/>
+        <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">1.5L自动舒适智联版  </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="微软雅黑"/>
+        <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t>倒车影像+防盗报警+透镜大灯+CRS3.0智能信息娱乐系统+车联网(智联控车)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="微软雅黑"/>
+        <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">1.5L自动精英智联版  </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="微软雅黑"/>
+        <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t>倒车影像+防盗报警+透镜大灯+CRS 3.0 智能信息娱乐系统+车联网(智联控车)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="微软雅黑"/>
+        <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">280TSI（1.4T）DSG精英智联版 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="微软雅黑"/>
+        <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t>倒车影像+防盗报警+透镜大灯+CRS 3.0 智能信息娱乐系统+车联网(智联控车)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>捷豹路虎</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <t>路虎 揽胜极光L
 2024款</t>
   </si>
   <si>
     <t>极光L 200PS 流光熠雅版</t>
   </si>
   <si>
     <t>来电详询</t>
   </si>
   <si>
     <t>极光L 249PS 驭光尊耀版</t>
   </si>
   <si>
     <t>极光L 249PS 凝光限定版</t>
   </si>
   <si>
     <t>车身颜色：富士白、圣托里尼黑、首尔珍珠银、贝尔维亚绿、瓦雷泽蓝、夏朗德灰、大屿山铜
 内饰颜色：檀木黑、石榴红/檀木黑、檀木黑/薄云色</t>
@@ -7004,653 +8182,704 @@
   <si>
     <t>XEL 青春运动版</t>
   </si>
   <si>
     <t>XEL 进取运动版</t>
   </si>
   <si>
     <t>XEL 耀黑运动版</t>
   </si>
   <si>
     <t>外观颜色：富士白、火焰蓝、圣托里尼黑、英国赛车绿、首尔珍珠银
 内饰颜色：黑檀木、黑色/锡耶纳棕、黑色/火星红</t>
   </si>
   <si>
     <t xml:space="preserve">捷豹 XFL
 2024款          </t>
   </si>
   <si>
     <t>XFL P200 两驱精英豪华版</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>代办服务费
 2,500</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>元</t>
     </r>
   </si>
   <si>
     <t>XFL P250 两驱尊享豪华版</t>
   </si>
   <si>
     <t>XFL P300 四驱旗舰运动鎏金版</t>
   </si>
   <si>
     <t>外观颜色：富士白、火焰蓝、圣托里尼黑、首尔珍珠银、英国赛车绿
 内饰颜色：黑檀木、黑色/浅米色、黑色/锡耶纳棕、黑色/火星红</t>
   </si>
   <si>
     <t xml:space="preserve">捷豹 E-PACE
 2024款          </t>
   </si>
   <si>
     <t>E-PACE 青春运动版 E-DYNAMIC</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>代办服务费
 2,800</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>元</t>
     </r>
   </si>
   <si>
     <t>E-PACE 进取运动版 R-DYNAMIC S</t>
   </si>
   <si>
     <t>E-PACE 耀黑运动版 R-DYNAMIC SE BLACK</t>
   </si>
   <si>
     <t>外观颜色：硅谷银、富士白、火焰蓝、英国赛车绿</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>北京现代</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 （暂停预订）
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <t>全新途胜</t>
   </si>
   <si>
     <t>2.0 GL   6MT2</t>
   </si>
   <si>
     <t>2.0 GL   6AT2</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>2.0 GL   6AT2 V5</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>(天窗)</t>
     </r>
   </si>
   <si>
     <t>2.0 GLS 6AT2</t>
   </si>
   <si>
     <t>2.0 GLS 6AT2 V1(ISG)</t>
   </si>
   <si>
     <t>2.0 GLS 6AT2 V3(Special)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>2.0 GLS 6AT2 V2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>(全景天窗）</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>2.0 GLS 6AT2 V3</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>(全景天窗+电动尾门)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>2.0 GLS 6AT2 V7</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>(侧气帘)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>2.0 GLS 6AT2 V18</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（电动座椅）</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>2.0 GLS 6AT2 V4</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>(ISG+全景天窗+电动尾门+侧气帘)</t>
     </r>
   </si>
   <si>
     <t>1.6T GL 7AT2</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>1.6T GL 7AT2 V5</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>(天窗)</t>
     </r>
   </si>
   <si>
     <t>1.6T GLS 7AT2</t>
   </si>
   <si>
     <t>1.6T GLS 7AT2 V1(ISG)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>1.6T GLS 7AT2 V2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>(全景天窗）</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>1.6T GLS 7AT2 V3</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>(全景天窗+电动尾门)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>1.6T GLS 7AT2 V7</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>(侧气帘)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>1.6T GLS 7AT2 V18</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（电动座椅）</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>1.6T GLS 7AT2 V4</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>(ISG+全景天窗+电动尾门+侧气帘)</t>
     </r>
   </si>
   <si>
     <t>1.6T GLX 7AT2</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>1.6T GLX 7AT2 V18</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（电动座椅）</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>1.6T GLX 7AT2 V7</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>(侧气帘)</t>
     </r>
   </si>
   <si>
     <t>1.6T DLX 7AT4(ISG)</t>
   </si>
   <si>
     <t>1.6T DLX 7AT4 V6(ISG)(LED)</t>
   </si>
   <si>
     <t>1.6T TOP 7AT4(ISG)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>1.6T TOP 7AT4</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>(ISG)( 前驻车雷达，车道偏离预警，自动泊车)</t>
     </r>
   </si>
   <si>
     <t>颜色：爵士黑、珍珠白、碧海蓝、山川灰、古月银、橄榄棕、香槟橙、冰河蓝
 内饰：浅内饰、深内饰、棕色内饰、红色内饰（2.0 GL与1.6T GL无）</t>
   </si>
   <si>
     <t>名图
 2017款</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="63"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>1.8 GL MT 手动舒适型</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="63"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>1.8 GLS AT 自动智能型</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="63"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>1.8 DLX AT 自动尊贵型</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="63"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>1.6T-GDi GLS DCT 自动智能型</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="63"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>1.6T-GDi TOP DCT 自动旗舰型</t>
     </r>
   </si>
   <si>
     <t>全新胜达
 2017款</t>
   </si>
   <si>
     <t>2.4L GLS MT 2WD 5P</t>
   </si>
   <si>
     <t>2.4L GLS AT 2WD 5P</t>
   </si>
   <si>
     <t>2.0T GLS AT 2WD 7P</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="63"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>2.0T GLS AT 2WD 7P V2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="63"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（智能电动尾门）</t>
     </r>
   </si>
   <si>
     <t>2.0T GLS AT 4WD 7P</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="63"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>2.0T GLS AT 4WD 7P V3</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="63"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（全景倒车影像）</t>
     </r>
   </si>
   <si>
     <t>2.0T TOP AT 4WD 7P</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="63"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>2.0T TOP AT 4WD 7P V3</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="63"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（全景倒车影像）</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="63"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">2.0T TOP AT 4WD 7P V6
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="63"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（自动紧急制动/前碰撞预警/智能巡航/盲区监测）</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="63"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">2.0T TOP AT 4WD 7P V7
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color indexed="63"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（全景倒车影像+自动紧急制动/前碰撞预警/智能巡航/盲区监测）</t>
     </r>
   </si>
   <si>
     <t>颜色：幻影黑、梦幻银、水晶白、玫瑰红、摩卡棕、沙滩金、原野绿
 内饰：浅色、深色、棕色</t>
   </si>
   <si>
     <t>ix25</t>
   </si>
   <si>
     <t>1.6 GS MT</t>
   </si>
   <si>
     <t>1.6 GS MT V1</t>
   </si>
   <si>
     <t>1.6 GS AT</t>
   </si>
   <si>
     <t>1.6 GS AT V1</t>
   </si>
   <si>
@@ -7723,1123 +8952,935 @@
     <t xml:space="preserve">2.4 GLX 6AT2  </t>
   </si>
   <si>
     <t>2.4 GLX 6AT2 V3（通风座椅+MDPS）</t>
   </si>
   <si>
     <t>2.4 GLX 6AT4</t>
   </si>
   <si>
     <t>2.4 GLX 6AT4 V6 (智能泊车)</t>
   </si>
   <si>
     <t>颜色：冰银、炫黑、莹白、墨蓝、闪铜
 内饰：深色、浅色</t>
   </si>
   <si>
     <t>索纳塔9
 2017款</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>2.0 GLS AT V7</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（真皮座椅）</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>2.0 GLS AT V9</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（智能钥匙）</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>2.0 GLS AT V11</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>（智能钥匙＋真皮座椅）</t>
     </r>
   </si>
   <si>
     <t>1.6T GS AT</t>
   </si>
   <si>
     <t>1.6T GX AT</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">1.6T GLS AT </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>(全天窗景)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">1.6T GLS AT </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>(PIO净化器)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">1.6T GLS AT </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="等线"/>
+        <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>(全景天窗+PIO净化器)</t>
     </r>
   </si>
   <si>
     <t>1.6T GLX AT</t>
   </si>
   <si>
     <t>1.6T DLX AT(OEM)</t>
   </si>
   <si>
     <t>2.4 DLX AT</t>
   </si>
   <si>
     <t>2.4 LUX AT</t>
   </si>
   <si>
     <t>2.4 TOP AT</t>
   </si>
   <si>
     <t>颜色：珍珠白、爵士黑 、古月银、橄榄棕、沙漠金、碧海蓝
 内饰：深色、米色
 注意：1.6T车型选车时，横幅格栅与网状格栅务必标注选其一</t>
   </si>
   <si>
     <t>索纳塔9     混动</t>
   </si>
   <si>
     <t>2.0 HS 6AT2</t>
   </si>
   <si>
     <t>2.0 HL 6AT2</t>
   </si>
   <si>
     <t>2.0 HL 6AT2 （选装包）</t>
   </si>
   <si>
     <t>颜色：薄荷绿、山川灰、古月银、爵士黑、珍珠白
 内饰：深色、米色
 选装包：前驻车雷达，LDWS车道偏离警示系统，LED组合尾灯，远近光一体式HID氙气大灯，大灯自动清洗&amp;自动调节，智能转向辅助照明系统，智能远近光调节，防紫外线玻璃</t>
   </si>
+  <si>
+    <t>2026款 200万辆悦享版 40 TFSI 时尚动感型</t>
+    <phoneticPr fontId="83" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026款 200万辆悦享版 40 TFSI 豪华动感型</t>
+    <phoneticPr fontId="83" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026款 200万辆悦享版 40 TFSI 豪华动感型 B&amp;O 星夜版</t>
+    <phoneticPr fontId="83" type="noConversion"/>
+  </si>
+  <si>
+    <t>北京中企诚谊留学回国人员购车服务有限公司</t>
+    <phoneticPr fontId="83" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
-  <numFmts count="13">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="11">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
-    <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
-    <numFmt numFmtId="44" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
-[...8 lines deleted...]
-    <numFmt numFmtId="184" formatCode="0.0%"/>
+    <numFmt numFmtId="178" formatCode="[$-409]d/mmm/yy;@"/>
+    <numFmt numFmtId="179" formatCode="[$-409]mmm\/yy;@"/>
+    <numFmt numFmtId="180" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="181" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="182" formatCode="_-* #,##0\ &quot;DM&quot;_-;\-* #,##0\ &quot;DM&quot;_-;_-* &quot;-&quot;\ &quot;DM&quot;_-;_-@_-"/>
+    <numFmt numFmtId="183" formatCode="_-* #,##0.00\ &quot;DM&quot;_-;\-* #,##0.00\ &quot;DM&quot;_-;_-* &quot;-&quot;??\ &quot;DM&quot;_-;_-@_-"/>
+    <numFmt numFmtId="184" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="185" formatCode="#,##0.00_);[Red]\(#,##0.00\)"/>
+    <numFmt numFmtId="186" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="100">
+  <fonts count="84">
     <font>
       <sz val="12"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="宋体"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="0"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="微软雅黑"/>
+      <family val="2"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="宋体"/>
+      <family val="3"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="微软雅黑"/>
+      <family val="2"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="微软雅黑"/>
+      <family val="2"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial"/>
-      <charset val="134"/>
-[...5 lines deleted...]
-      <charset val="134"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="宋体"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <color theme="0"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF0070C0"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="宋体"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
-      <charset val="134"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="宋体"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <charset val="134"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF0070C0"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <color theme="0"/>
       <name val="宋体"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="10"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color theme="3" tint="0.397991882076479"/>
+      <color theme="3" tint="0.39783928952909942"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color theme="3" tint="0.398144474623859"/>
+      <color theme="3" tint="0.3979918820764794"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <name val="宋体"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="4" tint="-0.249977111117893"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="4" tint="-0.249977111117893"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF003366"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="4" tint="-0.249977111117893"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="0"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="4" tint="-0.249977111117893"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="4" tint="-0.249977111117893"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="4" tint="-0.249977111117893"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF800080"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="4" tint="-0.249977111117893"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
+      <family val="3"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color indexed="12"/>
       <name val="宋体"/>
+      <family val="3"/>
       <charset val="134"/>
-    </font>
-[...134 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
-      <charset val="134"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Small Fonts"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
-      <charset val="134"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="宋体"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="宋体"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="等线"/>
+      <family val="3"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="63"/>
+      <name val="等线"/>
+      <family val="3"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="等线"/>
+      <family val="3"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="等线"/>
+      <family val="3"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF0070C0"/>
+      <name val="等线"/>
+      <family val="3"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Segoe UI Symbol"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF008000"/>
+      <name val="等线"/>
+      <family val="3"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFFC000"/>
+      <name val="等线"/>
+      <family val="3"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="3" tint="0.3979918820764794"/>
+      <name val="等线"/>
+      <family val="3"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="微软雅黑"/>
+      <family val="2"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="微软雅黑"/>
+      <family val="2"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF0066CC"/>
+      <name val="微软雅黑"/>
+      <family val="2"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="微软雅黑"/>
+      <family val="2"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="3" tint="0.39783928952909942"/>
+      <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF006600"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="微软雅黑"/>
+      <color rgb="FF0070C0"/>
+      <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
-      <sz val="10"/>
-[...12 lines deleted...]
-      <name val="微软雅黑"/>
+      <sz val="11"/>
+      <color rgb="FF0070C0"/>
+      <name val="宋体"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <color rgb="FF000000"/>
+      <sz val="14"/>
       <name val="等线"/>
-      <charset val="134"/>
-[...36 lines deleted...]
-      <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF008000"/>
       <name val="等线"/>
-      <charset val="134"/>
-[...29 lines deleted...]
-      <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="30"/>
       <name val="微软雅黑"/>
+      <family val="2"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="宋体"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="63"/>
       <name val="等线"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF000000"/>
-      <name val="Segoe UI Symbol"/>
+      <name val="宋体"/>
+      <family val="3"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="宋体"/>
+      <family val="3"/>
       <charset val="134"/>
     </font>
   </fonts>
-  <fills count="41">
+  <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.799676503799554"/>
+        <fgColor theme="4" tint="0.79952391125217448"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="0.799676503799554"/>
+        <fgColor theme="6" tint="0.79952391125217448"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.799890133365886"/>
+        <fgColor theme="4" tint="0.79973754081850645"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="0.799890133365886"/>
+        <fgColor theme="6" tint="0.79973754081850645"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.599993896298105"/>
+        <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="0.599993896298105"/>
+        <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.799340800195319"/>
+        <fgColor theme="4" tint="0.7993408001953185"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFCC"/>
-[...161 lines deleted...]
-        <fgColor theme="9" tint="0.399975585192419"/>
+        <fgColor theme="4" tint="0.79992065187536243"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="47">
+  <borders count="39">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
@@ -9239,4769 +10280,4622 @@
       <right/>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="9"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...96 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="822">
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+  <cellStyleXfs count="775">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="43" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...14 lines deleted...]
-    <xf numFmtId="176" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="178" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...125 lines deleted...]
-    <xf numFmtId="176" fontId="71" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="53" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="71" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="53" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="71" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="71" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="53" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="71" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="71" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="53" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="27" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="178" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="27" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="179" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="179" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="37" fontId="54" fillId="0" borderId="0"/>
+    <xf numFmtId="37" fontId="54" fillId="0" borderId="0"/>
+    <xf numFmtId="178" fontId="55" fillId="0" borderId="0"/>
+    <xf numFmtId="178" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="180" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="181" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="9" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="182" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="9" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="9" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="9" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="9" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="9" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="176" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="178" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="176" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="178" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0"/>
-[...10 lines deleted...]
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="56" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="75" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="57" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="179" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="51" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="71" fillId="0" borderId="0">
+    <xf numFmtId="178" fontId="53" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="178" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="178" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="178" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="178" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="178" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="178" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="178" fontId="58" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="178" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="178" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="178" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="178" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="178" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="179" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="178" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="73" fillId="0" borderId="0" applyAlignment="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="178" fontId="55" fillId="0" borderId="0" applyAlignment="0"/>
+    <xf numFmtId="38" fontId="55" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="40" fontId="55" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="59" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="59" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="71" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...14 lines deleted...]
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="82" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="182" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="184" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="465">
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+  <cellXfs count="506">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...35 lines deleted...]
-    <xf numFmtId="176" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="6" fillId="0" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="6" fillId="0" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="184" fontId="5" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="5" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="1" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0" xfId="58" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="5" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="2" fillId="2" borderId="6" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="2" borderId="6" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="186" fontId="5" fillId="4" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="3" borderId="6" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="3" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="3" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="186" fontId="5" fillId="3" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="14" fillId="2" borderId="6" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="58" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="2" borderId="9" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="2" borderId="9" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="186" fontId="5" fillId="0" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="186" fontId="5" fillId="0" borderId="10" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="185" fontId="6" fillId="3" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="186" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="186" fontId="5" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="6" xfId="50" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="3" borderId="6" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="10" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="11" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="176" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...414 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="6" fillId="0" borderId="6" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="0" xfId="159" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="0" xfId="159" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="14" fillId="2" borderId="6" xfId="159" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="2" borderId="6" xfId="159" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="2" borderId="6" xfId="159" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="6" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="186" fontId="5" fillId="0" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="5" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="1" fillId="5" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="7" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="5" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="8" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="5" fillId="5" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="1" fillId="5" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="6" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="6" fillId="0" borderId="6" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="1" fillId="6" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="1" fillId="6" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="6" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="186" fontId="5" fillId="6" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="7" borderId="10" xfId="159" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="7" borderId="6" xfId="159" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="25" fillId="7" borderId="6" xfId="159" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="27" fillId="0" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="27" fillId="0" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="8" borderId="6" xfId="159" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="21" fillId="0" borderId="0" xfId="206" applyFont="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="1" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="1" fillId="8" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="8" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="186" fontId="5" fillId="8" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="9" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="206" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="1" fillId="9" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="9" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="186" fontId="5" fillId="9" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="8" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="5" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="7" xfId="159" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="27" fillId="0" borderId="7" xfId="159" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="27" fillId="0" borderId="7" xfId="159" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="5" borderId="6" xfId="159" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="2" borderId="1" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="176" fontId="14" fillId="2" borderId="6" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="6" borderId="6" xfId="159" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="2" borderId="6" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="58" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="58" applyFont="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="3" borderId="0" xfId="58" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="63" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="6" xfId="63" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="2" borderId="10" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="30" fillId="0" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="12" xfId="206" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="2" borderId="6" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="12" fillId="0" borderId="6" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="6" fillId="3" borderId="6" xfId="63" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="6" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="6" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="185" fontId="6" fillId="0" borderId="6" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="63" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="10" xfId="206" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="6" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="6" fillId="0" borderId="6" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="184" fontId="5" fillId="0" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="10" borderId="6" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="185" fontId="1" fillId="10" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="6" fillId="10" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="23" fillId="0" borderId="6" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="7" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="5" fillId="10" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="5" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="1" fillId="5" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="8" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="185" fontId="33" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="5" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="34" fillId="8" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="184" fontId="5" fillId="5" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="5" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="7" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="11" borderId="6" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="185" fontId="1" fillId="11" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="8" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="6" fillId="11" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="1" fillId="5" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="5" fillId="11" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="8" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="9" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="185" fontId="33" fillId="9" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="6" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="183" fontId="1" fillId="6" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="34" fillId="9" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="6" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...334 lines deleted...]
-    <xf numFmtId="184" fontId="5" fillId="9" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="5" fillId="9" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="10" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="33" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="8" borderId="6" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="8" borderId="6" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="183" fontId="1" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="1" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="6" fillId="8" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="6" fillId="8" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="8" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="8" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="183" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="6" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="6" xfId="207" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="6" xfId="160" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="6" fillId="0" borderId="6" xfId="207" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="6" fillId="0" borderId="6" xfId="160" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="6" xfId="160" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="6" xfId="160" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="35" fillId="0" borderId="6" xfId="207" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="1" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="36" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="37" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="22" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="13" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="41" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="14" fontId="41" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="14" fontId="41" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="178" fontId="43" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="44" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="44" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="45" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="45" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="45" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="41" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="41" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="41" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="46" fillId="2" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="46" fillId="2" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="48" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="49" fillId="2" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="48" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="47" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="46" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="41" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="3" borderId="37" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="50" fillId="3" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="50" fillId="3" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="50" fillId="3" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="43" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="43" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="43" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="41" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="41" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="41" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="41" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="14" fontId="41" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="14" fontId="41" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="178" fontId="43" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="47" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="47" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="47" fillId="0" borderId="29" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="47" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="47" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="47" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="47" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="47" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="38" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="13" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="1" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="22" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="38" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="39" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="36" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="37" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="31" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="2" borderId="6" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="63" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="63" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="63" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="63" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="63" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="63" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="63" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="63" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="63" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="17" fillId="0" borderId="10" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="17" fillId="0" borderId="11" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="17" fillId="0" borderId="12" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="17" fillId="0" borderId="10" xfId="62" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="17" fillId="0" borderId="11" xfId="62" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="17" fillId="0" borderId="12" xfId="62" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="63" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="63" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="63" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="10" fillId="0" borderId="0" xfId="58" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="7" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="8" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="9" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="7" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="8" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="9" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="13" fillId="3" borderId="7" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="13" fillId="3" borderId="8" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="13" fillId="3" borderId="9" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="3" borderId="7" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="3" borderId="8" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="3" borderId="9" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="7" xfId="62" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="31" fillId="0" borderId="8" xfId="62" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="31" fillId="0" borderId="9" xfId="62" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="3" borderId="7" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="3" borderId="8" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="3" borderId="9" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="7" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="8" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="9" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="7" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="9" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="3" borderId="7" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="3" borderId="8" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="3" borderId="9" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="2" borderId="6" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="29" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="2" borderId="1" xfId="159" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="82" fillId="2" borderId="0" xfId="159" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="82" fillId="2" borderId="5" xfId="159" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="13" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="14" xfId="159" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="15" xfId="159" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="2" borderId="10" xfId="159" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="12" xfId="159" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="10" xfId="159" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="23" fillId="0" borderId="6" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="6" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="159" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="28" fillId="0" borderId="6" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="6" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="23" fillId="0" borderId="10" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="26" fillId="0" borderId="11" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="26" fillId="0" borderId="12" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="23" fillId="0" borderId="11" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="23" fillId="0" borderId="12" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="17" fillId="0" borderId="6" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="6" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="6" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="10" fillId="0" borderId="0" xfId="159" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="6" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="7" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="13" fillId="0" borderId="8" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="8" xfId="159" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="9" xfId="159" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="7" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="8" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="8" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="26" fillId="0" borderId="2" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="26" fillId="0" borderId="1" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="26" fillId="0" borderId="13" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="6" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="7" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="6" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="7" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="8" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="8" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="8" xfId="159" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="9" xfId="159" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="2" borderId="2" xfId="159" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="82" fillId="2" borderId="3" xfId="159" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="82" fillId="2" borderId="4" xfId="159" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="82" fillId="2" borderId="1" xfId="159" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="82" fillId="2" borderId="0" xfId="159" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="82" fillId="2" borderId="5" xfId="159" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="1" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="159" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="5" xfId="159" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="11" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="10" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="11" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="12" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="10" fillId="0" borderId="3" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="82" fillId="0" borderId="3" xfId="58" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="1" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="58" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="5" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="2" borderId="1" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="82" fillId="2" borderId="0" xfId="58" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="82" fillId="2" borderId="5" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="13" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="14" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="15" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="17" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="7" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="8" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="9" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="3" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="0" xfId="58" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="14" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="2" borderId="2" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="82" fillId="2" borderId="3" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="82" fillId="2" borderId="4" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="82" fillId="2" borderId="1" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="82" fillId="2" borderId="0" xfId="58" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="82" fillId="2" borderId="5" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="10" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="3" borderId="10" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="3" borderId="11" xfId="50" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="3" borderId="12" xfId="50" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="15" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="15" fillId="0" borderId="7" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="3" borderId="6" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="176" fontId="44" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="13" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="6" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="44" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="16" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="16" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="16" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="16" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="58" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="10" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="11" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="10" fillId="0" borderId="11" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="3" borderId="7" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="3" borderId="8" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="3" borderId="9" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="4" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="5" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="15" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="3" borderId="10" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="3" borderId="11" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="3" borderId="12" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="3" borderId="11" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="3" borderId="12" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="3" borderId="6" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="3" borderId="6" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="3" borderId="6" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="45" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="176" fontId="47" fillId="0" borderId="27" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="8" xfId="615" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="47" fillId="0" borderId="28" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="9" xfId="615" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="47" fillId="0" borderId="29" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="6" xfId="615" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="47" fillId="0" borderId="30" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="48" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="176" fontId="47" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="47" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="9" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="47" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...70 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="822">
+  <cellStyles count="775">
+    <cellStyle name="_ET_STYLE_NoName_00_" xfId="2" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="_ET_STYLE_NoName_00_ 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="_ET_STYLE_NoName_00_ 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="_ET_STYLE_NoName_00_ 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="_ET_STYLE_NoName_00_ 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="_ET_STYLE_NoName_00_ 3 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="_x005f_x000a_mouse.drv=lm" xfId="8" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="_x005f_x000a_mouse.drv=lm 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="_x005f_x000a_mouse.drv=lm 2 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="_x005f_x000a_mouse.drv=lm 2 2 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="_x005f_x000a_mouse.drv=lm 3" xfId="12" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="_x005f_x000a_mouse.drv=lm 3 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="no dec" xfId="14" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="no dec 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="Normal_APR" xfId="16" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="Standard_01 Standard HK" xfId="17" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="Währung [0]_01 Standard HK" xfId="18" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="Währung_01 Standard HK" xfId="19" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="W鋒rung [0]_Profit_Topdown" xfId="20" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="W鋒rung_Profit_Topdown" xfId="21" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="百分比 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="百分比 2 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="百分比 2 2 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="百分比 2 3" xfId="25" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="百分比 3" xfId="26" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="百分比 3 2" xfId="27" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="百分比 4" xfId="28" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="百分比 4 2" xfId="29" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
     <cellStyle name="常规" xfId="0" builtinId="0"/>
-    <cellStyle name="千位分隔" xfId="1" builtinId="3"/>
-[...819 lines deleted...]
-    <cellStyle name="千位分隔 5 3 2" xfId="821"/>
+    <cellStyle name="常规 10" xfId="30" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
+    <cellStyle name="常规 10 2" xfId="31" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
+    <cellStyle name="常规 10 2 2" xfId="32" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
+    <cellStyle name="常规 10 2 2 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
+    <cellStyle name="常规 10 2 2 2 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000051000000}"/>
+    <cellStyle name="常规 10 2 2 3" xfId="35" xr:uid="{00000000-0005-0000-0000-000052000000}"/>
+    <cellStyle name="常规 10 2 3" xfId="36" xr:uid="{00000000-0005-0000-0000-000053000000}"/>
+    <cellStyle name="常规 10 3" xfId="37" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
+    <cellStyle name="常规 10 3 2" xfId="38" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
+    <cellStyle name="常规 10 3 2 2" xfId="39" xr:uid="{00000000-0005-0000-0000-000056000000}"/>
+    <cellStyle name="常规 10 3 3" xfId="40" xr:uid="{00000000-0005-0000-0000-000057000000}"/>
+    <cellStyle name="常规 10 4" xfId="41" xr:uid="{00000000-0005-0000-0000-000058000000}"/>
+    <cellStyle name="常规 11" xfId="42" xr:uid="{00000000-0005-0000-0000-000059000000}"/>
+    <cellStyle name="常规 11 2" xfId="43" xr:uid="{00000000-0005-0000-0000-00005A000000}"/>
+    <cellStyle name="常规 11 2 2" xfId="44" xr:uid="{00000000-0005-0000-0000-00005B000000}"/>
+    <cellStyle name="常规 11 2 2 2" xfId="45" xr:uid="{00000000-0005-0000-0000-00005C000000}"/>
+    <cellStyle name="常规 11 2 2 2 2" xfId="46" xr:uid="{00000000-0005-0000-0000-00005D000000}"/>
+    <cellStyle name="常规 11 2 2 3" xfId="47" xr:uid="{00000000-0005-0000-0000-00005E000000}"/>
+    <cellStyle name="常规 11 2 3" xfId="48" xr:uid="{00000000-0005-0000-0000-00005F000000}"/>
+    <cellStyle name="常规 11 3" xfId="49" xr:uid="{00000000-0005-0000-0000-000060000000}"/>
+    <cellStyle name="常规 12" xfId="50" xr:uid="{00000000-0005-0000-0000-000061000000}"/>
+    <cellStyle name="常规 12 2" xfId="51" xr:uid="{00000000-0005-0000-0000-000062000000}"/>
+    <cellStyle name="常规 12 2 2" xfId="52" xr:uid="{00000000-0005-0000-0000-000063000000}"/>
+    <cellStyle name="常规 12 2 2 2" xfId="53" xr:uid="{00000000-0005-0000-0000-000064000000}"/>
+    <cellStyle name="常规 12 2 2 2 2" xfId="54" xr:uid="{00000000-0005-0000-0000-000065000000}"/>
+    <cellStyle name="常规 12 2 2 3" xfId="55" xr:uid="{00000000-0005-0000-0000-000066000000}"/>
+    <cellStyle name="常规 12 2 3" xfId="56" xr:uid="{00000000-0005-0000-0000-000067000000}"/>
+    <cellStyle name="常规 12 3" xfId="57" xr:uid="{00000000-0005-0000-0000-000068000000}"/>
+    <cellStyle name="常规 127" xfId="58" xr:uid="{00000000-0005-0000-0000-000069000000}"/>
+    <cellStyle name="常规 127 10" xfId="59" xr:uid="{00000000-0005-0000-0000-00006A000000}"/>
+    <cellStyle name="常规 127 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00006B000000}"/>
+    <cellStyle name="常规 127 2 2" xfId="61" xr:uid="{00000000-0005-0000-0000-00006C000000}"/>
+    <cellStyle name="常规 127 2 2 2" xfId="62" xr:uid="{00000000-0005-0000-0000-00006D000000}"/>
+    <cellStyle name="常规 127 2 2 2 2" xfId="63" xr:uid="{00000000-0005-0000-0000-00006E000000}"/>
+    <cellStyle name="常规 127 2 2 2 2 2" xfId="64" xr:uid="{00000000-0005-0000-0000-00006F000000}"/>
+    <cellStyle name="常规 127 2 2 2 2 2 2" xfId="65" xr:uid="{00000000-0005-0000-0000-000070000000}"/>
+    <cellStyle name="常规 127 2 2 2 2 3" xfId="66" xr:uid="{00000000-0005-0000-0000-000071000000}"/>
+    <cellStyle name="常规 127 2 2 2 3" xfId="67" xr:uid="{00000000-0005-0000-0000-000072000000}"/>
+    <cellStyle name="常规 127 2 2 3" xfId="68" xr:uid="{00000000-0005-0000-0000-000073000000}"/>
+    <cellStyle name="常规 127 2 2 3 2" xfId="69" xr:uid="{00000000-0005-0000-0000-000074000000}"/>
+    <cellStyle name="常规 127 2 2 3 2 2" xfId="70" xr:uid="{00000000-0005-0000-0000-000075000000}"/>
+    <cellStyle name="常规 127 2 2 3 3" xfId="71" xr:uid="{00000000-0005-0000-0000-000076000000}"/>
+    <cellStyle name="常规 127 2 2 4" xfId="72" xr:uid="{00000000-0005-0000-0000-000077000000}"/>
+    <cellStyle name="常规 127 2 3" xfId="73" xr:uid="{00000000-0005-0000-0000-000078000000}"/>
+    <cellStyle name="常规 127 2 3 2" xfId="74" xr:uid="{00000000-0005-0000-0000-000079000000}"/>
+    <cellStyle name="常规 127 2 3 2 2" xfId="75" xr:uid="{00000000-0005-0000-0000-00007A000000}"/>
+    <cellStyle name="常规 127 2 3 2 2 2" xfId="76" xr:uid="{00000000-0005-0000-0000-00007B000000}"/>
+    <cellStyle name="常规 127 2 3 2 3" xfId="77" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
+    <cellStyle name="常规 127 2 3 3" xfId="78" xr:uid="{00000000-0005-0000-0000-00007D000000}"/>
+    <cellStyle name="常规 127 2 4" xfId="79" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
+    <cellStyle name="常规 127 2 4 2" xfId="80" xr:uid="{00000000-0005-0000-0000-00007F000000}"/>
+    <cellStyle name="常规 127 2 4 2 2" xfId="81" xr:uid="{00000000-0005-0000-0000-000080000000}"/>
+    <cellStyle name="常规 127 2 4 3" xfId="82" xr:uid="{00000000-0005-0000-0000-000081000000}"/>
+    <cellStyle name="常规 127 2 5" xfId="83" xr:uid="{00000000-0005-0000-0000-000082000000}"/>
+    <cellStyle name="常规 127 3" xfId="84" xr:uid="{00000000-0005-0000-0000-000083000000}"/>
+    <cellStyle name="常规 127 3 2" xfId="85" xr:uid="{00000000-0005-0000-0000-000084000000}"/>
+    <cellStyle name="常规 127 3 2 2" xfId="86" xr:uid="{00000000-0005-0000-0000-000085000000}"/>
+    <cellStyle name="常规 127 3 2 2 2" xfId="87" xr:uid="{00000000-0005-0000-0000-000086000000}"/>
+    <cellStyle name="常规 127 3 2 2 2 2" xfId="88" xr:uid="{00000000-0005-0000-0000-000087000000}"/>
+    <cellStyle name="常规 127 3 2 2 3" xfId="89" xr:uid="{00000000-0005-0000-0000-000088000000}"/>
+    <cellStyle name="常规 127 3 2 3" xfId="90" xr:uid="{00000000-0005-0000-0000-000089000000}"/>
+    <cellStyle name="常规 127 3 3" xfId="91" xr:uid="{00000000-0005-0000-0000-00008A000000}"/>
+    <cellStyle name="常规 127 3 3 2" xfId="92" xr:uid="{00000000-0005-0000-0000-00008B000000}"/>
+    <cellStyle name="常规 127 3 3 2 2" xfId="93" xr:uid="{00000000-0005-0000-0000-00008C000000}"/>
+    <cellStyle name="常规 127 3 3 3" xfId="94" xr:uid="{00000000-0005-0000-0000-00008D000000}"/>
+    <cellStyle name="常规 127 3 4" xfId="95" xr:uid="{00000000-0005-0000-0000-00008E000000}"/>
+    <cellStyle name="常规 127 4" xfId="96" xr:uid="{00000000-0005-0000-0000-00008F000000}"/>
+    <cellStyle name="常规 127 4 2" xfId="97" xr:uid="{00000000-0005-0000-0000-000090000000}"/>
+    <cellStyle name="常规 127 4 2 2" xfId="98" xr:uid="{00000000-0005-0000-0000-000091000000}"/>
+    <cellStyle name="常规 127 4 2 2 2" xfId="99" xr:uid="{00000000-0005-0000-0000-000092000000}"/>
+    <cellStyle name="常规 127 4 2 2 2 2" xfId="100" xr:uid="{00000000-0005-0000-0000-000093000000}"/>
+    <cellStyle name="常规 127 4 2 2 2 2 2" xfId="101" xr:uid="{00000000-0005-0000-0000-000094000000}"/>
+    <cellStyle name="常规 127 4 2 2 2 2 2 2" xfId="102" xr:uid="{00000000-0005-0000-0000-000095000000}"/>
+    <cellStyle name="常规 127 4 2 2 2 2 3" xfId="103" xr:uid="{00000000-0005-0000-0000-000096000000}"/>
+    <cellStyle name="常规 127 4 2 2 2 3" xfId="104" xr:uid="{00000000-0005-0000-0000-000097000000}"/>
+    <cellStyle name="常规 127 4 2 2 3" xfId="105" xr:uid="{00000000-0005-0000-0000-000098000000}"/>
+    <cellStyle name="常规 127 4 2 2 3 2" xfId="106" xr:uid="{00000000-0005-0000-0000-000099000000}"/>
+    <cellStyle name="常规 127 4 2 2 3 2 2" xfId="107" xr:uid="{00000000-0005-0000-0000-00009A000000}"/>
+    <cellStyle name="常规 127 4 2 2 3 3" xfId="108" xr:uid="{00000000-0005-0000-0000-00009B000000}"/>
+    <cellStyle name="常规 127 4 2 2 4" xfId="109" xr:uid="{00000000-0005-0000-0000-00009C000000}"/>
+    <cellStyle name="常规 127 4 2 3" xfId="110" xr:uid="{00000000-0005-0000-0000-00009D000000}"/>
+    <cellStyle name="常规 127 4 2 3 2" xfId="111" xr:uid="{00000000-0005-0000-0000-00009E000000}"/>
+    <cellStyle name="常规 127 4 2 3 2 2" xfId="112" xr:uid="{00000000-0005-0000-0000-00009F000000}"/>
+    <cellStyle name="常规 127 4 2 3 2 2 2" xfId="113" xr:uid="{00000000-0005-0000-0000-0000A0000000}"/>
+    <cellStyle name="常规 127 4 2 3 2 3" xfId="114" xr:uid="{00000000-0005-0000-0000-0000A1000000}"/>
+    <cellStyle name="常规 127 4 2 3 3" xfId="115" xr:uid="{00000000-0005-0000-0000-0000A2000000}"/>
+    <cellStyle name="常规 127 4 2 4" xfId="116" xr:uid="{00000000-0005-0000-0000-0000A3000000}"/>
+    <cellStyle name="常规 127 4 2 4 2" xfId="117" xr:uid="{00000000-0005-0000-0000-0000A4000000}"/>
+    <cellStyle name="常规 127 4 2 4 2 2" xfId="118" xr:uid="{00000000-0005-0000-0000-0000A5000000}"/>
+    <cellStyle name="常规 127 4 2 4 3" xfId="119" xr:uid="{00000000-0005-0000-0000-0000A6000000}"/>
+    <cellStyle name="常规 127 4 2 5" xfId="120" xr:uid="{00000000-0005-0000-0000-0000A7000000}"/>
+    <cellStyle name="常规 127 4 3" xfId="121" xr:uid="{00000000-0005-0000-0000-0000A8000000}"/>
+    <cellStyle name="常规 127 4 3 2" xfId="122" xr:uid="{00000000-0005-0000-0000-0000A9000000}"/>
+    <cellStyle name="常规 127 4 3 2 2" xfId="123" xr:uid="{00000000-0005-0000-0000-0000AA000000}"/>
+    <cellStyle name="常规 127 4 3 2 2 2" xfId="124" xr:uid="{00000000-0005-0000-0000-0000AB000000}"/>
+    <cellStyle name="常规 127 4 3 2 2 2 2" xfId="125" xr:uid="{00000000-0005-0000-0000-0000AC000000}"/>
+    <cellStyle name="常规 127 4 3 2 2 3" xfId="126" xr:uid="{00000000-0005-0000-0000-0000AD000000}"/>
+    <cellStyle name="常规 127 4 3 2 3" xfId="127" xr:uid="{00000000-0005-0000-0000-0000AE000000}"/>
+    <cellStyle name="常规 127 4 3 3" xfId="128" xr:uid="{00000000-0005-0000-0000-0000AF000000}"/>
+    <cellStyle name="常规 127 4 3 3 2" xfId="129" xr:uid="{00000000-0005-0000-0000-0000B0000000}"/>
+    <cellStyle name="常规 127 4 3 3 2 2" xfId="130" xr:uid="{00000000-0005-0000-0000-0000B1000000}"/>
+    <cellStyle name="常规 127 4 3 3 3" xfId="131" xr:uid="{00000000-0005-0000-0000-0000B2000000}"/>
+    <cellStyle name="常规 127 4 3 4" xfId="132" xr:uid="{00000000-0005-0000-0000-0000B3000000}"/>
+    <cellStyle name="常规 127 4 4" xfId="133" xr:uid="{00000000-0005-0000-0000-0000B4000000}"/>
+    <cellStyle name="常规 127 4 4 2" xfId="134" xr:uid="{00000000-0005-0000-0000-0000B5000000}"/>
+    <cellStyle name="常规 127 4 4 2 2" xfId="135" xr:uid="{00000000-0005-0000-0000-0000B6000000}"/>
+    <cellStyle name="常规 127 4 4 2 2 2" xfId="136" xr:uid="{00000000-0005-0000-0000-0000B7000000}"/>
+    <cellStyle name="常规 127 4 4 2 3" xfId="137" xr:uid="{00000000-0005-0000-0000-0000B8000000}"/>
+    <cellStyle name="常规 127 4 4 3" xfId="138" xr:uid="{00000000-0005-0000-0000-0000B9000000}"/>
+    <cellStyle name="常规 127 4 5" xfId="139" xr:uid="{00000000-0005-0000-0000-0000BA000000}"/>
+    <cellStyle name="常规 127 4 5 2" xfId="140" xr:uid="{00000000-0005-0000-0000-0000BB000000}"/>
+    <cellStyle name="常规 127 4 5 2 2" xfId="141" xr:uid="{00000000-0005-0000-0000-0000BC000000}"/>
+    <cellStyle name="常规 127 4 5 3" xfId="142" xr:uid="{00000000-0005-0000-0000-0000BD000000}"/>
+    <cellStyle name="常规 127 4 6" xfId="143" xr:uid="{00000000-0005-0000-0000-0000BE000000}"/>
+    <cellStyle name="常规 127 5" xfId="144" xr:uid="{00000000-0005-0000-0000-0000BF000000}"/>
+    <cellStyle name="常规 127 5 2" xfId="145" xr:uid="{00000000-0005-0000-0000-0000C0000000}"/>
+    <cellStyle name="常规 127 5 2 2" xfId="146" xr:uid="{00000000-0005-0000-0000-0000C1000000}"/>
+    <cellStyle name="常规 127 5 2 2 2" xfId="147" xr:uid="{00000000-0005-0000-0000-0000C2000000}"/>
+    <cellStyle name="常规 127 5 2 3" xfId="148" xr:uid="{00000000-0005-0000-0000-0000C3000000}"/>
+    <cellStyle name="常规 127 5 3" xfId="149" xr:uid="{00000000-0005-0000-0000-0000C4000000}"/>
+    <cellStyle name="常规 127 6" xfId="150" xr:uid="{00000000-0005-0000-0000-0000C5000000}"/>
+    <cellStyle name="常规 127 6 2" xfId="151" xr:uid="{00000000-0005-0000-0000-0000C6000000}"/>
+    <cellStyle name="常规 127 6 2 2" xfId="152" xr:uid="{00000000-0005-0000-0000-0000C7000000}"/>
+    <cellStyle name="常规 127 6 3" xfId="153" xr:uid="{00000000-0005-0000-0000-0000C8000000}"/>
+    <cellStyle name="常规 127 7" xfId="154" xr:uid="{00000000-0005-0000-0000-0000C9000000}"/>
+    <cellStyle name="常规 127 7 2" xfId="155" xr:uid="{00000000-0005-0000-0000-0000CA000000}"/>
+    <cellStyle name="常规 127 8" xfId="156" xr:uid="{00000000-0005-0000-0000-0000CB000000}"/>
+    <cellStyle name="常规 127 8 2" xfId="157" xr:uid="{00000000-0005-0000-0000-0000CC000000}"/>
+    <cellStyle name="常规 127 8 3" xfId="158" xr:uid="{00000000-0005-0000-0000-0000CD000000}"/>
+    <cellStyle name="常规 127 8 3 2" xfId="159" xr:uid="{00000000-0005-0000-0000-0000CE000000}"/>
+    <cellStyle name="常规 127 9" xfId="160" xr:uid="{00000000-0005-0000-0000-0000CF000000}"/>
+    <cellStyle name="常规 127 9 2" xfId="161" xr:uid="{00000000-0005-0000-0000-0000D0000000}"/>
+    <cellStyle name="常规 13" xfId="162" xr:uid="{00000000-0005-0000-0000-0000D1000000}"/>
+    <cellStyle name="常规 13 2" xfId="163" xr:uid="{00000000-0005-0000-0000-0000D2000000}"/>
+    <cellStyle name="常规 13 2 2" xfId="164" xr:uid="{00000000-0005-0000-0000-0000D3000000}"/>
+    <cellStyle name="常规 13 2 2 2" xfId="165" xr:uid="{00000000-0005-0000-0000-0000D4000000}"/>
+    <cellStyle name="常规 13 2 3" xfId="166" xr:uid="{00000000-0005-0000-0000-0000D5000000}"/>
+    <cellStyle name="常规 13 3" xfId="167" xr:uid="{00000000-0005-0000-0000-0000D6000000}"/>
+    <cellStyle name="常规 14" xfId="168" xr:uid="{00000000-0005-0000-0000-0000D7000000}"/>
+    <cellStyle name="常规 14 2" xfId="169" xr:uid="{00000000-0005-0000-0000-0000D8000000}"/>
+    <cellStyle name="常规 14 2 2" xfId="170" xr:uid="{00000000-0005-0000-0000-0000D9000000}"/>
+    <cellStyle name="常规 14 2 2 2" xfId="171" xr:uid="{00000000-0005-0000-0000-0000DA000000}"/>
+    <cellStyle name="常规 14 2 3" xfId="172" xr:uid="{00000000-0005-0000-0000-0000DB000000}"/>
+    <cellStyle name="常规 14 3" xfId="173" xr:uid="{00000000-0005-0000-0000-0000DC000000}"/>
+    <cellStyle name="常规 15" xfId="174" xr:uid="{00000000-0005-0000-0000-0000DD000000}"/>
+    <cellStyle name="常规 15 2" xfId="175" xr:uid="{00000000-0005-0000-0000-0000DE000000}"/>
+    <cellStyle name="常规 15 2 2" xfId="176" xr:uid="{00000000-0005-0000-0000-0000DF000000}"/>
+    <cellStyle name="常规 15 2 2 2" xfId="177" xr:uid="{00000000-0005-0000-0000-0000E0000000}"/>
+    <cellStyle name="常规 15 2 2 2 2" xfId="178" xr:uid="{00000000-0005-0000-0000-0000E1000000}"/>
+    <cellStyle name="常规 15 2 2 3" xfId="179" xr:uid="{00000000-0005-0000-0000-0000E2000000}"/>
+    <cellStyle name="常规 15 2 3" xfId="180" xr:uid="{00000000-0005-0000-0000-0000E3000000}"/>
+    <cellStyle name="常规 15 3" xfId="181" xr:uid="{00000000-0005-0000-0000-0000E4000000}"/>
+    <cellStyle name="常规 16" xfId="182" xr:uid="{00000000-0005-0000-0000-0000E5000000}"/>
+    <cellStyle name="常规 16 2" xfId="183" xr:uid="{00000000-0005-0000-0000-0000E6000000}"/>
+    <cellStyle name="常规 16 2 2" xfId="184" xr:uid="{00000000-0005-0000-0000-0000E7000000}"/>
+    <cellStyle name="常规 16 3" xfId="185" xr:uid="{00000000-0005-0000-0000-0000E8000000}"/>
+    <cellStyle name="常规 17" xfId="186" xr:uid="{00000000-0005-0000-0000-0000E9000000}"/>
+    <cellStyle name="常规 17 2" xfId="187" xr:uid="{00000000-0005-0000-0000-0000EA000000}"/>
+    <cellStyle name="常规 18" xfId="188" xr:uid="{00000000-0005-0000-0000-0000EB000000}"/>
+    <cellStyle name="常规 2" xfId="189" xr:uid="{00000000-0005-0000-0000-0000EC000000}"/>
+    <cellStyle name="常规 2 2" xfId="190" xr:uid="{00000000-0005-0000-0000-0000ED000000}"/>
+    <cellStyle name="常规 2 2 2" xfId="191" xr:uid="{00000000-0005-0000-0000-0000EE000000}"/>
+    <cellStyle name="常规 2 2 2 2" xfId="192" xr:uid="{00000000-0005-0000-0000-0000EF000000}"/>
+    <cellStyle name="常规 2 2 2 2 2" xfId="193" xr:uid="{00000000-0005-0000-0000-0000F0000000}"/>
+    <cellStyle name="常规 2 2 2 2 2 2" xfId="194" xr:uid="{00000000-0005-0000-0000-0000F1000000}"/>
+    <cellStyle name="常规 2 2 2 2 2 2 2" xfId="195" xr:uid="{00000000-0005-0000-0000-0000F2000000}"/>
+    <cellStyle name="常规 2 2 2 2 2 2 2 2" xfId="196" xr:uid="{00000000-0005-0000-0000-0000F3000000}"/>
+    <cellStyle name="常规 2 2 2 2 2 2 2 2 2" xfId="197" xr:uid="{00000000-0005-0000-0000-0000F4000000}"/>
+    <cellStyle name="常规 2 2 2 2 2 2 2 3" xfId="198" xr:uid="{00000000-0005-0000-0000-0000F5000000}"/>
+    <cellStyle name="常规 2 2 2 2 2 2 3" xfId="199" xr:uid="{00000000-0005-0000-0000-0000F6000000}"/>
+    <cellStyle name="常规 2 2 2 2 2 3" xfId="200" xr:uid="{00000000-0005-0000-0000-0000F7000000}"/>
+    <cellStyle name="常规 2 2 2 2 2 3 2" xfId="201" xr:uid="{00000000-0005-0000-0000-0000F8000000}"/>
+    <cellStyle name="常规 2 2 2 2 2 3 2 2" xfId="202" xr:uid="{00000000-0005-0000-0000-0000F9000000}"/>
+    <cellStyle name="常规 2 2 2 2 2 3 3" xfId="203" xr:uid="{00000000-0005-0000-0000-0000FA000000}"/>
+    <cellStyle name="常规 2 2 2 2 2 4" xfId="204" xr:uid="{00000000-0005-0000-0000-0000FB000000}"/>
+    <cellStyle name="常规 2 2 2 2 3" xfId="205" xr:uid="{00000000-0005-0000-0000-0000FC000000}"/>
+    <cellStyle name="常规 2 2 2 2 3 2" xfId="206" xr:uid="{00000000-0005-0000-0000-0000FD000000}"/>
+    <cellStyle name="常规 2 2 2 2 3 2 2" xfId="207" xr:uid="{00000000-0005-0000-0000-0000FE000000}"/>
+    <cellStyle name="常规 2 2 2 2 3 2 2 2" xfId="208" xr:uid="{00000000-0005-0000-0000-0000FF000000}"/>
+    <cellStyle name="常规 2 2 2 2 3 2 3" xfId="209" xr:uid="{00000000-0005-0000-0000-000000010000}"/>
+    <cellStyle name="常规 2 2 2 2 3 3" xfId="210" xr:uid="{00000000-0005-0000-0000-000001010000}"/>
+    <cellStyle name="常规 2 2 2 2 4" xfId="211" xr:uid="{00000000-0005-0000-0000-000002010000}"/>
+    <cellStyle name="常规 2 2 2 2 4 2" xfId="212" xr:uid="{00000000-0005-0000-0000-000003010000}"/>
+    <cellStyle name="常规 2 2 2 2 4 2 2" xfId="213" xr:uid="{00000000-0005-0000-0000-000004010000}"/>
+    <cellStyle name="常规 2 2 2 2 4 3" xfId="214" xr:uid="{00000000-0005-0000-0000-000005010000}"/>
+    <cellStyle name="常规 2 2 2 2 5" xfId="215" xr:uid="{00000000-0005-0000-0000-000006010000}"/>
+    <cellStyle name="常规 2 2 2 3" xfId="216" xr:uid="{00000000-0005-0000-0000-000007010000}"/>
+    <cellStyle name="常规 2 2 2 3 2" xfId="217" xr:uid="{00000000-0005-0000-0000-000008010000}"/>
+    <cellStyle name="常规 2 2 2 3 2 2" xfId="218" xr:uid="{00000000-0005-0000-0000-000009010000}"/>
+    <cellStyle name="常规 2 2 2 3 2 2 2" xfId="219" xr:uid="{00000000-0005-0000-0000-00000A010000}"/>
+    <cellStyle name="常规 2 2 2 3 2 2 2 2" xfId="220" xr:uid="{00000000-0005-0000-0000-00000B010000}"/>
+    <cellStyle name="常规 2 2 2 3 2 2 3" xfId="221" xr:uid="{00000000-0005-0000-0000-00000C010000}"/>
+    <cellStyle name="常规 2 2 2 3 2 3" xfId="222" xr:uid="{00000000-0005-0000-0000-00000D010000}"/>
+    <cellStyle name="常规 2 2 2 3 3" xfId="223" xr:uid="{00000000-0005-0000-0000-00000E010000}"/>
+    <cellStyle name="常规 2 2 2 3 3 2" xfId="224" xr:uid="{00000000-0005-0000-0000-00000F010000}"/>
+    <cellStyle name="常规 2 2 2 3 3 2 2" xfId="225" xr:uid="{00000000-0005-0000-0000-000010010000}"/>
+    <cellStyle name="常规 2 2 2 3 3 3" xfId="226" xr:uid="{00000000-0005-0000-0000-000011010000}"/>
+    <cellStyle name="常规 2 2 2 3 4" xfId="227" xr:uid="{00000000-0005-0000-0000-000012010000}"/>
+    <cellStyle name="常规 2 2 2 4" xfId="228" xr:uid="{00000000-0005-0000-0000-000013010000}"/>
+    <cellStyle name="常规 2 2 2 4 2" xfId="229" xr:uid="{00000000-0005-0000-0000-000014010000}"/>
+    <cellStyle name="常规 2 2 2 4 2 2" xfId="230" xr:uid="{00000000-0005-0000-0000-000015010000}"/>
+    <cellStyle name="常规 2 2 2 4 2 2 2" xfId="231" xr:uid="{00000000-0005-0000-0000-000016010000}"/>
+    <cellStyle name="常规 2 2 2 4 2 3" xfId="232" xr:uid="{00000000-0005-0000-0000-000017010000}"/>
+    <cellStyle name="常规 2 2 2 4 3" xfId="233" xr:uid="{00000000-0005-0000-0000-000018010000}"/>
+    <cellStyle name="常规 2 2 2 5" xfId="234" xr:uid="{00000000-0005-0000-0000-000019010000}"/>
+    <cellStyle name="常规 2 2 2 5 2" xfId="235" xr:uid="{00000000-0005-0000-0000-00001A010000}"/>
+    <cellStyle name="常规 2 2 2 5 2 2" xfId="236" xr:uid="{00000000-0005-0000-0000-00001B010000}"/>
+    <cellStyle name="常规 2 2 2 5 3" xfId="237" xr:uid="{00000000-0005-0000-0000-00001C010000}"/>
+    <cellStyle name="常规 2 2 2 6" xfId="238" xr:uid="{00000000-0005-0000-0000-00001D010000}"/>
+    <cellStyle name="常规 2 2 3" xfId="239" xr:uid="{00000000-0005-0000-0000-00001E010000}"/>
+    <cellStyle name="常规 2 2 3 2" xfId="240" xr:uid="{00000000-0005-0000-0000-00001F010000}"/>
+    <cellStyle name="常规 2 2 3 2 2" xfId="241" xr:uid="{00000000-0005-0000-0000-000020010000}"/>
+    <cellStyle name="常规 2 2 3 2 2 2" xfId="242" xr:uid="{00000000-0005-0000-0000-000021010000}"/>
+    <cellStyle name="常规 2 2 3 2 2 2 2" xfId="243" xr:uid="{00000000-0005-0000-0000-000022010000}"/>
+    <cellStyle name="常规 2 2 3 2 2 2 2 2" xfId="244" xr:uid="{00000000-0005-0000-0000-000023010000}"/>
+    <cellStyle name="常规 2 2 3 2 2 2 3" xfId="245" xr:uid="{00000000-0005-0000-0000-000024010000}"/>
+    <cellStyle name="常规 2 2 3 2 2 3" xfId="246" xr:uid="{00000000-0005-0000-0000-000025010000}"/>
+    <cellStyle name="常规 2 2 3 2 3" xfId="247" xr:uid="{00000000-0005-0000-0000-000026010000}"/>
+    <cellStyle name="常规 2 2 3 2 3 2" xfId="248" xr:uid="{00000000-0005-0000-0000-000027010000}"/>
+    <cellStyle name="常规 2 2 3 2 3 2 2" xfId="249" xr:uid="{00000000-0005-0000-0000-000028010000}"/>
+    <cellStyle name="常规 2 2 3 2 3 3" xfId="250" xr:uid="{00000000-0005-0000-0000-000029010000}"/>
+    <cellStyle name="常规 2 2 3 2 4" xfId="251" xr:uid="{00000000-0005-0000-0000-00002A010000}"/>
+    <cellStyle name="常规 2 2 3 3" xfId="252" xr:uid="{00000000-0005-0000-0000-00002B010000}"/>
+    <cellStyle name="常规 2 2 3 3 2" xfId="253" xr:uid="{00000000-0005-0000-0000-00002C010000}"/>
+    <cellStyle name="常规 2 2 3 3 2 2" xfId="254" xr:uid="{00000000-0005-0000-0000-00002D010000}"/>
+    <cellStyle name="常规 2 2 3 3 2 2 2" xfId="255" xr:uid="{00000000-0005-0000-0000-00002E010000}"/>
+    <cellStyle name="常规 2 2 3 3 2 3" xfId="256" xr:uid="{00000000-0005-0000-0000-00002F010000}"/>
+    <cellStyle name="常规 2 2 3 3 3" xfId="257" xr:uid="{00000000-0005-0000-0000-000030010000}"/>
+    <cellStyle name="常规 2 2 3 4" xfId="258" xr:uid="{00000000-0005-0000-0000-000031010000}"/>
+    <cellStyle name="常规 2 2 3 4 2" xfId="259" xr:uid="{00000000-0005-0000-0000-000032010000}"/>
+    <cellStyle name="常规 2 2 3 4 2 2" xfId="260" xr:uid="{00000000-0005-0000-0000-000033010000}"/>
+    <cellStyle name="常规 2 2 3 4 3" xfId="261" xr:uid="{00000000-0005-0000-0000-000034010000}"/>
+    <cellStyle name="常规 2 2 3 5" xfId="262" xr:uid="{00000000-0005-0000-0000-000035010000}"/>
+    <cellStyle name="常规 2 2 4" xfId="263" xr:uid="{00000000-0005-0000-0000-000036010000}"/>
+    <cellStyle name="常规 2 2 4 2" xfId="264" xr:uid="{00000000-0005-0000-0000-000037010000}"/>
+    <cellStyle name="常规 2 2 4 2 2" xfId="265" xr:uid="{00000000-0005-0000-0000-000038010000}"/>
+    <cellStyle name="常规 2 2 4 2 2 2" xfId="266" xr:uid="{00000000-0005-0000-0000-000039010000}"/>
+    <cellStyle name="常规 2 2 4 2 2 2 2" xfId="267" xr:uid="{00000000-0005-0000-0000-00003A010000}"/>
+    <cellStyle name="常规 2 2 4 2 2 3" xfId="268" xr:uid="{00000000-0005-0000-0000-00003B010000}"/>
+    <cellStyle name="常规 2 2 4 2 3" xfId="269" xr:uid="{00000000-0005-0000-0000-00003C010000}"/>
+    <cellStyle name="常规 2 2 4 3" xfId="270" xr:uid="{00000000-0005-0000-0000-00003D010000}"/>
+    <cellStyle name="常规 2 2 4 3 2" xfId="271" xr:uid="{00000000-0005-0000-0000-00003E010000}"/>
+    <cellStyle name="常规 2 2 4 3 2 2" xfId="272" xr:uid="{00000000-0005-0000-0000-00003F010000}"/>
+    <cellStyle name="常规 2 2 4 3 3" xfId="273" xr:uid="{00000000-0005-0000-0000-000040010000}"/>
+    <cellStyle name="常规 2 2 4 4" xfId="274" xr:uid="{00000000-0005-0000-0000-000041010000}"/>
+    <cellStyle name="常规 2 2 5" xfId="275" xr:uid="{00000000-0005-0000-0000-000042010000}"/>
+    <cellStyle name="常规 2 2 5 2" xfId="276" xr:uid="{00000000-0005-0000-0000-000043010000}"/>
+    <cellStyle name="常规 2 2 5 2 2" xfId="277" xr:uid="{00000000-0005-0000-0000-000044010000}"/>
+    <cellStyle name="常规 2 2 5 2 2 2" xfId="278" xr:uid="{00000000-0005-0000-0000-000045010000}"/>
+    <cellStyle name="常规 2 2 5 2 3" xfId="279" xr:uid="{00000000-0005-0000-0000-000046010000}"/>
+    <cellStyle name="常规 2 2 5 3" xfId="280" xr:uid="{00000000-0005-0000-0000-000047010000}"/>
+    <cellStyle name="常规 2 2 6" xfId="281" xr:uid="{00000000-0005-0000-0000-000048010000}"/>
+    <cellStyle name="常规 2 2 6 2" xfId="282" xr:uid="{00000000-0005-0000-0000-000049010000}"/>
+    <cellStyle name="常规 2 2 6 2 2" xfId="283" xr:uid="{00000000-0005-0000-0000-00004A010000}"/>
+    <cellStyle name="常规 2 2 6 3" xfId="284" xr:uid="{00000000-0005-0000-0000-00004B010000}"/>
+    <cellStyle name="常规 2 2 7" xfId="285" xr:uid="{00000000-0005-0000-0000-00004C010000}"/>
+    <cellStyle name="常规 2 3" xfId="286" xr:uid="{00000000-0005-0000-0000-00004D010000}"/>
+    <cellStyle name="常规 2 3 2" xfId="287" xr:uid="{00000000-0005-0000-0000-00004E010000}"/>
+    <cellStyle name="常规 2 3 2 2" xfId="288" xr:uid="{00000000-0005-0000-0000-00004F010000}"/>
+    <cellStyle name="常规 2 3 2 2 2" xfId="289" xr:uid="{00000000-0005-0000-0000-000050010000}"/>
+    <cellStyle name="常规 2 3 2 2 2 2" xfId="290" xr:uid="{00000000-0005-0000-0000-000051010000}"/>
+    <cellStyle name="常规 2 3 2 2 2 2 2" xfId="291" xr:uid="{00000000-0005-0000-0000-000052010000}"/>
+    <cellStyle name="常规 2 3 2 2 2 3" xfId="292" xr:uid="{00000000-0005-0000-0000-000053010000}"/>
+    <cellStyle name="常规 2 3 2 2 3" xfId="293" xr:uid="{00000000-0005-0000-0000-000054010000}"/>
+    <cellStyle name="常规 2 3 2 3" xfId="294" xr:uid="{00000000-0005-0000-0000-000055010000}"/>
+    <cellStyle name="常规 2 3 2 3 2" xfId="295" xr:uid="{00000000-0005-0000-0000-000056010000}"/>
+    <cellStyle name="常规 2 3 2 3 2 2" xfId="296" xr:uid="{00000000-0005-0000-0000-000057010000}"/>
+    <cellStyle name="常规 2 3 2 3 3" xfId="297" xr:uid="{00000000-0005-0000-0000-000058010000}"/>
+    <cellStyle name="常规 2 3 2 4" xfId="298" xr:uid="{00000000-0005-0000-0000-000059010000}"/>
+    <cellStyle name="常规 2 3 3" xfId="299" xr:uid="{00000000-0005-0000-0000-00005A010000}"/>
+    <cellStyle name="常规 2 3 3 2" xfId="300" xr:uid="{00000000-0005-0000-0000-00005B010000}"/>
+    <cellStyle name="常规 2 3 3 2 2" xfId="301" xr:uid="{00000000-0005-0000-0000-00005C010000}"/>
+    <cellStyle name="常规 2 3 3 2 2 2" xfId="302" xr:uid="{00000000-0005-0000-0000-00005D010000}"/>
+    <cellStyle name="常规 2 3 3 2 3" xfId="303" xr:uid="{00000000-0005-0000-0000-00005E010000}"/>
+    <cellStyle name="常规 2 3 3 3" xfId="304" xr:uid="{00000000-0005-0000-0000-00005F010000}"/>
+    <cellStyle name="常规 2 3 4" xfId="305" xr:uid="{00000000-0005-0000-0000-000060010000}"/>
+    <cellStyle name="常规 2 3 4 2" xfId="306" xr:uid="{00000000-0005-0000-0000-000061010000}"/>
+    <cellStyle name="常规 2 3 4 2 2" xfId="307" xr:uid="{00000000-0005-0000-0000-000062010000}"/>
+    <cellStyle name="常规 2 3 4 3" xfId="308" xr:uid="{00000000-0005-0000-0000-000063010000}"/>
+    <cellStyle name="常规 2 3 5" xfId="309" xr:uid="{00000000-0005-0000-0000-000064010000}"/>
+    <cellStyle name="常规 2 4" xfId="310" xr:uid="{00000000-0005-0000-0000-000065010000}"/>
+    <cellStyle name="常规 2 4 2" xfId="311" xr:uid="{00000000-0005-0000-0000-000066010000}"/>
+    <cellStyle name="常规 2 4 2 2" xfId="312" xr:uid="{00000000-0005-0000-0000-000067010000}"/>
+    <cellStyle name="常规 2 4 2 2 2" xfId="313" xr:uid="{00000000-0005-0000-0000-000068010000}"/>
+    <cellStyle name="常规 2 4 2 2 2 2" xfId="314" xr:uid="{00000000-0005-0000-0000-000069010000}"/>
+    <cellStyle name="常规 2 4 2 2 3" xfId="315" xr:uid="{00000000-0005-0000-0000-00006A010000}"/>
+    <cellStyle name="常规 2 4 2 3" xfId="316" xr:uid="{00000000-0005-0000-0000-00006B010000}"/>
+    <cellStyle name="常规 2 4 3" xfId="317" xr:uid="{00000000-0005-0000-0000-00006C010000}"/>
+    <cellStyle name="常规 2 4 3 2" xfId="318" xr:uid="{00000000-0005-0000-0000-00006D010000}"/>
+    <cellStyle name="常规 2 4 3 2 2" xfId="319" xr:uid="{00000000-0005-0000-0000-00006E010000}"/>
+    <cellStyle name="常规 2 4 3 3" xfId="320" xr:uid="{00000000-0005-0000-0000-00006F010000}"/>
+    <cellStyle name="常规 2 4 4" xfId="321" xr:uid="{00000000-0005-0000-0000-000070010000}"/>
+    <cellStyle name="常规 2 5" xfId="322" xr:uid="{00000000-0005-0000-0000-000071010000}"/>
+    <cellStyle name="常规 2 5 2" xfId="323" xr:uid="{00000000-0005-0000-0000-000072010000}"/>
+    <cellStyle name="常规 2 5 2 2" xfId="324" xr:uid="{00000000-0005-0000-0000-000073010000}"/>
+    <cellStyle name="常规 2 5 2 2 2" xfId="325" xr:uid="{00000000-0005-0000-0000-000074010000}"/>
+    <cellStyle name="常规 2 5 2 3" xfId="326" xr:uid="{00000000-0005-0000-0000-000075010000}"/>
+    <cellStyle name="常规 2 5 3" xfId="327" xr:uid="{00000000-0005-0000-0000-000076010000}"/>
+    <cellStyle name="常规 2 6" xfId="328" xr:uid="{00000000-0005-0000-0000-000077010000}"/>
+    <cellStyle name="常规 2 6 2" xfId="329" xr:uid="{00000000-0005-0000-0000-000078010000}"/>
+    <cellStyle name="常规 2 6 2 2" xfId="330" xr:uid="{00000000-0005-0000-0000-000079010000}"/>
+    <cellStyle name="常规 2 6 2 2 2" xfId="331" xr:uid="{00000000-0005-0000-0000-00007A010000}"/>
+    <cellStyle name="常规 2 6 2 2 2 2" xfId="332" xr:uid="{00000000-0005-0000-0000-00007B010000}"/>
+    <cellStyle name="常规 2 6 2 2 2 2 2" xfId="333" xr:uid="{00000000-0005-0000-0000-00007C010000}"/>
+    <cellStyle name="常规 2 6 2 2 2 2 2 2" xfId="334" xr:uid="{00000000-0005-0000-0000-00007D010000}"/>
+    <cellStyle name="常规 2 6 2 2 2 2 3" xfId="335" xr:uid="{00000000-0005-0000-0000-00007E010000}"/>
+    <cellStyle name="常规 2 6 2 2 2 3" xfId="336" xr:uid="{00000000-0005-0000-0000-00007F010000}"/>
+    <cellStyle name="常规 2 6 2 2 3" xfId="337" xr:uid="{00000000-0005-0000-0000-000080010000}"/>
+    <cellStyle name="常规 2 6 2 2 3 2" xfId="338" xr:uid="{00000000-0005-0000-0000-000081010000}"/>
+    <cellStyle name="常规 2 6 2 2 3 2 2" xfId="339" xr:uid="{00000000-0005-0000-0000-000082010000}"/>
+    <cellStyle name="常规 2 6 2 2 3 3" xfId="340" xr:uid="{00000000-0005-0000-0000-000083010000}"/>
+    <cellStyle name="常规 2 6 2 2 4" xfId="341" xr:uid="{00000000-0005-0000-0000-000084010000}"/>
+    <cellStyle name="常规 2 6 2 3" xfId="342" xr:uid="{00000000-0005-0000-0000-000085010000}"/>
+    <cellStyle name="常规 2 6 2 3 2" xfId="343" xr:uid="{00000000-0005-0000-0000-000086010000}"/>
+    <cellStyle name="常规 2 6 2 3 2 2" xfId="344" xr:uid="{00000000-0005-0000-0000-000087010000}"/>
+    <cellStyle name="常规 2 6 2 3 2 2 2" xfId="345" xr:uid="{00000000-0005-0000-0000-000088010000}"/>
+    <cellStyle name="常规 2 6 2 3 2 3" xfId="346" xr:uid="{00000000-0005-0000-0000-000089010000}"/>
+    <cellStyle name="常规 2 6 2 3 3" xfId="347" xr:uid="{00000000-0005-0000-0000-00008A010000}"/>
+    <cellStyle name="常规 2 6 2 4" xfId="348" xr:uid="{00000000-0005-0000-0000-00008B010000}"/>
+    <cellStyle name="常规 2 6 2 4 2" xfId="349" xr:uid="{00000000-0005-0000-0000-00008C010000}"/>
+    <cellStyle name="常规 2 6 2 4 2 2" xfId="350" xr:uid="{00000000-0005-0000-0000-00008D010000}"/>
+    <cellStyle name="常规 2 6 2 4 3" xfId="351" xr:uid="{00000000-0005-0000-0000-00008E010000}"/>
+    <cellStyle name="常规 2 6 2 5" xfId="352" xr:uid="{00000000-0005-0000-0000-00008F010000}"/>
+    <cellStyle name="常规 2 6 3" xfId="353" xr:uid="{00000000-0005-0000-0000-000090010000}"/>
+    <cellStyle name="常规 2 6 3 2" xfId="354" xr:uid="{00000000-0005-0000-0000-000091010000}"/>
+    <cellStyle name="常规 2 6 3 2 2" xfId="355" xr:uid="{00000000-0005-0000-0000-000092010000}"/>
+    <cellStyle name="常规 2 6 3 2 2 2" xfId="356" xr:uid="{00000000-0005-0000-0000-000093010000}"/>
+    <cellStyle name="常规 2 6 3 2 2 2 2" xfId="357" xr:uid="{00000000-0005-0000-0000-000094010000}"/>
+    <cellStyle name="常规 2 6 3 2 2 3" xfId="358" xr:uid="{00000000-0005-0000-0000-000095010000}"/>
+    <cellStyle name="常规 2 6 3 2 3" xfId="359" xr:uid="{00000000-0005-0000-0000-000096010000}"/>
+    <cellStyle name="常规 2 6 3 3" xfId="360" xr:uid="{00000000-0005-0000-0000-000097010000}"/>
+    <cellStyle name="常规 2 6 3 3 2" xfId="361" xr:uid="{00000000-0005-0000-0000-000098010000}"/>
+    <cellStyle name="常规 2 6 3 3 2 2" xfId="362" xr:uid="{00000000-0005-0000-0000-000099010000}"/>
+    <cellStyle name="常规 2 6 3 3 3" xfId="363" xr:uid="{00000000-0005-0000-0000-00009A010000}"/>
+    <cellStyle name="常规 2 6 3 4" xfId="364" xr:uid="{00000000-0005-0000-0000-00009B010000}"/>
+    <cellStyle name="常规 2 6 4" xfId="365" xr:uid="{00000000-0005-0000-0000-00009C010000}"/>
+    <cellStyle name="常规 2 6 4 2" xfId="366" xr:uid="{00000000-0005-0000-0000-00009D010000}"/>
+    <cellStyle name="常规 2 6 4 2 2" xfId="367" xr:uid="{00000000-0005-0000-0000-00009E010000}"/>
+    <cellStyle name="常规 2 6 4 2 2 2" xfId="368" xr:uid="{00000000-0005-0000-0000-00009F010000}"/>
+    <cellStyle name="常规 2 6 4 2 3" xfId="369" xr:uid="{00000000-0005-0000-0000-0000A0010000}"/>
+    <cellStyle name="常规 2 6 4 3" xfId="370" xr:uid="{00000000-0005-0000-0000-0000A1010000}"/>
+    <cellStyle name="常规 2 6 5" xfId="371" xr:uid="{00000000-0005-0000-0000-0000A2010000}"/>
+    <cellStyle name="常规 2 6 5 2" xfId="372" xr:uid="{00000000-0005-0000-0000-0000A3010000}"/>
+    <cellStyle name="常规 2 6 5 2 2" xfId="373" xr:uid="{00000000-0005-0000-0000-0000A4010000}"/>
+    <cellStyle name="常规 2 6 5 3" xfId="374" xr:uid="{00000000-0005-0000-0000-0000A5010000}"/>
+    <cellStyle name="常规 2 6 6" xfId="375" xr:uid="{00000000-0005-0000-0000-0000A6010000}"/>
+    <cellStyle name="常规 2 7" xfId="376" xr:uid="{00000000-0005-0000-0000-0000A7010000}"/>
+    <cellStyle name="常规 2 7 2" xfId="377" xr:uid="{00000000-0005-0000-0000-0000A8010000}"/>
+    <cellStyle name="常规 2 7 2 2" xfId="378" xr:uid="{00000000-0005-0000-0000-0000A9010000}"/>
+    <cellStyle name="常规 2 7 2 2 2" xfId="379" xr:uid="{00000000-0005-0000-0000-0000AA010000}"/>
+    <cellStyle name="常规 2 7 2 3" xfId="380" xr:uid="{00000000-0005-0000-0000-0000AB010000}"/>
+    <cellStyle name="常规 2 7 3" xfId="381" xr:uid="{00000000-0005-0000-0000-0000AC010000}"/>
+    <cellStyle name="常规 2 8" xfId="382" xr:uid="{00000000-0005-0000-0000-0000AD010000}"/>
+    <cellStyle name="常规 2 8 2" xfId="383" xr:uid="{00000000-0005-0000-0000-0000AE010000}"/>
+    <cellStyle name="常规 2 8 2 2" xfId="384" xr:uid="{00000000-0005-0000-0000-0000AF010000}"/>
+    <cellStyle name="常规 2 8 3" xfId="385" xr:uid="{00000000-0005-0000-0000-0000B0010000}"/>
+    <cellStyle name="常规 2 9" xfId="386" xr:uid="{00000000-0005-0000-0000-0000B1010000}"/>
+    <cellStyle name="常规 3" xfId="387" xr:uid="{00000000-0005-0000-0000-0000B2010000}"/>
+    <cellStyle name="常规 3 2" xfId="388" xr:uid="{00000000-0005-0000-0000-0000B3010000}"/>
+    <cellStyle name="常规 3 2 2" xfId="389" xr:uid="{00000000-0005-0000-0000-0000B4010000}"/>
+    <cellStyle name="常规 3 2 2 2" xfId="390" xr:uid="{00000000-0005-0000-0000-0000B5010000}"/>
+    <cellStyle name="常规 3 2 2 2 2" xfId="391" xr:uid="{00000000-0005-0000-0000-0000B6010000}"/>
+    <cellStyle name="常规 3 2 2 2 2 2" xfId="392" xr:uid="{00000000-0005-0000-0000-0000B7010000}"/>
+    <cellStyle name="常规 3 2 2 2 2 2 2" xfId="393" xr:uid="{00000000-0005-0000-0000-0000B8010000}"/>
+    <cellStyle name="常规 3 2 2 2 2 3" xfId="394" xr:uid="{00000000-0005-0000-0000-0000B9010000}"/>
+    <cellStyle name="常规 3 2 2 2 3" xfId="395" xr:uid="{00000000-0005-0000-0000-0000BA010000}"/>
+    <cellStyle name="常规 3 2 2 3" xfId="396" xr:uid="{00000000-0005-0000-0000-0000BB010000}"/>
+    <cellStyle name="常规 3 2 2 3 2" xfId="397" xr:uid="{00000000-0005-0000-0000-0000BC010000}"/>
+    <cellStyle name="常规 3 2 2 3 2 2" xfId="398" xr:uid="{00000000-0005-0000-0000-0000BD010000}"/>
+    <cellStyle name="常规 3 2 2 3 3" xfId="399" xr:uid="{00000000-0005-0000-0000-0000BE010000}"/>
+    <cellStyle name="常规 3 2 2 4" xfId="400" xr:uid="{00000000-0005-0000-0000-0000BF010000}"/>
+    <cellStyle name="常规 3 2 3" xfId="401" xr:uid="{00000000-0005-0000-0000-0000C0010000}"/>
+    <cellStyle name="常规 3 2 3 2" xfId="402" xr:uid="{00000000-0005-0000-0000-0000C1010000}"/>
+    <cellStyle name="常规 3 2 3 2 2" xfId="403" xr:uid="{00000000-0005-0000-0000-0000C2010000}"/>
+    <cellStyle name="常规 3 2 3 2 2 2" xfId="404" xr:uid="{00000000-0005-0000-0000-0000C3010000}"/>
+    <cellStyle name="常规 3 2 3 2 3" xfId="405" xr:uid="{00000000-0005-0000-0000-0000C4010000}"/>
+    <cellStyle name="常规 3 2 3 3" xfId="406" xr:uid="{00000000-0005-0000-0000-0000C5010000}"/>
+    <cellStyle name="常规 3 2 4" xfId="407" xr:uid="{00000000-0005-0000-0000-0000C6010000}"/>
+    <cellStyle name="常规 3 2 4 2" xfId="408" xr:uid="{00000000-0005-0000-0000-0000C7010000}"/>
+    <cellStyle name="常规 3 2 4 2 2" xfId="409" xr:uid="{00000000-0005-0000-0000-0000C8010000}"/>
+    <cellStyle name="常规 3 2 4 3" xfId="410" xr:uid="{00000000-0005-0000-0000-0000C9010000}"/>
+    <cellStyle name="常规 3 2 5" xfId="411" xr:uid="{00000000-0005-0000-0000-0000CA010000}"/>
+    <cellStyle name="常规 3 3" xfId="412" xr:uid="{00000000-0005-0000-0000-0000CB010000}"/>
+    <cellStyle name="常规 3 3 2" xfId="413" xr:uid="{00000000-0005-0000-0000-0000CC010000}"/>
+    <cellStyle name="常规 3 3 2 2" xfId="414" xr:uid="{00000000-0005-0000-0000-0000CD010000}"/>
+    <cellStyle name="常规 3 3 2 2 2" xfId="415" xr:uid="{00000000-0005-0000-0000-0000CE010000}"/>
+    <cellStyle name="常规 3 3 2 2 2 2" xfId="416" xr:uid="{00000000-0005-0000-0000-0000CF010000}"/>
+    <cellStyle name="常规 3 3 2 2 3" xfId="417" xr:uid="{00000000-0005-0000-0000-0000D0010000}"/>
+    <cellStyle name="常规 3 3 2 3" xfId="418" xr:uid="{00000000-0005-0000-0000-0000D1010000}"/>
+    <cellStyle name="常规 3 3 3" xfId="419" xr:uid="{00000000-0005-0000-0000-0000D2010000}"/>
+    <cellStyle name="常规 3 3 3 2" xfId="420" xr:uid="{00000000-0005-0000-0000-0000D3010000}"/>
+    <cellStyle name="常规 3 3 3 2 2" xfId="421" xr:uid="{00000000-0005-0000-0000-0000D4010000}"/>
+    <cellStyle name="常规 3 3 3 3" xfId="422" xr:uid="{00000000-0005-0000-0000-0000D5010000}"/>
+    <cellStyle name="常规 3 3 4" xfId="423" xr:uid="{00000000-0005-0000-0000-0000D6010000}"/>
+    <cellStyle name="常规 3 4" xfId="424" xr:uid="{00000000-0005-0000-0000-0000D7010000}"/>
+    <cellStyle name="常规 3 4 2" xfId="425" xr:uid="{00000000-0005-0000-0000-0000D8010000}"/>
+    <cellStyle name="常规 3 4 2 2" xfId="426" xr:uid="{00000000-0005-0000-0000-0000D9010000}"/>
+    <cellStyle name="常规 3 4 2 2 2" xfId="427" xr:uid="{00000000-0005-0000-0000-0000DA010000}"/>
+    <cellStyle name="常规 3 4 2 3" xfId="428" xr:uid="{00000000-0005-0000-0000-0000DB010000}"/>
+    <cellStyle name="常规 3 4 3" xfId="429" xr:uid="{00000000-0005-0000-0000-0000DC010000}"/>
+    <cellStyle name="常规 3 5" xfId="430" xr:uid="{00000000-0005-0000-0000-0000DD010000}"/>
+    <cellStyle name="常规 3 5 2" xfId="431" xr:uid="{00000000-0005-0000-0000-0000DE010000}"/>
+    <cellStyle name="常规 3 5 2 2" xfId="432" xr:uid="{00000000-0005-0000-0000-0000DF010000}"/>
+    <cellStyle name="常规 3 5 2 2 2" xfId="433" xr:uid="{00000000-0005-0000-0000-0000E0010000}"/>
+    <cellStyle name="常规 3 5 2 3" xfId="434" xr:uid="{00000000-0005-0000-0000-0000E1010000}"/>
+    <cellStyle name="常规 3 5 3" xfId="435" xr:uid="{00000000-0005-0000-0000-0000E2010000}"/>
+    <cellStyle name="常规 3 6" xfId="436" xr:uid="{00000000-0005-0000-0000-0000E3010000}"/>
+    <cellStyle name="常规 3 6 2" xfId="437" xr:uid="{00000000-0005-0000-0000-0000E4010000}"/>
+    <cellStyle name="常规 3 6 2 2" xfId="438" xr:uid="{00000000-0005-0000-0000-0000E5010000}"/>
+    <cellStyle name="常规 3 6 3" xfId="439" xr:uid="{00000000-0005-0000-0000-0000E6010000}"/>
+    <cellStyle name="常规 3 7" xfId="440" xr:uid="{00000000-0005-0000-0000-0000E7010000}"/>
+    <cellStyle name="常规 4" xfId="441" xr:uid="{00000000-0005-0000-0000-0000E8010000}"/>
+    <cellStyle name="常规 4 2" xfId="442" xr:uid="{00000000-0005-0000-0000-0000E9010000}"/>
+    <cellStyle name="常规 4 2 2" xfId="443" xr:uid="{00000000-0005-0000-0000-0000EA010000}"/>
+    <cellStyle name="常规 4 2 2 2" xfId="444" xr:uid="{00000000-0005-0000-0000-0000EB010000}"/>
+    <cellStyle name="常规 4 2 2 2 2" xfId="445" xr:uid="{00000000-0005-0000-0000-0000EC010000}"/>
+    <cellStyle name="常规 4 2 2 2 2 2" xfId="446" xr:uid="{00000000-0005-0000-0000-0000ED010000}"/>
+    <cellStyle name="常规 4 2 2 2 2 2 2" xfId="447" xr:uid="{00000000-0005-0000-0000-0000EE010000}"/>
+    <cellStyle name="常规 4 2 2 2 2 3" xfId="448" xr:uid="{00000000-0005-0000-0000-0000EF010000}"/>
+    <cellStyle name="常规 4 2 2 2 3" xfId="449" xr:uid="{00000000-0005-0000-0000-0000F0010000}"/>
+    <cellStyle name="常规 4 2 2 3" xfId="450" xr:uid="{00000000-0005-0000-0000-0000F1010000}"/>
+    <cellStyle name="常规 4 2 2 3 2" xfId="451" xr:uid="{00000000-0005-0000-0000-0000F2010000}"/>
+    <cellStyle name="常规 4 2 2 3 2 2" xfId="452" xr:uid="{00000000-0005-0000-0000-0000F3010000}"/>
+    <cellStyle name="常规 4 2 2 3 3" xfId="453" xr:uid="{00000000-0005-0000-0000-0000F4010000}"/>
+    <cellStyle name="常规 4 2 2 4" xfId="454" xr:uid="{00000000-0005-0000-0000-0000F5010000}"/>
+    <cellStyle name="常规 4 2 3" xfId="455" xr:uid="{00000000-0005-0000-0000-0000F6010000}"/>
+    <cellStyle name="常规 4 2 3 2" xfId="456" xr:uid="{00000000-0005-0000-0000-0000F7010000}"/>
+    <cellStyle name="常规 4 2 3 2 2" xfId="457" xr:uid="{00000000-0005-0000-0000-0000F8010000}"/>
+    <cellStyle name="常规 4 2 3 2 2 2" xfId="458" xr:uid="{00000000-0005-0000-0000-0000F9010000}"/>
+    <cellStyle name="常规 4 2 3 2 3" xfId="459" xr:uid="{00000000-0005-0000-0000-0000FA010000}"/>
+    <cellStyle name="常规 4 2 3 3" xfId="460" xr:uid="{00000000-0005-0000-0000-0000FB010000}"/>
+    <cellStyle name="常规 4 2 4" xfId="461" xr:uid="{00000000-0005-0000-0000-0000FC010000}"/>
+    <cellStyle name="常规 4 2 4 2" xfId="462" xr:uid="{00000000-0005-0000-0000-0000FD010000}"/>
+    <cellStyle name="常规 4 2 4 2 2" xfId="463" xr:uid="{00000000-0005-0000-0000-0000FE010000}"/>
+    <cellStyle name="常规 4 2 4 2 2 2" xfId="464" xr:uid="{00000000-0005-0000-0000-0000FF010000}"/>
+    <cellStyle name="常规 4 2 4 2 3" xfId="465" xr:uid="{00000000-0005-0000-0000-000000020000}"/>
+    <cellStyle name="常规 4 2 4 3" xfId="466" xr:uid="{00000000-0005-0000-0000-000001020000}"/>
+    <cellStyle name="常规 4 2 5" xfId="467" xr:uid="{00000000-0005-0000-0000-000002020000}"/>
+    <cellStyle name="常规 4 2 5 2" xfId="468" xr:uid="{00000000-0005-0000-0000-000003020000}"/>
+    <cellStyle name="常规 4 2 5 2 2" xfId="469" xr:uid="{00000000-0005-0000-0000-000004020000}"/>
+    <cellStyle name="常规 4 2 5 3" xfId="470" xr:uid="{00000000-0005-0000-0000-000005020000}"/>
+    <cellStyle name="常规 4 2 6" xfId="471" xr:uid="{00000000-0005-0000-0000-000006020000}"/>
+    <cellStyle name="常规 4 3" xfId="472" xr:uid="{00000000-0005-0000-0000-000007020000}"/>
+    <cellStyle name="常规 4 3 2" xfId="473" xr:uid="{00000000-0005-0000-0000-000008020000}"/>
+    <cellStyle name="常规 4 3 2 2" xfId="474" xr:uid="{00000000-0005-0000-0000-000009020000}"/>
+    <cellStyle name="常规 4 3 2 2 2" xfId="475" xr:uid="{00000000-0005-0000-0000-00000A020000}"/>
+    <cellStyle name="常规 4 3 2 2 2 2" xfId="476" xr:uid="{00000000-0005-0000-0000-00000B020000}"/>
+    <cellStyle name="常规 4 3 2 2 3" xfId="477" xr:uid="{00000000-0005-0000-0000-00000C020000}"/>
+    <cellStyle name="常规 4 3 2 3" xfId="478" xr:uid="{00000000-0005-0000-0000-00000D020000}"/>
+    <cellStyle name="常规 4 3 3" xfId="479" xr:uid="{00000000-0005-0000-0000-00000E020000}"/>
+    <cellStyle name="常规 4 3 3 2" xfId="480" xr:uid="{00000000-0005-0000-0000-00000F020000}"/>
+    <cellStyle name="常规 4 3 3 2 2" xfId="481" xr:uid="{00000000-0005-0000-0000-000010020000}"/>
+    <cellStyle name="常规 4 3 3 3" xfId="482" xr:uid="{00000000-0005-0000-0000-000011020000}"/>
+    <cellStyle name="常规 4 3 4" xfId="483" xr:uid="{00000000-0005-0000-0000-000012020000}"/>
+    <cellStyle name="常规 4 4" xfId="484" xr:uid="{00000000-0005-0000-0000-000013020000}"/>
+    <cellStyle name="常规 4 4 2" xfId="485" xr:uid="{00000000-0005-0000-0000-000014020000}"/>
+    <cellStyle name="常规 4 4 2 2" xfId="486" xr:uid="{00000000-0005-0000-0000-000015020000}"/>
+    <cellStyle name="常规 4 4 2 2 2" xfId="487" xr:uid="{00000000-0005-0000-0000-000016020000}"/>
+    <cellStyle name="常规 4 4 2 3" xfId="488" xr:uid="{00000000-0005-0000-0000-000017020000}"/>
+    <cellStyle name="常规 4 4 3" xfId="489" xr:uid="{00000000-0005-0000-0000-000018020000}"/>
+    <cellStyle name="常规 4 5" xfId="490" xr:uid="{00000000-0005-0000-0000-000019020000}"/>
+    <cellStyle name="常规 4 5 2" xfId="491" xr:uid="{00000000-0005-0000-0000-00001A020000}"/>
+    <cellStyle name="常规 4 5 2 2" xfId="492" xr:uid="{00000000-0005-0000-0000-00001B020000}"/>
+    <cellStyle name="常规 4 5 3" xfId="493" xr:uid="{00000000-0005-0000-0000-00001C020000}"/>
+    <cellStyle name="常规 4 6" xfId="494" xr:uid="{00000000-0005-0000-0000-00001D020000}"/>
+    <cellStyle name="常规 5" xfId="495" xr:uid="{00000000-0005-0000-0000-00001E020000}"/>
+    <cellStyle name="常规 5 2" xfId="496" xr:uid="{00000000-0005-0000-0000-00001F020000}"/>
+    <cellStyle name="常规 5 2 2" xfId="497" xr:uid="{00000000-0005-0000-0000-000020020000}"/>
+    <cellStyle name="常规 5 2 2 2" xfId="498" xr:uid="{00000000-0005-0000-0000-000021020000}"/>
+    <cellStyle name="常规 5 2 2 2 2" xfId="499" xr:uid="{00000000-0005-0000-0000-000022020000}"/>
+    <cellStyle name="常规 5 2 2 2 2 2" xfId="500" xr:uid="{00000000-0005-0000-0000-000023020000}"/>
+    <cellStyle name="常规 5 2 2 2 3" xfId="501" xr:uid="{00000000-0005-0000-0000-000024020000}"/>
+    <cellStyle name="常规 5 2 2 3" xfId="502" xr:uid="{00000000-0005-0000-0000-000025020000}"/>
+    <cellStyle name="常规 5 2 3" xfId="503" xr:uid="{00000000-0005-0000-0000-000026020000}"/>
+    <cellStyle name="常规 5 2 3 2" xfId="504" xr:uid="{00000000-0005-0000-0000-000027020000}"/>
+    <cellStyle name="常规 5 2 3 2 2" xfId="505" xr:uid="{00000000-0005-0000-0000-000028020000}"/>
+    <cellStyle name="常规 5 2 3 3" xfId="506" xr:uid="{00000000-0005-0000-0000-000029020000}"/>
+    <cellStyle name="常规 5 2 4" xfId="507" xr:uid="{00000000-0005-0000-0000-00002A020000}"/>
+    <cellStyle name="常规 5 3" xfId="508" xr:uid="{00000000-0005-0000-0000-00002B020000}"/>
+    <cellStyle name="常规 5 3 2" xfId="509" xr:uid="{00000000-0005-0000-0000-00002C020000}"/>
+    <cellStyle name="常规 5 3 2 2" xfId="510" xr:uid="{00000000-0005-0000-0000-00002D020000}"/>
+    <cellStyle name="常规 5 3 2 2 2" xfId="511" xr:uid="{00000000-0005-0000-0000-00002E020000}"/>
+    <cellStyle name="常规 5 3 2 3" xfId="512" xr:uid="{00000000-0005-0000-0000-00002F020000}"/>
+    <cellStyle name="常规 5 3 3" xfId="513" xr:uid="{00000000-0005-0000-0000-000030020000}"/>
+    <cellStyle name="常规 5 4" xfId="514" xr:uid="{00000000-0005-0000-0000-000031020000}"/>
+    <cellStyle name="常规 5 4 2" xfId="515" xr:uid="{00000000-0005-0000-0000-000032020000}"/>
+    <cellStyle name="常规 5 4 2 2" xfId="516" xr:uid="{00000000-0005-0000-0000-000033020000}"/>
+    <cellStyle name="常规 5 4 3" xfId="517" xr:uid="{00000000-0005-0000-0000-000034020000}"/>
+    <cellStyle name="常规 5 5" xfId="518" xr:uid="{00000000-0005-0000-0000-000035020000}"/>
+    <cellStyle name="常规 6" xfId="519" xr:uid="{00000000-0005-0000-0000-000036020000}"/>
+    <cellStyle name="常规 6 2" xfId="520" xr:uid="{00000000-0005-0000-0000-000037020000}"/>
+    <cellStyle name="常规 6 2 2" xfId="521" xr:uid="{00000000-0005-0000-0000-000038020000}"/>
+    <cellStyle name="常规 6 2 2 2" xfId="522" xr:uid="{00000000-0005-0000-0000-000039020000}"/>
+    <cellStyle name="常规 6 2 2 2 2" xfId="523" xr:uid="{00000000-0005-0000-0000-00003A020000}"/>
+    <cellStyle name="常规 6 2 2 2 2 2" xfId="524" xr:uid="{00000000-0005-0000-0000-00003B020000}"/>
+    <cellStyle name="常规 6 2 2 2 2 2 2" xfId="525" xr:uid="{00000000-0005-0000-0000-00003C020000}"/>
+    <cellStyle name="常规 6 2 2 2 2 3" xfId="526" xr:uid="{00000000-0005-0000-0000-00003D020000}"/>
+    <cellStyle name="常规 6 2 2 2 3" xfId="527" xr:uid="{00000000-0005-0000-0000-00003E020000}"/>
+    <cellStyle name="常规 6 2 2 3" xfId="528" xr:uid="{00000000-0005-0000-0000-00003F020000}"/>
+    <cellStyle name="常规 6 2 2 3 2" xfId="529" xr:uid="{00000000-0005-0000-0000-000040020000}"/>
+    <cellStyle name="常规 6 2 2 3 2 2" xfId="530" xr:uid="{00000000-0005-0000-0000-000041020000}"/>
+    <cellStyle name="常规 6 2 2 3 3" xfId="531" xr:uid="{00000000-0005-0000-0000-000042020000}"/>
+    <cellStyle name="常规 6 2 2 4" xfId="532" xr:uid="{00000000-0005-0000-0000-000043020000}"/>
+    <cellStyle name="常规 6 2 3" xfId="533" xr:uid="{00000000-0005-0000-0000-000044020000}"/>
+    <cellStyle name="常规 6 2 3 2" xfId="534" xr:uid="{00000000-0005-0000-0000-000045020000}"/>
+    <cellStyle name="常规 6 2 3 2 2" xfId="535" xr:uid="{00000000-0005-0000-0000-000046020000}"/>
+    <cellStyle name="常规 6 2 3 2 2 2" xfId="536" xr:uid="{00000000-0005-0000-0000-000047020000}"/>
+    <cellStyle name="常规 6 2 3 2 3" xfId="537" xr:uid="{00000000-0005-0000-0000-000048020000}"/>
+    <cellStyle name="常规 6 2 3 3" xfId="538" xr:uid="{00000000-0005-0000-0000-000049020000}"/>
+    <cellStyle name="常规 6 2 4" xfId="539" xr:uid="{00000000-0005-0000-0000-00004A020000}"/>
+    <cellStyle name="常规 6 2 4 2" xfId="540" xr:uid="{00000000-0005-0000-0000-00004B020000}"/>
+    <cellStyle name="常规 6 2 4 2 2" xfId="541" xr:uid="{00000000-0005-0000-0000-00004C020000}"/>
+    <cellStyle name="常规 6 2 4 3" xfId="542" xr:uid="{00000000-0005-0000-0000-00004D020000}"/>
+    <cellStyle name="常规 6 2 5" xfId="543" xr:uid="{00000000-0005-0000-0000-00004E020000}"/>
+    <cellStyle name="常规 6 3" xfId="544" xr:uid="{00000000-0005-0000-0000-00004F020000}"/>
+    <cellStyle name="常规 6 3 2" xfId="545" xr:uid="{00000000-0005-0000-0000-000050020000}"/>
+    <cellStyle name="常规 6 3 2 2" xfId="546" xr:uid="{00000000-0005-0000-0000-000051020000}"/>
+    <cellStyle name="常规 6 3 2 2 2" xfId="547" xr:uid="{00000000-0005-0000-0000-000052020000}"/>
+    <cellStyle name="常规 6 3 2 2 2 2" xfId="548" xr:uid="{00000000-0005-0000-0000-000053020000}"/>
+    <cellStyle name="常规 6 3 2 2 3" xfId="549" xr:uid="{00000000-0005-0000-0000-000054020000}"/>
+    <cellStyle name="常规 6 3 2 3" xfId="550" xr:uid="{00000000-0005-0000-0000-000055020000}"/>
+    <cellStyle name="常规 6 3 3" xfId="551" xr:uid="{00000000-0005-0000-0000-000056020000}"/>
+    <cellStyle name="常规 6 3 3 2" xfId="552" xr:uid="{00000000-0005-0000-0000-000057020000}"/>
+    <cellStyle name="常规 6 3 3 2 2" xfId="553" xr:uid="{00000000-0005-0000-0000-000058020000}"/>
+    <cellStyle name="常规 6 3 3 3" xfId="554" xr:uid="{00000000-0005-0000-0000-000059020000}"/>
+    <cellStyle name="常规 6 3 4" xfId="555" xr:uid="{00000000-0005-0000-0000-00005A020000}"/>
+    <cellStyle name="常规 6 4" xfId="556" xr:uid="{00000000-0005-0000-0000-00005B020000}"/>
+    <cellStyle name="常规 6 4 2" xfId="557" xr:uid="{00000000-0005-0000-0000-00005C020000}"/>
+    <cellStyle name="常规 6 4 2 2" xfId="558" xr:uid="{00000000-0005-0000-0000-00005D020000}"/>
+    <cellStyle name="常规 6 4 2 2 2" xfId="559" xr:uid="{00000000-0005-0000-0000-00005E020000}"/>
+    <cellStyle name="常规 6 4 2 3" xfId="560" xr:uid="{00000000-0005-0000-0000-00005F020000}"/>
+    <cellStyle name="常规 6 4 3" xfId="561" xr:uid="{00000000-0005-0000-0000-000060020000}"/>
+    <cellStyle name="常规 6 5" xfId="562" xr:uid="{00000000-0005-0000-0000-000061020000}"/>
+    <cellStyle name="常规 6 5 2" xfId="563" xr:uid="{00000000-0005-0000-0000-000062020000}"/>
+    <cellStyle name="常规 6 5 2 2" xfId="564" xr:uid="{00000000-0005-0000-0000-000063020000}"/>
+    <cellStyle name="常规 6 5 3" xfId="565" xr:uid="{00000000-0005-0000-0000-000064020000}"/>
+    <cellStyle name="常规 6 6" xfId="566" xr:uid="{00000000-0005-0000-0000-000065020000}"/>
+    <cellStyle name="常规 7" xfId="567" xr:uid="{00000000-0005-0000-0000-000066020000}"/>
+    <cellStyle name="常规 7 2" xfId="568" xr:uid="{00000000-0005-0000-0000-000067020000}"/>
+    <cellStyle name="常规 7 2 2" xfId="569" xr:uid="{00000000-0005-0000-0000-000068020000}"/>
+    <cellStyle name="常规 7 2 2 2" xfId="570" xr:uid="{00000000-0005-0000-0000-000069020000}"/>
+    <cellStyle name="常规 7 2 2 2 2" xfId="571" xr:uid="{00000000-0005-0000-0000-00006A020000}"/>
+    <cellStyle name="常规 7 2 2 2 2 2" xfId="572" xr:uid="{00000000-0005-0000-0000-00006B020000}"/>
+    <cellStyle name="常规 7 2 2 2 3" xfId="573" xr:uid="{00000000-0005-0000-0000-00006C020000}"/>
+    <cellStyle name="常规 7 2 2 3" xfId="574" xr:uid="{00000000-0005-0000-0000-00006D020000}"/>
+    <cellStyle name="常规 7 2 3" xfId="575" xr:uid="{00000000-0005-0000-0000-00006E020000}"/>
+    <cellStyle name="常规 7 2 3 2" xfId="576" xr:uid="{00000000-0005-0000-0000-00006F020000}"/>
+    <cellStyle name="常规 7 2 3 2 2" xfId="577" xr:uid="{00000000-0005-0000-0000-000070020000}"/>
+    <cellStyle name="常规 7 2 3 3" xfId="578" xr:uid="{00000000-0005-0000-0000-000071020000}"/>
+    <cellStyle name="常规 7 2 4" xfId="579" xr:uid="{00000000-0005-0000-0000-000072020000}"/>
+    <cellStyle name="常规 7 3" xfId="580" xr:uid="{00000000-0005-0000-0000-000073020000}"/>
+    <cellStyle name="常规 7 3 2" xfId="581" xr:uid="{00000000-0005-0000-0000-000074020000}"/>
+    <cellStyle name="常规 7 3 2 2" xfId="582" xr:uid="{00000000-0005-0000-0000-000075020000}"/>
+    <cellStyle name="常规 7 3 2 2 2" xfId="583" xr:uid="{00000000-0005-0000-0000-000076020000}"/>
+    <cellStyle name="常规 7 3 2 3" xfId="584" xr:uid="{00000000-0005-0000-0000-000077020000}"/>
+    <cellStyle name="常规 7 3 3" xfId="585" xr:uid="{00000000-0005-0000-0000-000078020000}"/>
+    <cellStyle name="常规 7 4" xfId="586" xr:uid="{00000000-0005-0000-0000-000079020000}"/>
+    <cellStyle name="常规 7 4 2" xfId="587" xr:uid="{00000000-0005-0000-0000-00007A020000}"/>
+    <cellStyle name="常规 7 4 2 2" xfId="588" xr:uid="{00000000-0005-0000-0000-00007B020000}"/>
+    <cellStyle name="常规 7 4 3" xfId="589" xr:uid="{00000000-0005-0000-0000-00007C020000}"/>
+    <cellStyle name="常规 7 5" xfId="590" xr:uid="{00000000-0005-0000-0000-00007D020000}"/>
+    <cellStyle name="常规 8" xfId="591" xr:uid="{00000000-0005-0000-0000-00007E020000}"/>
+    <cellStyle name="常规 8 2" xfId="592" xr:uid="{00000000-0005-0000-0000-00007F020000}"/>
+    <cellStyle name="常规 8 2 2" xfId="593" xr:uid="{00000000-0005-0000-0000-000080020000}"/>
+    <cellStyle name="常规 8 2 2 2" xfId="594" xr:uid="{00000000-0005-0000-0000-000081020000}"/>
+    <cellStyle name="常规 8 2 2 2 2" xfId="595" xr:uid="{00000000-0005-0000-0000-000082020000}"/>
+    <cellStyle name="常规 8 2 2 3" xfId="596" xr:uid="{00000000-0005-0000-0000-000083020000}"/>
+    <cellStyle name="常规 8 2 3" xfId="597" xr:uid="{00000000-0005-0000-0000-000084020000}"/>
+    <cellStyle name="常规 8 3" xfId="598" xr:uid="{00000000-0005-0000-0000-000085020000}"/>
+    <cellStyle name="常规 8 3 2" xfId="599" xr:uid="{00000000-0005-0000-0000-000086020000}"/>
+    <cellStyle name="常规 8 3 2 2" xfId="600" xr:uid="{00000000-0005-0000-0000-000087020000}"/>
+    <cellStyle name="常规 8 3 3" xfId="601" xr:uid="{00000000-0005-0000-0000-000088020000}"/>
+    <cellStyle name="常规 8 4" xfId="602" xr:uid="{00000000-0005-0000-0000-000089020000}"/>
+    <cellStyle name="常规 9" xfId="603" xr:uid="{00000000-0005-0000-0000-00008A020000}"/>
+    <cellStyle name="常规 9 2" xfId="604" xr:uid="{00000000-0005-0000-0000-00008B020000}"/>
+    <cellStyle name="常规 9 2 2" xfId="605" xr:uid="{00000000-0005-0000-0000-00008C020000}"/>
+    <cellStyle name="常规 9 2 2 2" xfId="606" xr:uid="{00000000-0005-0000-0000-00008D020000}"/>
+    <cellStyle name="常规 9 2 2 2 2" xfId="607" xr:uid="{00000000-0005-0000-0000-00008E020000}"/>
+    <cellStyle name="常规 9 2 2 3" xfId="608" xr:uid="{00000000-0005-0000-0000-00008F020000}"/>
+    <cellStyle name="常规 9 2 3" xfId="609" xr:uid="{00000000-0005-0000-0000-000090020000}"/>
+    <cellStyle name="常规 9 3" xfId="610" xr:uid="{00000000-0005-0000-0000-000091020000}"/>
+    <cellStyle name="常规 9 3 2" xfId="611" xr:uid="{00000000-0005-0000-0000-000092020000}"/>
+    <cellStyle name="常规 9 3 2 2" xfId="612" xr:uid="{00000000-0005-0000-0000-000093020000}"/>
+    <cellStyle name="常规 9 3 3" xfId="613" xr:uid="{00000000-0005-0000-0000-000094020000}"/>
+    <cellStyle name="常规 9 4" xfId="614" xr:uid="{00000000-0005-0000-0000-000095020000}"/>
+    <cellStyle name="常规_11111111111" xfId="615" xr:uid="{00000000-0005-0000-0000-000096020000}"/>
+    <cellStyle name="超链接" xfId="1" builtinId="8"/>
+    <cellStyle name="超链接 2" xfId="616" xr:uid="{00000000-0005-0000-0000-000097020000}"/>
+    <cellStyle name="超链接 2 2" xfId="617" xr:uid="{00000000-0005-0000-0000-000098020000}"/>
+    <cellStyle name="超链接 2 2 2" xfId="618" xr:uid="{00000000-0005-0000-0000-000099020000}"/>
+    <cellStyle name="超链接 2 2 2 2" xfId="619" xr:uid="{00000000-0005-0000-0000-00009A020000}"/>
+    <cellStyle name="超链接 2 2 2 2 2" xfId="620" xr:uid="{00000000-0005-0000-0000-00009B020000}"/>
+    <cellStyle name="超链接 2 2 2 2 2 2" xfId="621" xr:uid="{00000000-0005-0000-0000-00009C020000}"/>
+    <cellStyle name="超链接 2 2 2 2 2 2 2" xfId="622" xr:uid="{00000000-0005-0000-0000-00009D020000}"/>
+    <cellStyle name="超链接 2 2 2 2 2 3" xfId="623" xr:uid="{00000000-0005-0000-0000-00009E020000}"/>
+    <cellStyle name="超链接 2 2 2 2 3" xfId="624" xr:uid="{00000000-0005-0000-0000-00009F020000}"/>
+    <cellStyle name="超链接 2 2 2 3" xfId="625" xr:uid="{00000000-0005-0000-0000-0000A0020000}"/>
+    <cellStyle name="超链接 2 2 2 3 2" xfId="626" xr:uid="{00000000-0005-0000-0000-0000A1020000}"/>
+    <cellStyle name="超链接 2 2 2 3 2 2" xfId="627" xr:uid="{00000000-0005-0000-0000-0000A2020000}"/>
+    <cellStyle name="超链接 2 2 2 3 3" xfId="628" xr:uid="{00000000-0005-0000-0000-0000A3020000}"/>
+    <cellStyle name="超链接 2 2 2 4" xfId="629" xr:uid="{00000000-0005-0000-0000-0000A4020000}"/>
+    <cellStyle name="超链接 2 2 3" xfId="630" xr:uid="{00000000-0005-0000-0000-0000A5020000}"/>
+    <cellStyle name="超链接 2 2 3 2" xfId="631" xr:uid="{00000000-0005-0000-0000-0000A6020000}"/>
+    <cellStyle name="超链接 2 2 3 2 2" xfId="632" xr:uid="{00000000-0005-0000-0000-0000A7020000}"/>
+    <cellStyle name="超链接 2 2 3 2 2 2" xfId="633" xr:uid="{00000000-0005-0000-0000-0000A8020000}"/>
+    <cellStyle name="超链接 2 2 3 2 3" xfId="634" xr:uid="{00000000-0005-0000-0000-0000A9020000}"/>
+    <cellStyle name="超链接 2 2 3 3" xfId="635" xr:uid="{00000000-0005-0000-0000-0000AA020000}"/>
+    <cellStyle name="超链接 2 2 4" xfId="636" xr:uid="{00000000-0005-0000-0000-0000AB020000}"/>
+    <cellStyle name="超链接 2 2 4 2" xfId="637" xr:uid="{00000000-0005-0000-0000-0000AC020000}"/>
+    <cellStyle name="超链接 2 2 4 2 2" xfId="638" xr:uid="{00000000-0005-0000-0000-0000AD020000}"/>
+    <cellStyle name="超链接 2 2 4 3" xfId="639" xr:uid="{00000000-0005-0000-0000-0000AE020000}"/>
+    <cellStyle name="超链接 2 2 5" xfId="640" xr:uid="{00000000-0005-0000-0000-0000AF020000}"/>
+    <cellStyle name="超链接 2 3" xfId="641" xr:uid="{00000000-0005-0000-0000-0000B0020000}"/>
+    <cellStyle name="超链接 2 3 2" xfId="642" xr:uid="{00000000-0005-0000-0000-0000B1020000}"/>
+    <cellStyle name="超链接 2 3 2 2" xfId="643" xr:uid="{00000000-0005-0000-0000-0000B2020000}"/>
+    <cellStyle name="超链接 2 3 2 2 2" xfId="644" xr:uid="{00000000-0005-0000-0000-0000B3020000}"/>
+    <cellStyle name="超链接 2 3 2 2 2 2" xfId="645" xr:uid="{00000000-0005-0000-0000-0000B4020000}"/>
+    <cellStyle name="超链接 2 3 2 2 3" xfId="646" xr:uid="{00000000-0005-0000-0000-0000B5020000}"/>
+    <cellStyle name="超链接 2 3 2 3" xfId="647" xr:uid="{00000000-0005-0000-0000-0000B6020000}"/>
+    <cellStyle name="超链接 2 3 3" xfId="648" xr:uid="{00000000-0005-0000-0000-0000B7020000}"/>
+    <cellStyle name="超链接 2 3 3 2" xfId="649" xr:uid="{00000000-0005-0000-0000-0000B8020000}"/>
+    <cellStyle name="超链接 2 3 3 2 2" xfId="650" xr:uid="{00000000-0005-0000-0000-0000B9020000}"/>
+    <cellStyle name="超链接 2 3 3 3" xfId="651" xr:uid="{00000000-0005-0000-0000-0000BA020000}"/>
+    <cellStyle name="超链接 2 3 4" xfId="652" xr:uid="{00000000-0005-0000-0000-0000BB020000}"/>
+    <cellStyle name="超链接 2 4" xfId="653" xr:uid="{00000000-0005-0000-0000-0000BC020000}"/>
+    <cellStyle name="超链接 2 4 2" xfId="654" xr:uid="{00000000-0005-0000-0000-0000BD020000}"/>
+    <cellStyle name="超链接 2 4 2 2" xfId="655" xr:uid="{00000000-0005-0000-0000-0000BE020000}"/>
+    <cellStyle name="超链接 2 4 2 2 2" xfId="656" xr:uid="{00000000-0005-0000-0000-0000BF020000}"/>
+    <cellStyle name="超链接 2 4 2 3" xfId="657" xr:uid="{00000000-0005-0000-0000-0000C0020000}"/>
+    <cellStyle name="超链接 2 4 3" xfId="658" xr:uid="{00000000-0005-0000-0000-0000C1020000}"/>
+    <cellStyle name="超链接 2 5" xfId="659" xr:uid="{00000000-0005-0000-0000-0000C2020000}"/>
+    <cellStyle name="超链接 2 5 2" xfId="660" xr:uid="{00000000-0005-0000-0000-0000C3020000}"/>
+    <cellStyle name="超链接 2 5 2 2" xfId="661" xr:uid="{00000000-0005-0000-0000-0000C4020000}"/>
+    <cellStyle name="超链接 2 5 3" xfId="662" xr:uid="{00000000-0005-0000-0000-0000C5020000}"/>
+    <cellStyle name="超链接 2 6" xfId="663" xr:uid="{00000000-0005-0000-0000-0000C6020000}"/>
+    <cellStyle name="超链接 3" xfId="664" xr:uid="{00000000-0005-0000-0000-0000C7020000}"/>
+    <cellStyle name="超链接 3 2" xfId="665" xr:uid="{00000000-0005-0000-0000-0000C8020000}"/>
+    <cellStyle name="超链接 3 2 2" xfId="666" xr:uid="{00000000-0005-0000-0000-0000C9020000}"/>
+    <cellStyle name="超链接 3 2 2 2" xfId="667" xr:uid="{00000000-0005-0000-0000-0000CA020000}"/>
+    <cellStyle name="超链接 3 2 2 2 2" xfId="668" xr:uid="{00000000-0005-0000-0000-0000CB020000}"/>
+    <cellStyle name="超链接 3 2 2 2 2 2" xfId="669" xr:uid="{00000000-0005-0000-0000-0000CC020000}"/>
+    <cellStyle name="超链接 3 2 2 2 3" xfId="670" xr:uid="{00000000-0005-0000-0000-0000CD020000}"/>
+    <cellStyle name="超链接 3 2 2 3" xfId="671" xr:uid="{00000000-0005-0000-0000-0000CE020000}"/>
+    <cellStyle name="超链接 3 2 3" xfId="672" xr:uid="{00000000-0005-0000-0000-0000CF020000}"/>
+    <cellStyle name="超链接 3 2 3 2" xfId="673" xr:uid="{00000000-0005-0000-0000-0000D0020000}"/>
+    <cellStyle name="超链接 3 2 3 2 2" xfId="674" xr:uid="{00000000-0005-0000-0000-0000D1020000}"/>
+    <cellStyle name="超链接 3 2 3 3" xfId="675" xr:uid="{00000000-0005-0000-0000-0000D2020000}"/>
+    <cellStyle name="超链接 3 2 4" xfId="676" xr:uid="{00000000-0005-0000-0000-0000D3020000}"/>
+    <cellStyle name="超链接 3 3" xfId="677" xr:uid="{00000000-0005-0000-0000-0000D4020000}"/>
+    <cellStyle name="超链接 3 3 2" xfId="678" xr:uid="{00000000-0005-0000-0000-0000D5020000}"/>
+    <cellStyle name="超链接 3 3 2 2" xfId="679" xr:uid="{00000000-0005-0000-0000-0000D6020000}"/>
+    <cellStyle name="超链接 3 3 2 2 2" xfId="680" xr:uid="{00000000-0005-0000-0000-0000D7020000}"/>
+    <cellStyle name="超链接 3 3 2 3" xfId="681" xr:uid="{00000000-0005-0000-0000-0000D8020000}"/>
+    <cellStyle name="超链接 3 3 3" xfId="682" xr:uid="{00000000-0005-0000-0000-0000D9020000}"/>
+    <cellStyle name="超链接 3 4" xfId="683" xr:uid="{00000000-0005-0000-0000-0000DA020000}"/>
+    <cellStyle name="超链接 3 4 2" xfId="684" xr:uid="{00000000-0005-0000-0000-0000DB020000}"/>
+    <cellStyle name="超链接 3 4 2 2" xfId="685" xr:uid="{00000000-0005-0000-0000-0000DC020000}"/>
+    <cellStyle name="超链接 3 4 3" xfId="686" xr:uid="{00000000-0005-0000-0000-0000DD020000}"/>
+    <cellStyle name="超链接 3 5" xfId="687" xr:uid="{00000000-0005-0000-0000-0000DE020000}"/>
+    <cellStyle name="超链接 4" xfId="688" xr:uid="{00000000-0005-0000-0000-0000DF020000}"/>
+    <cellStyle name="超链接 4 2" xfId="689" xr:uid="{00000000-0005-0000-0000-0000E0020000}"/>
+    <cellStyle name="超链接 4 2 2" xfId="690" xr:uid="{00000000-0005-0000-0000-0000E1020000}"/>
+    <cellStyle name="超链接 4 2 2 2" xfId="691" xr:uid="{00000000-0005-0000-0000-0000E2020000}"/>
+    <cellStyle name="超链接 4 2 3" xfId="692" xr:uid="{00000000-0005-0000-0000-0000E3020000}"/>
+    <cellStyle name="超链接 4 3" xfId="693" xr:uid="{00000000-0005-0000-0000-0000E4020000}"/>
+    <cellStyle name="超链接 5" xfId="694" xr:uid="{00000000-0005-0000-0000-0000E5020000}"/>
+    <cellStyle name="超链接 5 2" xfId="695" xr:uid="{00000000-0005-0000-0000-0000E6020000}"/>
+    <cellStyle name="超链接 5 2 2" xfId="696" xr:uid="{00000000-0005-0000-0000-0000E7020000}"/>
+    <cellStyle name="超链接 5 3" xfId="697" xr:uid="{00000000-0005-0000-0000-0000E8020000}"/>
+    <cellStyle name="超链接 6" xfId="698" xr:uid="{00000000-0005-0000-0000-0000E9020000}"/>
+    <cellStyle name="普通_laroux" xfId="699" xr:uid="{00000000-0005-0000-0000-0000EA020000}"/>
+    <cellStyle name="千分位[0]_laroux" xfId="700" xr:uid="{00000000-0005-0000-0000-0000EB020000}"/>
+    <cellStyle name="千分位_laroux" xfId="701" xr:uid="{00000000-0005-0000-0000-0000EC020000}"/>
+    <cellStyle name="千位[0]_laroux" xfId="702" xr:uid="{00000000-0005-0000-0000-0000ED020000}"/>
+    <cellStyle name="千位_laroux" xfId="703" xr:uid="{00000000-0005-0000-0000-0000EE020000}"/>
+    <cellStyle name="千位分隔 2" xfId="704" xr:uid="{00000000-0005-0000-0000-0000EF020000}"/>
+    <cellStyle name="千位分隔 2 2" xfId="705" xr:uid="{00000000-0005-0000-0000-0000F0020000}"/>
+    <cellStyle name="千位分隔 2 2 2" xfId="706" xr:uid="{00000000-0005-0000-0000-0000F1020000}"/>
+    <cellStyle name="千位分隔 2 2 2 2" xfId="707" xr:uid="{00000000-0005-0000-0000-0000F2020000}"/>
+    <cellStyle name="千位分隔 2 2 2 2 2" xfId="708" xr:uid="{00000000-0005-0000-0000-0000F3020000}"/>
+    <cellStyle name="千位分隔 2 2 2 2 2 2" xfId="709" xr:uid="{00000000-0005-0000-0000-0000F4020000}"/>
+    <cellStyle name="千位分隔 2 2 2 2 3" xfId="710" xr:uid="{00000000-0005-0000-0000-0000F5020000}"/>
+    <cellStyle name="千位分隔 2 2 2 3" xfId="711" xr:uid="{00000000-0005-0000-0000-0000F6020000}"/>
+    <cellStyle name="千位分隔 2 2 2 3 2" xfId="712" xr:uid="{00000000-0005-0000-0000-0000F7020000}"/>
+    <cellStyle name="千位分隔 2 2 2 4" xfId="713" xr:uid="{00000000-0005-0000-0000-0000F8020000}"/>
+    <cellStyle name="千位分隔 2 2 3" xfId="714" xr:uid="{00000000-0005-0000-0000-0000F9020000}"/>
+    <cellStyle name="千位分隔 2 2 3 2" xfId="715" xr:uid="{00000000-0005-0000-0000-0000FA020000}"/>
+    <cellStyle name="千位分隔 2 2 3 2 2" xfId="716" xr:uid="{00000000-0005-0000-0000-0000FB020000}"/>
+    <cellStyle name="千位分隔 2 2 3 3" xfId="717" xr:uid="{00000000-0005-0000-0000-0000FC020000}"/>
+    <cellStyle name="千位分隔 2 2 4" xfId="718" xr:uid="{00000000-0005-0000-0000-0000FD020000}"/>
+    <cellStyle name="千位分隔 2 2 4 2" xfId="719" xr:uid="{00000000-0005-0000-0000-0000FE020000}"/>
+    <cellStyle name="千位分隔 2 2 5" xfId="720" xr:uid="{00000000-0005-0000-0000-0000FF020000}"/>
+    <cellStyle name="千位分隔 2 3" xfId="721" xr:uid="{00000000-0005-0000-0000-000000030000}"/>
+    <cellStyle name="千位分隔 2 3 2" xfId="722" xr:uid="{00000000-0005-0000-0000-000001030000}"/>
+    <cellStyle name="千位分隔 2 3 2 2" xfId="723" xr:uid="{00000000-0005-0000-0000-000002030000}"/>
+    <cellStyle name="千位分隔 2 3 2 2 2" xfId="724" xr:uid="{00000000-0005-0000-0000-000003030000}"/>
+    <cellStyle name="千位分隔 2 3 2 3" xfId="725" xr:uid="{00000000-0005-0000-0000-000004030000}"/>
+    <cellStyle name="千位分隔 2 3 3" xfId="726" xr:uid="{00000000-0005-0000-0000-000005030000}"/>
+    <cellStyle name="千位分隔 2 3 3 2" xfId="727" xr:uid="{00000000-0005-0000-0000-000006030000}"/>
+    <cellStyle name="千位分隔 2 3 4" xfId="728" xr:uid="{00000000-0005-0000-0000-000007030000}"/>
+    <cellStyle name="千位分隔 2 4" xfId="729" xr:uid="{00000000-0005-0000-0000-000008030000}"/>
+    <cellStyle name="千位分隔 2 4 2" xfId="730" xr:uid="{00000000-0005-0000-0000-000009030000}"/>
+    <cellStyle name="千位分隔 2 4 2 2" xfId="731" xr:uid="{00000000-0005-0000-0000-00000A030000}"/>
+    <cellStyle name="千位分隔 2 4 3" xfId="732" xr:uid="{00000000-0005-0000-0000-00000B030000}"/>
+    <cellStyle name="千位分隔 2 5" xfId="733" xr:uid="{00000000-0005-0000-0000-00000C030000}"/>
+    <cellStyle name="千位分隔 2 5 2" xfId="734" xr:uid="{00000000-0005-0000-0000-00000D030000}"/>
+    <cellStyle name="千位分隔 2 6" xfId="735" xr:uid="{00000000-0005-0000-0000-00000E030000}"/>
+    <cellStyle name="千位分隔 3" xfId="736" xr:uid="{00000000-0005-0000-0000-00000F030000}"/>
+    <cellStyle name="千位分隔 3 2" xfId="737" xr:uid="{00000000-0005-0000-0000-000010030000}"/>
+    <cellStyle name="千位分隔 3 2 2" xfId="738" xr:uid="{00000000-0005-0000-0000-000011030000}"/>
+    <cellStyle name="千位分隔 3 2 2 2" xfId="739" xr:uid="{00000000-0005-0000-0000-000012030000}"/>
+    <cellStyle name="千位分隔 3 2 2 2 2" xfId="740" xr:uid="{00000000-0005-0000-0000-000013030000}"/>
+    <cellStyle name="千位分隔 3 2 2 3" xfId="741" xr:uid="{00000000-0005-0000-0000-000014030000}"/>
+    <cellStyle name="千位分隔 3 2 3" xfId="742" xr:uid="{00000000-0005-0000-0000-000015030000}"/>
+    <cellStyle name="千位分隔 3 2 3 2" xfId="743" xr:uid="{00000000-0005-0000-0000-000016030000}"/>
+    <cellStyle name="千位分隔 3 2 4" xfId="744" xr:uid="{00000000-0005-0000-0000-000017030000}"/>
+    <cellStyle name="千位分隔 3 3" xfId="745" xr:uid="{00000000-0005-0000-0000-000018030000}"/>
+    <cellStyle name="千位分隔 3 3 2" xfId="746" xr:uid="{00000000-0005-0000-0000-000019030000}"/>
+    <cellStyle name="千位分隔 3 3 2 2" xfId="747" xr:uid="{00000000-0005-0000-0000-00001A030000}"/>
+    <cellStyle name="千位分隔 3 3 3" xfId="748" xr:uid="{00000000-0005-0000-0000-00001B030000}"/>
+    <cellStyle name="千位分隔 3 4" xfId="749" xr:uid="{00000000-0005-0000-0000-00001C030000}"/>
+    <cellStyle name="千位分隔 3 4 2" xfId="750" xr:uid="{00000000-0005-0000-0000-00001D030000}"/>
+    <cellStyle name="千位分隔 3 5" xfId="751" xr:uid="{00000000-0005-0000-0000-00001E030000}"/>
+    <cellStyle name="千位分隔 4" xfId="752" xr:uid="{00000000-0005-0000-0000-00001F030000}"/>
+    <cellStyle name="千位分隔 4 2" xfId="753" xr:uid="{00000000-0005-0000-0000-000020030000}"/>
+    <cellStyle name="千位分隔 4 2 2" xfId="754" xr:uid="{00000000-0005-0000-0000-000021030000}"/>
+    <cellStyle name="千位分隔 4 2 2 2" xfId="755" xr:uid="{00000000-0005-0000-0000-000022030000}"/>
+    <cellStyle name="千位分隔 4 2 2 2 2" xfId="756" xr:uid="{00000000-0005-0000-0000-000023030000}"/>
+    <cellStyle name="千位分隔 4 2 2 3" xfId="757" xr:uid="{00000000-0005-0000-0000-000024030000}"/>
+    <cellStyle name="千位分隔 4 2 3" xfId="758" xr:uid="{00000000-0005-0000-0000-000025030000}"/>
+    <cellStyle name="千位分隔 4 2 3 2" xfId="759" xr:uid="{00000000-0005-0000-0000-000026030000}"/>
+    <cellStyle name="千位分隔 4 2 4" xfId="760" xr:uid="{00000000-0005-0000-0000-000027030000}"/>
+    <cellStyle name="千位分隔 4 3" xfId="761" xr:uid="{00000000-0005-0000-0000-000028030000}"/>
+    <cellStyle name="千位分隔 4 3 2" xfId="762" xr:uid="{00000000-0005-0000-0000-000029030000}"/>
+    <cellStyle name="千位分隔 4 3 2 2" xfId="763" xr:uid="{00000000-0005-0000-0000-00002A030000}"/>
+    <cellStyle name="千位分隔 4 3 3" xfId="764" xr:uid="{00000000-0005-0000-0000-00002B030000}"/>
+    <cellStyle name="千位分隔 4 4" xfId="765" xr:uid="{00000000-0005-0000-0000-00002C030000}"/>
+    <cellStyle name="千位分隔 4 4 2" xfId="766" xr:uid="{00000000-0005-0000-0000-00002D030000}"/>
+    <cellStyle name="千位分隔 4 5" xfId="767" xr:uid="{00000000-0005-0000-0000-00002E030000}"/>
+    <cellStyle name="千位分隔 5" xfId="768" xr:uid="{00000000-0005-0000-0000-00002F030000}"/>
+    <cellStyle name="千位分隔 5 2" xfId="769" xr:uid="{00000000-0005-0000-0000-000030030000}"/>
+    <cellStyle name="千位分隔 5 2 2" xfId="770" xr:uid="{00000000-0005-0000-0000-000031030000}"/>
+    <cellStyle name="千位分隔 5 2 2 2" xfId="771" xr:uid="{00000000-0005-0000-0000-000032030000}"/>
+    <cellStyle name="千位分隔 5 2 3" xfId="772" xr:uid="{00000000-0005-0000-0000-000033030000}"/>
+    <cellStyle name="千位分隔 5 3" xfId="773" xr:uid="{00000000-0005-0000-0000-000034030000}"/>
+    <cellStyle name="千位分隔 5 3 2" xfId="774" xr:uid="{00000000-0005-0000-0000-000035030000}"/>
   </cellStyles>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="003A70C0"/>
-[...6 lines deleted...]
-      <color rgb="00FFFF00"/>
+      <color rgb="FF3A70C0"/>
+      <color rgb="FF008000"/>
+      <color rgb="FF009900"/>
+      <color rgb="FF006600"/>
+      <color rgb="FF148A00"/>
+      <color rgb="FF003366"/>
+      <color rgb="FFFFFF00"/>
+      <color rgb="FF0070C0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>4486274</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>4486274</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="图片 3"/>
+        <xdr:cNvPr id="4" name="图片 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId1" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="11032490" y="66040"/>
           <a:ext cx="0" cy="829310"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>3397249</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>69850</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>4686300</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>227224</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="图片 4"/>
+        <xdr:cNvPr id="5" name="图片 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId1" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9943465" y="69850"/>
           <a:ext cx="1289685" cy="1350645"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -14339,27980 +15233,28269 @@
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:srgbClr val="BBD5F0"/>
             </a:gs>
             <a:gs pos="100000">
               <a:srgbClr val="9CBEE0"/>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000"/>
         </a:gradFill>
         <a:ln w="15875" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="739CC3"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
-    <tabColor theme="3" tint="0.599993896298105"/>
+    <tabColor theme="3" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="A1:J169"/>
+  <dimension ref="A1:J174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1:I1"/>
+      <selection activeCell="B2" sqref="B2:I2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.5" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="5.08333333333333" style="103" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="16384" width="8" style="417" hidden="1"/>
+    <col min="1" max="1" width="5.08203125" style="27" customWidth="1"/>
+    <col min="2" max="9" width="12.08203125" style="163" customWidth="1"/>
+    <col min="10" max="10" width="5.58203125" style="163" customWidth="1"/>
+    <col min="11" max="16384" width="8" style="163" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19.5" customHeight="1" spans="1:10">
-[...12 lines deleted...]
-      <c r="B2" s="422" t="s">
+    <row r="1" spans="1:10" ht="19.5" customHeight="1">
+      <c r="A1" s="202"/>
+      <c r="B1" s="167"/>
+      <c r="C1" s="168"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="169"/>
+      <c r="J1" s="204"/>
+    </row>
+    <row r="2" spans="1:10" ht="60" customHeight="1">
+      <c r="A2" s="203"/>
+      <c r="B2" s="170" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C2" s="170"/>
+      <c r="D2" s="170"/>
+      <c r="E2" s="170"/>
+      <c r="F2" s="170"/>
+      <c r="G2" s="170"/>
+      <c r="H2" s="170"/>
+      <c r="I2" s="171"/>
+      <c r="J2" s="203"/>
+    </row>
+    <row r="3" spans="1:10" ht="24.75" customHeight="1">
+      <c r="A3" s="203"/>
+      <c r="B3" s="172" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="422"/>
-[...10 lines deleted...]
-      <c r="B3" s="424" t="s">
+      <c r="C3" s="173"/>
+      <c r="D3" s="173"/>
+      <c r="E3" s="173"/>
+      <c r="F3" s="173"/>
+      <c r="G3" s="173"/>
+      <c r="H3" s="173"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="203"/>
+    </row>
+    <row r="4" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A4" s="203"/>
+      <c r="B4" s="175" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="425"/>
-[...10 lines deleted...]
-      <c r="B4" s="427" t="s">
+      <c r="C4" s="176"/>
+      <c r="D4" s="176"/>
+      <c r="E4" s="176"/>
+      <c r="F4" s="176"/>
+      <c r="G4" s="176"/>
+      <c r="H4" s="176"/>
+      <c r="I4" s="177"/>
+      <c r="J4" s="203"/>
+    </row>
+    <row r="5" spans="1:10" ht="30" customHeight="1">
+      <c r="A5" s="203"/>
+      <c r="B5" s="178" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="428"/>
-[...10 lines deleted...]
-      <c r="B5" s="430" t="s">
+      <c r="C5" s="179"/>
+      <c r="D5" s="178" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="431"/>
-      <c r="D5" s="430" t="s">
+      <c r="E5" s="179"/>
+      <c r="F5" s="178" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="431"/>
-      <c r="F5" s="430" t="s">
+      <c r="G5" s="179"/>
+      <c r="H5" s="178" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="431"/>
-      <c r="H5" s="430" t="s">
+      <c r="I5" s="179"/>
+      <c r="J5" s="203"/>
+    </row>
+    <row r="6" spans="1:10" s="160" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A6" s="203"/>
+      <c r="B6" s="205" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="431"/>
-[...4 lines deleted...]
-      <c r="B6" s="432" t="s">
+      <c r="C6" s="206"/>
+      <c r="D6" s="205" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="433"/>
-      <c r="D6" s="432" t="s">
+      <c r="E6" s="206"/>
+      <c r="F6" s="205" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="433"/>
-      <c r="F6" s="432" t="s">
+      <c r="G6" s="206"/>
+      <c r="H6" s="205" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="433"/>
-      <c r="H6" s="432" t="s">
+      <c r="I6" s="206"/>
+      <c r="J6" s="203"/>
+    </row>
+    <row r="7" spans="1:10" s="160" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A7" s="203"/>
+      <c r="B7" s="207"/>
+      <c r="C7" s="208"/>
+      <c r="D7" s="207"/>
+      <c r="E7" s="208"/>
+      <c r="F7" s="207"/>
+      <c r="G7" s="208"/>
+      <c r="H7" s="207"/>
+      <c r="I7" s="208"/>
+      <c r="J7" s="203"/>
+    </row>
+    <row r="8" spans="1:10" ht="16.399999999999999" customHeight="1">
+      <c r="A8" s="203"/>
+      <c r="B8" s="180"/>
+      <c r="C8" s="181"/>
+      <c r="D8" s="181"/>
+      <c r="E8" s="181"/>
+      <c r="F8" s="181"/>
+      <c r="G8" s="181"/>
+      <c r="H8" s="181"/>
+      <c r="I8" s="181"/>
+      <c r="J8" s="203"/>
+    </row>
+    <row r="9" spans="1:10" ht="30" customHeight="1">
+      <c r="A9" s="203"/>
+      <c r="B9" s="178" t="s">
         <v>10</v>
       </c>
-      <c r="I6" s="433"/>
-[...28 lines deleted...]
-      <c r="B9" s="430" t="s">
+      <c r="C9" s="179"/>
+      <c r="D9" s="178" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="431"/>
-      <c r="D9" s="430" t="s">
+      <c r="E9" s="182"/>
+      <c r="F9" s="178" t="s">
         <v>12</v>
       </c>
-      <c r="E9" s="438"/>
-      <c r="F9" s="430" t="s">
+      <c r="G9" s="179"/>
+      <c r="H9" s="178" t="s">
         <v>13</v>
       </c>
-      <c r="G9" s="431"/>
-      <c r="H9" s="430" t="s">
+      <c r="I9" s="179"/>
+      <c r="J9" s="203"/>
+    </row>
+    <row r="10" spans="1:10" s="161" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A10" s="203"/>
+      <c r="B10" s="205" t="s">
         <v>14</v>
       </c>
-      <c r="I9" s="431"/>
-[...4 lines deleted...]
-      <c r="B10" s="432" t="s">
+      <c r="C10" s="206"/>
+      <c r="D10" s="205" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="433"/>
-      <c r="D10" s="432" t="s">
+      <c r="E10" s="206"/>
+      <c r="F10" s="205" t="s">
         <v>16</v>
       </c>
-      <c r="E10" s="433"/>
-      <c r="F10" s="432" t="s">
+      <c r="G10" s="206"/>
+      <c r="H10" s="209" t="s">
         <v>17</v>
       </c>
-      <c r="G10" s="433"/>
-      <c r="H10" s="439" t="s">
+      <c r="I10" s="210"/>
+      <c r="J10" s="203"/>
+    </row>
+    <row r="11" spans="1:10" s="161" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A11" s="203"/>
+      <c r="B11" s="207"/>
+      <c r="C11" s="208"/>
+      <c r="D11" s="207"/>
+      <c r="E11" s="208"/>
+      <c r="F11" s="207"/>
+      <c r="G11" s="208"/>
+      <c r="H11" s="211"/>
+      <c r="I11" s="212"/>
+      <c r="J11" s="203"/>
+    </row>
+    <row r="12" spans="1:10" ht="16.399999999999999" customHeight="1">
+      <c r="A12" s="203"/>
+      <c r="B12" s="183"/>
+      <c r="C12" s="181"/>
+      <c r="D12" s="181"/>
+      <c r="E12" s="181"/>
+      <c r="F12" s="181"/>
+      <c r="G12" s="181"/>
+      <c r="H12" s="181"/>
+      <c r="I12" s="184"/>
+      <c r="J12" s="203"/>
+    </row>
+    <row r="13" spans="1:10" ht="30" customHeight="1">
+      <c r="A13" s="203"/>
+      <c r="B13" s="178" t="s">
         <v>18</v>
       </c>
-      <c r="I10" s="440"/>
-[...28 lines deleted...]
-      <c r="B13" s="430" t="s">
+      <c r="C13" s="182"/>
+      <c r="D13" s="178" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="438"/>
-      <c r="D13" s="430" t="s">
+      <c r="E13" s="179"/>
+      <c r="F13" s="178" t="s">
         <v>20</v>
       </c>
-      <c r="E13" s="431"/>
-      <c r="F13" s="430" t="s">
+      <c r="G13" s="179"/>
+      <c r="H13" s="178" t="s">
         <v>21</v>
       </c>
-      <c r="G13" s="431"/>
-      <c r="H13" s="430" t="s">
+      <c r="I13" s="179"/>
+      <c r="J13" s="203"/>
+    </row>
+    <row r="14" spans="1:10" s="160" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A14" s="203"/>
+      <c r="B14" s="209" t="s">
         <v>22</v>
       </c>
-      <c r="I13" s="431"/>
-[...4 lines deleted...]
-      <c r="B14" s="439" t="s">
+      <c r="C14" s="210"/>
+      <c r="D14" s="205" t="s">
         <v>23</v>
       </c>
-      <c r="C14" s="440"/>
-      <c r="D14" s="432" t="s">
+      <c r="E14" s="206"/>
+      <c r="F14" s="205" t="s">
         <v>24</v>
       </c>
-      <c r="E14" s="433"/>
-      <c r="F14" s="432" t="s">
+      <c r="G14" s="206"/>
+      <c r="H14" s="205" t="s">
         <v>25</v>
       </c>
-      <c r="G14" s="433"/>
-      <c r="H14" s="432" t="s">
+      <c r="I14" s="206"/>
+      <c r="J14" s="203"/>
+    </row>
+    <row r="15" spans="1:10" s="160" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A15" s="203"/>
+      <c r="B15" s="211"/>
+      <c r="C15" s="212"/>
+      <c r="D15" s="207"/>
+      <c r="E15" s="208"/>
+      <c r="F15" s="207"/>
+      <c r="G15" s="208"/>
+      <c r="H15" s="207"/>
+      <c r="I15" s="208"/>
+      <c r="J15" s="203"/>
+    </row>
+    <row r="16" spans="1:10" s="160" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A16" s="203"/>
+      <c r="B16" s="185"/>
+      <c r="C16" s="181"/>
+      <c r="D16" s="181"/>
+      <c r="E16" s="181"/>
+      <c r="F16" s="181"/>
+      <c r="G16" s="181"/>
+      <c r="H16" s="181"/>
+      <c r="I16" s="186"/>
+      <c r="J16" s="203"/>
+    </row>
+    <row r="17" spans="1:10" s="160" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A17" s="203"/>
+      <c r="B17" s="178" t="s">
         <v>26</v>
       </c>
-      <c r="I14" s="433"/>
-[...28 lines deleted...]
-      <c r="B17" s="430" t="s">
+      <c r="C17" s="179"/>
+      <c r="D17" s="178" t="s">
         <v>27</v>
       </c>
-      <c r="C17" s="431"/>
-      <c r="D17" s="430" t="s">
+      <c r="E17" s="179"/>
+      <c r="F17" s="178" t="s">
         <v>28</v>
       </c>
-      <c r="E17" s="431"/>
-      <c r="F17" s="430" t="s">
+      <c r="G17" s="179"/>
+      <c r="H17" s="178" t="s">
         <v>29</v>
       </c>
-      <c r="G17" s="431"/>
-      <c r="H17" s="430" t="s">
+      <c r="I17" s="179"/>
+      <c r="J17" s="203"/>
+    </row>
+    <row r="18" spans="1:10" s="160" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A18" s="203"/>
+      <c r="B18" s="205" t="s">
         <v>30</v>
       </c>
-      <c r="I17" s="431"/>
-[...4 lines deleted...]
-      <c r="B18" s="432" t="s">
+      <c r="C18" s="206"/>
+      <c r="D18" s="205" t="s">
         <v>31</v>
       </c>
-      <c r="C18" s="433"/>
-      <c r="D18" s="432" t="s">
+      <c r="E18" s="206"/>
+      <c r="F18" s="205" t="s">
         <v>32</v>
       </c>
-      <c r="E18" s="433"/>
-      <c r="F18" s="432" t="s">
+      <c r="G18" s="206"/>
+      <c r="H18" s="205" t="s">
         <v>33</v>
       </c>
-      <c r="G18" s="433"/>
-      <c r="H18" s="432" t="s">
+      <c r="I18" s="206"/>
+      <c r="J18" s="203"/>
+    </row>
+    <row r="19" spans="1:10" s="160" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A19" s="203"/>
+      <c r="B19" s="207"/>
+      <c r="C19" s="208"/>
+      <c r="D19" s="207"/>
+      <c r="E19" s="208"/>
+      <c r="F19" s="207"/>
+      <c r="G19" s="208"/>
+      <c r="H19" s="207"/>
+      <c r="I19" s="208"/>
+      <c r="J19" s="203"/>
+    </row>
+    <row r="20" spans="1:10" ht="16.399999999999999" customHeight="1">
+      <c r="A20" s="203"/>
+      <c r="B20" s="180"/>
+      <c r="C20" s="181"/>
+      <c r="D20" s="181"/>
+      <c r="E20" s="181"/>
+      <c r="F20" s="181"/>
+      <c r="G20" s="181"/>
+      <c r="H20" s="181"/>
+      <c r="I20" s="184"/>
+      <c r="J20" s="203"/>
+    </row>
+    <row r="21" spans="1:10" ht="30" customHeight="1">
+      <c r="A21" s="203"/>
+      <c r="B21" s="178" t="s">
         <v>34</v>
       </c>
-      <c r="I18" s="433"/>
-[...28 lines deleted...]
-      <c r="B21" s="430" t="s">
+      <c r="C21" s="179"/>
+      <c r="D21" s="178" t="s">
         <v>35</v>
       </c>
-      <c r="C21" s="431"/>
-      <c r="D21" s="430" t="s">
+      <c r="E21" s="179"/>
+      <c r="F21" s="178" t="s">
         <v>36</v>
       </c>
-      <c r="E21" s="431"/>
-      <c r="F21" s="430" t="s">
+      <c r="G21" s="179"/>
+      <c r="H21" s="187" t="s">
         <v>37</v>
       </c>
-      <c r="G21" s="431"/>
-      <c r="H21" s="447" t="s">
+      <c r="I21" s="187"/>
+      <c r="J21" s="203"/>
+    </row>
+    <row r="22" spans="1:10" ht="27.75" customHeight="1">
+      <c r="A22" s="203"/>
+      <c r="B22" s="205" t="s">
         <v>38</v>
       </c>
-      <c r="I21" s="447"/>
-[...4 lines deleted...]
-      <c r="B22" s="432" t="s">
+      <c r="C22" s="206"/>
+      <c r="D22" s="205" t="s">
         <v>39</v>
       </c>
-      <c r="C22" s="433"/>
-      <c r="D22" s="432" t="s">
+      <c r="E22" s="206"/>
+      <c r="F22" s="205" t="s">
         <v>40</v>
       </c>
-      <c r="E22" s="433"/>
-      <c r="F22" s="432" t="s">
+      <c r="G22" s="206"/>
+      <c r="H22" s="213" t="s">
         <v>41</v>
       </c>
-      <c r="G22" s="433"/>
-      <c r="H22" s="448" t="s">
+      <c r="I22" s="214"/>
+      <c r="J22" s="203"/>
+    </row>
+    <row r="23" spans="1:10" ht="27.75" customHeight="1">
+      <c r="A23" s="203"/>
+      <c r="B23" s="207"/>
+      <c r="C23" s="208"/>
+      <c r="D23" s="207"/>
+      <c r="E23" s="208"/>
+      <c r="F23" s="207"/>
+      <c r="G23" s="208"/>
+      <c r="H23" s="214"/>
+      <c r="I23" s="214"/>
+      <c r="J23" s="203"/>
+    </row>
+    <row r="24" spans="1:10" ht="16.399999999999999" customHeight="1">
+      <c r="A24" s="203"/>
+      <c r="B24" s="188"/>
+      <c r="C24" s="189"/>
+      <c r="D24" s="189"/>
+      <c r="E24" s="189"/>
+      <c r="F24" s="189"/>
+      <c r="G24" s="189"/>
+      <c r="H24" s="189"/>
+      <c r="I24" s="189"/>
+      <c r="J24" s="203"/>
+    </row>
+    <row r="25" spans="1:10" ht="18" customHeight="1">
+      <c r="A25" s="203"/>
+      <c r="B25" s="190" t="s">
         <v>42</v>
       </c>
-      <c r="I22" s="449"/>
-[...28 lines deleted...]
-      <c r="B25" s="452" t="s">
+      <c r="C25" s="191"/>
+      <c r="D25" s="191"/>
+      <c r="E25" s="191"/>
+      <c r="F25" s="191"/>
+      <c r="G25" s="191"/>
+      <c r="H25" s="191"/>
+      <c r="I25" s="192"/>
+      <c r="J25" s="203"/>
+    </row>
+    <row r="26" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A26" s="203"/>
+      <c r="B26" s="193"/>
+      <c r="C26" s="194"/>
+      <c r="D26" s="194"/>
+      <c r="E26" s="194"/>
+      <c r="F26" s="194"/>
+      <c r="G26" s="194"/>
+      <c r="H26" s="194"/>
+      <c r="I26" s="195"/>
+      <c r="J26" s="203"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="203"/>
+      <c r="B27" s="196" t="s">
         <v>43</v>
       </c>
-      <c r="C25" s="453"/>
-[...22 lines deleted...]
-      <c r="B27" s="458" t="s">
+      <c r="C27" s="197"/>
+      <c r="D27" s="197"/>
+      <c r="E27" s="197"/>
+      <c r="F27" s="197"/>
+      <c r="G27" s="197"/>
+      <c r="H27" s="197"/>
+      <c r="I27" s="198"/>
+      <c r="J27" s="203"/>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="203"/>
+      <c r="B28" s="196" t="s">
         <v>44</v>
       </c>
-      <c r="C27" s="459"/>
-[...10 lines deleted...]
-      <c r="B28" s="458" t="s">
+      <c r="C28" s="197"/>
+      <c r="D28" s="197"/>
+      <c r="E28" s="197"/>
+      <c r="F28" s="197"/>
+      <c r="G28" s="197"/>
+      <c r="H28" s="197"/>
+      <c r="I28" s="198"/>
+      <c r="J28" s="203"/>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="203"/>
+      <c r="B29" s="196" t="s">
         <v>45</v>
       </c>
-      <c r="C28" s="459"/>
-[...10 lines deleted...]
-      <c r="B29" s="458" t="s">
+      <c r="C29" s="197"/>
+      <c r="D29" s="197"/>
+      <c r="E29" s="197"/>
+      <c r="F29" s="197"/>
+      <c r="G29" s="197"/>
+      <c r="H29" s="197"/>
+      <c r="I29" s="198"/>
+      <c r="J29" s="203"/>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="203"/>
+      <c r="B30" s="196"/>
+      <c r="C30" s="197"/>
+      <c r="D30" s="197"/>
+      <c r="E30" s="197"/>
+      <c r="F30" s="197"/>
+      <c r="G30" s="197"/>
+      <c r="H30" s="197"/>
+      <c r="I30" s="198"/>
+      <c r="J30" s="203"/>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="203"/>
+      <c r="B31" s="196"/>
+      <c r="C31" s="197"/>
+      <c r="D31" s="197"/>
+      <c r="E31" s="197"/>
+      <c r="F31" s="197"/>
+      <c r="G31" s="197"/>
+      <c r="H31" s="197"/>
+      <c r="I31" s="198"/>
+      <c r="J31" s="168"/>
+    </row>
+    <row r="32" spans="1:10" s="162" customFormat="1">
+      <c r="A32" s="27"/>
+      <c r="B32" s="199" t="s">
         <v>46</v>
       </c>
-      <c r="C29" s="459"/>
-[...34 lines deleted...]
-      <c r="B32" s="461" t="s">
+      <c r="C32" s="200"/>
+      <c r="D32" s="200"/>
+      <c r="E32" s="201"/>
+      <c r="F32" s="201"/>
+      <c r="G32" s="201"/>
+      <c r="H32" s="201"/>
+      <c r="I32" s="201"/>
+      <c r="J32" s="201"/>
+    </row>
+    <row r="33" spans="1:10" s="162" customFormat="1">
+      <c r="A33" s="27"/>
+      <c r="B33" s="164" t="s">
         <v>47</v>
       </c>
-      <c r="C32" s="462"/>
-[...10 lines deleted...]
-      <c r="B33" s="461" t="s">
+      <c r="C33" s="165"/>
+      <c r="D33" s="165"/>
+      <c r="E33" s="166"/>
+      <c r="F33" s="166"/>
+      <c r="G33" s="166"/>
+      <c r="H33" s="166"/>
+      <c r="I33" s="166"/>
+      <c r="J33" s="166"/>
+    </row>
+    <row r="34" spans="1:10" s="162" customFormat="1">
+      <c r="A34" s="27"/>
+      <c r="B34" s="164" t="s">
         <v>48</v>
       </c>
-      <c r="C33" s="462"/>
-[...10 lines deleted...]
-      <c r="B34" s="461" t="s">
+      <c r="C34" s="165"/>
+      <c r="D34" s="165"/>
+      <c r="E34" s="166"/>
+      <c r="F34" s="166"/>
+      <c r="G34" s="166"/>
+      <c r="H34" s="166"/>
+      <c r="I34" s="166"/>
+      <c r="J34" s="166"/>
+    </row>
+    <row r="35" spans="1:10" s="162" customFormat="1">
+      <c r="A35" s="27"/>
+      <c r="B35" s="164" t="s">
         <v>49</v>
       </c>
-      <c r="C34" s="462"/>
-[...10 lines deleted...]
-      <c r="B35" s="461" t="s">
+      <c r="C35" s="165"/>
+      <c r="D35" s="165"/>
+      <c r="E35" s="166"/>
+      <c r="F35" s="166"/>
+      <c r="G35" s="166"/>
+      <c r="H35" s="166"/>
+      <c r="I35" s="166"/>
+      <c r="J35" s="166"/>
+    </row>
+    <row r="36" spans="1:10" s="162" customFormat="1">
+      <c r="A36" s="27"/>
+      <c r="B36" s="164" t="s">
         <v>50</v>
       </c>
-      <c r="C35" s="462"/>
-[...10 lines deleted...]
-      <c r="B36" s="461" t="s">
+      <c r="C36" s="165"/>
+      <c r="D36" s="165"/>
+      <c r="E36" s="166"/>
+      <c r="F36" s="166"/>
+      <c r="G36" s="166"/>
+      <c r="H36" s="166"/>
+      <c r="I36" s="166"/>
+      <c r="J36" s="166"/>
+    </row>
+    <row r="37" spans="1:10" s="162" customFormat="1">
+      <c r="A37" s="27"/>
+      <c r="B37" s="164" t="s">
         <v>51</v>
       </c>
-      <c r="C36" s="462"/>
-[...10 lines deleted...]
-      <c r="B37" s="461" t="s">
+      <c r="C37" s="165"/>
+      <c r="D37" s="165"/>
+      <c r="E37" s="166"/>
+      <c r="F37" s="166"/>
+      <c r="G37" s="166"/>
+      <c r="H37" s="166"/>
+      <c r="I37" s="166"/>
+      <c r="J37" s="166"/>
+    </row>
+    <row r="38" spans="1:10" s="162" customFormat="1">
+      <c r="A38" s="27"/>
+      <c r="B38" s="164" t="s">
         <v>52</v>
       </c>
-      <c r="C37" s="462"/>
-[...10 lines deleted...]
-      <c r="B38" s="461" t="s">
+      <c r="C38" s="165"/>
+      <c r="D38" s="165"/>
+      <c r="E38" s="166"/>
+      <c r="F38" s="166"/>
+      <c r="G38" s="166"/>
+      <c r="H38" s="166"/>
+      <c r="I38" s="166"/>
+      <c r="J38" s="166"/>
+    </row>
+    <row r="39" spans="1:10" s="162" customFormat="1">
+      <c r="A39" s="27"/>
+      <c r="B39" s="164" t="s">
         <v>53</v>
       </c>
-      <c r="C38" s="462"/>
-[...10 lines deleted...]
-      <c r="B39" s="461" t="s">
+      <c r="C39" s="165"/>
+      <c r="D39" s="165"/>
+      <c r="E39" s="166"/>
+      <c r="F39" s="166"/>
+      <c r="G39" s="166"/>
+      <c r="H39" s="166"/>
+      <c r="I39" s="166"/>
+      <c r="J39" s="166"/>
+    </row>
+    <row r="40" spans="1:10" s="162" customFormat="1">
+      <c r="A40" s="27"/>
+      <c r="B40" s="164" t="s">
         <v>54</v>
       </c>
-      <c r="C39" s="462"/>
-[...10 lines deleted...]
-      <c r="B40" s="461" t="s">
+      <c r="C40" s="165"/>
+      <c r="D40" s="165"/>
+      <c r="E40" s="166"/>
+      <c r="F40" s="166"/>
+      <c r="G40" s="166"/>
+      <c r="H40" s="166"/>
+      <c r="I40" s="166"/>
+      <c r="J40" s="166"/>
+    </row>
+    <row r="41" spans="1:10" s="162" customFormat="1">
+      <c r="A41" s="27"/>
+      <c r="B41" s="164" t="s">
         <v>55</v>
       </c>
-      <c r="C40" s="462"/>
-[...10 lines deleted...]
-      <c r="B41" s="461" t="s">
+      <c r="C41" s="165"/>
+      <c r="D41" s="165"/>
+      <c r="E41" s="166"/>
+      <c r="F41" s="166"/>
+      <c r="G41" s="166"/>
+      <c r="H41" s="166"/>
+      <c r="I41" s="166"/>
+      <c r="J41" s="166"/>
+    </row>
+    <row r="42" spans="1:10" s="162" customFormat="1">
+      <c r="A42" s="27"/>
+      <c r="B42" s="164" t="s">
         <v>56</v>
       </c>
-      <c r="C41" s="462"/>
-[...10 lines deleted...]
-      <c r="B42" s="461" t="s">
+      <c r="C42" s="165"/>
+      <c r="D42" s="165"/>
+      <c r="E42" s="166"/>
+      <c r="F42" s="166"/>
+      <c r="G42" s="166"/>
+      <c r="H42" s="166"/>
+      <c r="I42" s="166"/>
+      <c r="J42" s="166"/>
+    </row>
+    <row r="43" spans="1:10" s="162" customFormat="1">
+      <c r="A43" s="27"/>
+      <c r="B43" s="164" t="s">
         <v>57</v>
       </c>
-      <c r="C42" s="462"/>
-[...10 lines deleted...]
-      <c r="B43" s="461" t="s">
+      <c r="C43" s="165"/>
+      <c r="D43" s="165"/>
+      <c r="E43" s="166"/>
+      <c r="F43" s="166"/>
+      <c r="G43" s="166"/>
+      <c r="H43" s="166"/>
+      <c r="I43" s="166"/>
+      <c r="J43" s="166"/>
+    </row>
+    <row r="44" spans="1:10" s="162" customFormat="1">
+      <c r="A44" s="27"/>
+      <c r="B44" s="164" t="s">
         <v>58</v>
       </c>
-      <c r="C43" s="462"/>
-[...10 lines deleted...]
-      <c r="B44" s="461" t="s">
+      <c r="C44" s="165"/>
+      <c r="D44" s="165"/>
+      <c r="E44" s="166"/>
+      <c r="F44" s="166"/>
+      <c r="G44" s="166"/>
+      <c r="H44" s="166"/>
+      <c r="I44" s="166"/>
+      <c r="J44" s="166"/>
+    </row>
+    <row r="45" spans="1:10" s="162" customFormat="1">
+      <c r="A45" s="27"/>
+      <c r="B45" s="164" t="s">
         <v>59</v>
       </c>
-      <c r="C44" s="462"/>
-[...10 lines deleted...]
-      <c r="B45" s="461" t="s">
+      <c r="C45" s="165"/>
+      <c r="D45" s="165"/>
+      <c r="E45" s="166"/>
+      <c r="F45" s="166"/>
+      <c r="G45" s="166"/>
+      <c r="H45" s="166"/>
+      <c r="I45" s="166"/>
+      <c r="J45" s="166"/>
+    </row>
+    <row r="46" spans="1:10" s="162" customFormat="1">
+      <c r="A46" s="27"/>
+      <c r="B46" s="164" t="s">
         <v>60</v>
       </c>
-      <c r="C45" s="462"/>
-[...10 lines deleted...]
-      <c r="B46" s="461" t="s">
+      <c r="C46" s="165"/>
+      <c r="D46" s="165"/>
+      <c r="E46" s="166"/>
+      <c r="F46" s="166"/>
+      <c r="G46" s="166"/>
+      <c r="H46" s="166"/>
+      <c r="I46" s="166"/>
+      <c r="J46" s="166"/>
+    </row>
+    <row r="47" spans="1:10" s="162" customFormat="1">
+      <c r="A47" s="27"/>
+      <c r="B47" s="164" t="s">
         <v>61</v>
       </c>
-      <c r="C46" s="462"/>
-[...10 lines deleted...]
-      <c r="B47" s="461" t="s">
+      <c r="C47" s="165"/>
+      <c r="D47" s="165"/>
+      <c r="E47" s="166"/>
+      <c r="F47" s="166"/>
+      <c r="G47" s="166"/>
+      <c r="H47" s="166"/>
+      <c r="I47" s="166"/>
+      <c r="J47" s="166"/>
+    </row>
+    <row r="48" spans="1:10" s="162" customFormat="1">
+      <c r="A48" s="27"/>
+      <c r="B48" s="164" t="s">
         <v>62</v>
       </c>
-      <c r="C47" s="462"/>
-[...10 lines deleted...]
-      <c r="B48" s="461" t="s">
+      <c r="C48" s="165"/>
+      <c r="D48" s="165"/>
+      <c r="E48" s="166"/>
+      <c r="F48" s="166"/>
+      <c r="G48" s="166"/>
+      <c r="H48" s="166"/>
+      <c r="I48" s="166"/>
+      <c r="J48" s="166"/>
+    </row>
+    <row r="49" spans="1:10" s="162" customFormat="1">
+      <c r="A49" s="27"/>
+      <c r="B49" s="164" t="s">
         <v>63</v>
       </c>
-      <c r="C48" s="462"/>
-[...10 lines deleted...]
-      <c r="B49" s="461" t="s">
+      <c r="C49" s="165"/>
+      <c r="D49" s="165"/>
+      <c r="E49" s="166"/>
+      <c r="F49" s="166"/>
+      <c r="G49" s="166"/>
+      <c r="H49" s="166"/>
+      <c r="I49" s="166"/>
+      <c r="J49" s="166"/>
+    </row>
+    <row r="50" spans="1:10" s="162" customFormat="1">
+      <c r="A50" s="27"/>
+      <c r="B50" s="164" t="s">
         <v>64</v>
       </c>
-      <c r="C49" s="462"/>
-[...10 lines deleted...]
-      <c r="B50" s="461" t="s">
+      <c r="C50" s="165"/>
+      <c r="D50" s="165"/>
+      <c r="E50" s="166"/>
+      <c r="F50" s="166"/>
+      <c r="G50" s="166"/>
+      <c r="H50" s="166"/>
+      <c r="I50" s="166"/>
+      <c r="J50" s="166"/>
+    </row>
+    <row r="51" spans="1:10" s="162" customFormat="1">
+      <c r="A51" s="27"/>
+      <c r="B51" s="164" t="s">
         <v>65</v>
       </c>
-      <c r="C50" s="462"/>
-[...10 lines deleted...]
-      <c r="B51" s="461" t="s">
+      <c r="C51" s="165"/>
+      <c r="D51" s="165"/>
+      <c r="E51" s="166"/>
+      <c r="F51" s="166"/>
+      <c r="G51" s="166"/>
+      <c r="H51" s="166"/>
+      <c r="I51" s="166"/>
+      <c r="J51" s="166"/>
+    </row>
+    <row r="52" spans="1:10" s="162" customFormat="1">
+      <c r="A52" s="27"/>
+      <c r="B52" s="164" t="s">
         <v>66</v>
       </c>
-      <c r="C51" s="462"/>
-[...10 lines deleted...]
-      <c r="B52" s="461" t="s">
+      <c r="C52" s="165"/>
+      <c r="D52" s="165"/>
+      <c r="E52" s="166"/>
+      <c r="F52" s="166"/>
+      <c r="G52" s="166"/>
+      <c r="H52" s="166"/>
+      <c r="I52" s="166"/>
+      <c r="J52" s="166"/>
+    </row>
+    <row r="53" spans="1:10" s="162" customFormat="1">
+      <c r="A53" s="27"/>
+      <c r="B53" s="164" t="s">
         <v>67</v>
       </c>
-      <c r="C52" s="462"/>
-[...10 lines deleted...]
-      <c r="B53" s="461" t="s">
+      <c r="C53" s="165"/>
+      <c r="D53" s="165"/>
+      <c r="E53" s="166"/>
+      <c r="F53" s="166"/>
+      <c r="G53" s="166"/>
+      <c r="H53" s="166"/>
+      <c r="I53" s="166"/>
+      <c r="J53" s="166"/>
+    </row>
+    <row r="54" spans="1:10" s="162" customFormat="1">
+      <c r="A54" s="27"/>
+      <c r="B54" s="164" t="s">
         <v>68</v>
       </c>
-      <c r="C53" s="462"/>
-[...10 lines deleted...]
-      <c r="B54" s="461" t="s">
+      <c r="C54" s="165"/>
+      <c r="D54" s="165"/>
+      <c r="E54" s="166"/>
+      <c r="F54" s="166"/>
+      <c r="G54" s="166"/>
+      <c r="H54" s="166"/>
+      <c r="I54" s="166"/>
+      <c r="J54" s="166"/>
+    </row>
+    <row r="55" spans="1:10" s="162" customFormat="1">
+      <c r="A55" s="27"/>
+      <c r="B55" s="164" t="s">
         <v>69</v>
       </c>
-      <c r="C54" s="462"/>
-[...10 lines deleted...]
-      <c r="B55" s="461" t="s">
+      <c r="C55" s="165"/>
+      <c r="D55" s="165"/>
+      <c r="E55" s="166"/>
+      <c r="F55" s="166"/>
+      <c r="G55" s="166"/>
+      <c r="H55" s="166"/>
+      <c r="I55" s="166"/>
+      <c r="J55" s="166"/>
+    </row>
+    <row r="56" spans="1:10" s="162" customFormat="1">
+      <c r="A56" s="27"/>
+      <c r="B56" s="164" t="s">
         <v>70</v>
       </c>
-      <c r="C55" s="462"/>
-[...10 lines deleted...]
-      <c r="B56" s="461" t="s">
+      <c r="C56" s="165"/>
+      <c r="D56" s="165"/>
+      <c r="E56" s="166"/>
+      <c r="F56" s="166"/>
+      <c r="G56" s="166"/>
+      <c r="H56" s="166"/>
+      <c r="I56" s="166"/>
+      <c r="J56" s="166"/>
+    </row>
+    <row r="57" spans="1:10" s="162" customFormat="1">
+      <c r="A57" s="27"/>
+      <c r="B57" s="164" t="s">
         <v>71</v>
       </c>
-      <c r="C56" s="462"/>
-[...10 lines deleted...]
-      <c r="B57" s="461" t="s">
+      <c r="C57" s="165"/>
+      <c r="D57" s="165"/>
+      <c r="E57" s="166"/>
+      <c r="F57" s="166"/>
+      <c r="G57" s="166"/>
+      <c r="H57" s="166"/>
+      <c r="I57" s="166"/>
+      <c r="J57" s="166"/>
+    </row>
+    <row r="58" spans="1:10" s="162" customFormat="1">
+      <c r="A58" s="27"/>
+      <c r="B58" s="164" t="s">
         <v>72</v>
       </c>
-      <c r="C57" s="462"/>
-[...10 lines deleted...]
-      <c r="B58" s="461" t="s">
+      <c r="C58" s="165"/>
+      <c r="D58" s="165"/>
+      <c r="E58" s="166"/>
+      <c r="F58" s="166"/>
+      <c r="G58" s="166"/>
+      <c r="H58" s="166"/>
+      <c r="I58" s="166"/>
+      <c r="J58" s="166"/>
+    </row>
+    <row r="59" spans="1:10" s="162" customFormat="1">
+      <c r="A59" s="27"/>
+      <c r="B59" s="164" t="s">
         <v>73</v>
       </c>
-      <c r="C58" s="462"/>
-[...10 lines deleted...]
-      <c r="B59" s="461" t="s">
+      <c r="C59" s="165"/>
+      <c r="D59" s="165"/>
+      <c r="E59" s="166"/>
+      <c r="F59" s="166"/>
+      <c r="G59" s="166"/>
+      <c r="H59" s="166"/>
+      <c r="I59" s="166"/>
+      <c r="J59" s="166"/>
+    </row>
+    <row r="60" spans="1:10" s="162" customFormat="1">
+      <c r="A60" s="27"/>
+      <c r="B60" s="164" t="s">
         <v>74</v>
       </c>
-      <c r="C59" s="462"/>
-[...10 lines deleted...]
-      <c r="B60" s="461" t="s">
+      <c r="C60" s="165"/>
+      <c r="D60" s="165"/>
+      <c r="E60" s="166"/>
+      <c r="F60" s="166"/>
+      <c r="G60" s="166"/>
+      <c r="H60" s="166"/>
+      <c r="I60" s="166"/>
+      <c r="J60" s="166"/>
+    </row>
+    <row r="61" spans="1:10" s="162" customFormat="1">
+      <c r="A61" s="27"/>
+      <c r="B61" s="164" t="s">
         <v>75</v>
       </c>
-      <c r="C60" s="462"/>
-[...10 lines deleted...]
-      <c r="B61" s="461" t="s">
+      <c r="C61" s="165"/>
+      <c r="D61" s="165"/>
+      <c r="E61" s="166"/>
+      <c r="F61" s="166"/>
+      <c r="G61" s="166"/>
+      <c r="H61" s="166"/>
+      <c r="I61" s="166"/>
+      <c r="J61" s="166"/>
+    </row>
+    <row r="62" spans="1:10" s="162" customFormat="1">
+      <c r="A62" s="27"/>
+      <c r="B62" s="164" t="s">
         <v>76</v>
       </c>
-      <c r="C61" s="462"/>
-[...10 lines deleted...]
-      <c r="B62" s="461" t="s">
+      <c r="C62" s="165"/>
+      <c r="D62" s="165"/>
+      <c r="E62" s="166"/>
+      <c r="F62" s="166"/>
+      <c r="G62" s="166"/>
+      <c r="H62" s="166"/>
+      <c r="I62" s="166"/>
+      <c r="J62" s="166"/>
+    </row>
+    <row r="63" spans="1:10" s="162" customFormat="1">
+      <c r="A63" s="27"/>
+      <c r="B63" s="164" t="s">
         <v>77</v>
       </c>
-      <c r="C62" s="462"/>
-[...10 lines deleted...]
-      <c r="B63" s="461" t="s">
+      <c r="C63" s="165"/>
+      <c r="D63" s="165"/>
+      <c r="E63" s="166"/>
+      <c r="F63" s="166"/>
+      <c r="G63" s="166"/>
+      <c r="H63" s="166"/>
+      <c r="I63" s="166"/>
+      <c r="J63" s="166"/>
+    </row>
+    <row r="64" spans="1:10" s="162" customFormat="1">
+      <c r="A64" s="27"/>
+      <c r="B64" s="164" t="s">
         <v>78</v>
       </c>
-      <c r="C63" s="462"/>
-[...10 lines deleted...]
-      <c r="B64" s="461" t="s">
+      <c r="C64" s="165"/>
+      <c r="D64" s="165"/>
+      <c r="E64" s="166"/>
+      <c r="F64" s="166"/>
+      <c r="G64" s="166"/>
+      <c r="H64" s="166"/>
+      <c r="I64" s="166"/>
+      <c r="J64" s="166"/>
+    </row>
+    <row r="65" spans="1:10" s="162" customFormat="1">
+      <c r="A65" s="27"/>
+      <c r="B65" s="164" t="s">
         <v>79</v>
       </c>
-      <c r="C64" s="462"/>
-[...10 lines deleted...]
-      <c r="B65" s="461" t="s">
+      <c r="C65" s="165"/>
+      <c r="D65" s="165"/>
+      <c r="E65" s="166"/>
+      <c r="F65" s="166"/>
+      <c r="G65" s="166"/>
+      <c r="H65" s="166"/>
+      <c r="I65" s="166"/>
+      <c r="J65" s="166"/>
+    </row>
+    <row r="66" spans="1:10" s="162" customFormat="1">
+      <c r="A66" s="27"/>
+      <c r="B66" s="164" t="s">
         <v>80</v>
       </c>
-      <c r="C65" s="462"/>
-[...10 lines deleted...]
-      <c r="B66" s="461" t="s">
+      <c r="C66" s="165"/>
+      <c r="D66" s="165"/>
+      <c r="E66" s="166"/>
+      <c r="F66" s="166"/>
+      <c r="G66" s="166"/>
+      <c r="H66" s="166"/>
+      <c r="I66" s="166"/>
+      <c r="J66" s="166"/>
+    </row>
+    <row r="67" spans="1:10" s="162" customFormat="1">
+      <c r="A67" s="27"/>
+      <c r="B67" s="164" t="s">
         <v>81</v>
       </c>
-      <c r="C66" s="462"/>
-[...10 lines deleted...]
-      <c r="B67" s="461" t="s">
+      <c r="C67" s="165"/>
+      <c r="D67" s="165"/>
+      <c r="E67" s="166"/>
+      <c r="F67" s="166"/>
+      <c r="G67" s="166"/>
+      <c r="H67" s="166"/>
+      <c r="I67" s="166"/>
+      <c r="J67" s="166"/>
+    </row>
+    <row r="68" spans="1:10" s="162" customFormat="1">
+      <c r="A68" s="27"/>
+      <c r="B68" s="164" t="s">
         <v>82</v>
       </c>
-      <c r="C67" s="462"/>
-[...10 lines deleted...]
-      <c r="B68" s="461" t="s">
+      <c r="C68" s="165"/>
+      <c r="D68" s="165"/>
+      <c r="E68" s="166"/>
+      <c r="F68" s="166"/>
+      <c r="G68" s="166"/>
+      <c r="H68" s="166"/>
+      <c r="I68" s="166"/>
+      <c r="J68" s="166"/>
+    </row>
+    <row r="69" spans="1:10" s="162" customFormat="1">
+      <c r="A69" s="27"/>
+      <c r="B69" s="164" t="s">
         <v>83</v>
       </c>
-      <c r="C68" s="462"/>
-[...10 lines deleted...]
-      <c r="B69" s="461" t="s">
+      <c r="C69" s="165"/>
+      <c r="D69" s="165"/>
+      <c r="E69" s="166"/>
+      <c r="F69" s="166"/>
+      <c r="G69" s="166"/>
+      <c r="H69" s="166"/>
+      <c r="I69" s="166"/>
+      <c r="J69" s="166"/>
+    </row>
+    <row r="70" spans="1:10" s="162" customFormat="1">
+      <c r="A70" s="27"/>
+      <c r="B70" s="164" t="s">
         <v>84</v>
       </c>
-      <c r="C69" s="462"/>
-[...10 lines deleted...]
-      <c r="B70" s="461" t="s">
+      <c r="C70" s="165"/>
+      <c r="D70" s="165"/>
+      <c r="E70" s="166"/>
+      <c r="F70" s="166"/>
+      <c r="G70" s="166"/>
+      <c r="H70" s="166"/>
+      <c r="I70" s="166"/>
+      <c r="J70" s="166"/>
+    </row>
+    <row r="71" spans="1:10" s="162" customFormat="1">
+      <c r="A71" s="27"/>
+      <c r="B71" s="164" t="s">
         <v>85</v>
       </c>
-      <c r="C70" s="462"/>
-[...10 lines deleted...]
-      <c r="B71" s="461" t="s">
+      <c r="C71" s="165"/>
+      <c r="D71" s="165"/>
+      <c r="E71" s="166"/>
+      <c r="F71" s="166"/>
+      <c r="G71" s="166"/>
+      <c r="H71" s="166"/>
+      <c r="I71" s="166"/>
+      <c r="J71" s="166"/>
+    </row>
+    <row r="72" spans="1:10" s="162" customFormat="1">
+      <c r="A72" s="27"/>
+      <c r="B72" s="164" t="s">
         <v>86</v>
       </c>
-      <c r="C71" s="462"/>
-[...10 lines deleted...]
-      <c r="B72" s="461" t="s">
+      <c r="C72" s="165"/>
+      <c r="D72" s="165"/>
+      <c r="E72" s="166"/>
+      <c r="F72" s="166"/>
+      <c r="G72" s="166"/>
+      <c r="H72" s="166"/>
+      <c r="I72" s="166"/>
+      <c r="J72" s="166"/>
+    </row>
+    <row r="73" spans="1:10" s="162" customFormat="1">
+      <c r="A73" s="27"/>
+      <c r="B73" s="164" t="s">
         <v>87</v>
       </c>
-      <c r="C72" s="462"/>
-[...10 lines deleted...]
-      <c r="B73" s="461" t="s">
+      <c r="C73" s="165"/>
+      <c r="D73" s="165"/>
+      <c r="E73" s="166"/>
+      <c r="F73" s="166"/>
+      <c r="G73" s="166"/>
+      <c r="H73" s="166"/>
+      <c r="I73" s="166"/>
+      <c r="J73" s="166"/>
+    </row>
+    <row r="74" spans="1:10" s="162" customFormat="1">
+      <c r="A74" s="27"/>
+      <c r="B74" s="164" t="s">
         <v>88</v>
       </c>
-      <c r="C73" s="462"/>
-[...10 lines deleted...]
-      <c r="B74" s="461" t="s">
+      <c r="C74" s="165"/>
+      <c r="D74" s="165"/>
+      <c r="E74" s="166"/>
+      <c r="F74" s="166"/>
+      <c r="G74" s="166"/>
+      <c r="H74" s="166"/>
+      <c r="I74" s="166"/>
+      <c r="J74" s="166"/>
+    </row>
+    <row r="75" spans="1:10" s="162" customFormat="1">
+      <c r="A75" s="27"/>
+      <c r="B75" s="164" t="s">
         <v>89</v>
       </c>
-      <c r="C74" s="462"/>
-[...10 lines deleted...]
-      <c r="B75" s="461" t="s">
+      <c r="C75" s="165"/>
+      <c r="D75" s="165"/>
+      <c r="E75" s="166"/>
+      <c r="F75" s="166"/>
+      <c r="G75" s="166"/>
+      <c r="H75" s="166"/>
+      <c r="I75" s="166"/>
+      <c r="J75" s="166"/>
+    </row>
+    <row r="76" spans="1:10" s="162" customFormat="1">
+      <c r="A76" s="27"/>
+      <c r="B76" s="164" t="s">
         <v>90</v>
       </c>
-      <c r="C75" s="462"/>
-[...10 lines deleted...]
-      <c r="B76" s="461" t="s">
+      <c r="C76" s="165"/>
+      <c r="D76" s="165"/>
+      <c r="E76" s="166"/>
+      <c r="F76" s="166"/>
+      <c r="G76" s="166"/>
+      <c r="H76" s="166"/>
+      <c r="I76" s="166"/>
+      <c r="J76" s="166"/>
+    </row>
+    <row r="77" spans="1:10" s="162" customFormat="1">
+      <c r="A77" s="27"/>
+      <c r="B77" s="164" t="s">
         <v>91</v>
       </c>
-      <c r="C76" s="462"/>
-[...10 lines deleted...]
-      <c r="B77" s="461" t="s">
+      <c r="C77" s="165"/>
+      <c r="D77" s="165"/>
+      <c r="E77" s="166"/>
+      <c r="F77" s="166"/>
+      <c r="G77" s="166"/>
+      <c r="H77" s="166"/>
+      <c r="I77" s="166"/>
+      <c r="J77" s="166"/>
+    </row>
+    <row r="78" spans="1:10" s="162" customFormat="1">
+      <c r="A78" s="27"/>
+      <c r="B78" s="164" t="s">
         <v>92</v>
       </c>
-      <c r="C77" s="462"/>
-[...10 lines deleted...]
-      <c r="B78" s="461" t="s">
+      <c r="C78" s="165"/>
+      <c r="D78" s="165"/>
+      <c r="E78" s="166"/>
+      <c r="F78" s="166"/>
+      <c r="G78" s="166"/>
+      <c r="H78" s="166"/>
+      <c r="I78" s="166"/>
+      <c r="J78" s="166"/>
+    </row>
+    <row r="79" spans="1:10" s="162" customFormat="1">
+      <c r="A79" s="27"/>
+      <c r="B79" s="164" t="s">
         <v>93</v>
       </c>
-      <c r="C78" s="462"/>
-[...10 lines deleted...]
-      <c r="B79" s="461" t="s">
+      <c r="C79" s="165"/>
+      <c r="D79" s="165"/>
+      <c r="E79" s="166"/>
+      <c r="F79" s="166"/>
+      <c r="G79" s="166"/>
+      <c r="H79" s="166"/>
+      <c r="I79" s="166"/>
+      <c r="J79" s="166"/>
+    </row>
+    <row r="80" spans="1:10" s="162" customFormat="1">
+      <c r="A80" s="27"/>
+      <c r="B80" s="164" t="s">
         <v>94</v>
       </c>
-      <c r="C79" s="462"/>
-[...10 lines deleted...]
-      <c r="B80" s="461" t="s">
+      <c r="C80" s="165"/>
+      <c r="D80" s="165"/>
+      <c r="E80" s="166"/>
+      <c r="F80" s="166"/>
+      <c r="G80" s="166"/>
+      <c r="H80" s="166"/>
+      <c r="I80" s="166"/>
+      <c r="J80" s="166"/>
+    </row>
+    <row r="81" spans="1:10" s="162" customFormat="1">
+      <c r="A81" s="27"/>
+      <c r="B81" s="164" t="s">
         <v>95</v>
       </c>
-      <c r="C80" s="462"/>
-[...10 lines deleted...]
-      <c r="B81" s="461" t="s">
+      <c r="C81" s="165"/>
+      <c r="D81" s="165"/>
+      <c r="E81" s="166"/>
+      <c r="F81" s="166"/>
+      <c r="G81" s="166"/>
+      <c r="H81" s="166"/>
+      <c r="I81" s="166"/>
+      <c r="J81" s="166"/>
+    </row>
+    <row r="82" spans="1:10" s="162" customFormat="1">
+      <c r="A82" s="27"/>
+      <c r="B82" s="164" t="s">
         <v>96</v>
       </c>
-      <c r="C81" s="462"/>
-[...10 lines deleted...]
-      <c r="B82" s="461" t="s">
+      <c r="C82" s="165"/>
+      <c r="D82" s="165"/>
+      <c r="E82" s="166"/>
+      <c r="F82" s="166"/>
+      <c r="G82" s="166"/>
+      <c r="H82" s="166"/>
+      <c r="I82" s="166"/>
+      <c r="J82" s="166"/>
+    </row>
+    <row r="83" spans="1:10" s="162" customFormat="1">
+      <c r="A83" s="27"/>
+      <c r="B83" s="164" t="s">
         <v>97</v>
       </c>
-      <c r="C82" s="462"/>
-[...10 lines deleted...]
-      <c r="B83" s="461" t="s">
+      <c r="C83" s="165"/>
+      <c r="D83" s="165"/>
+      <c r="E83" s="166"/>
+      <c r="F83" s="166"/>
+      <c r="G83" s="166"/>
+      <c r="H83" s="166"/>
+      <c r="I83" s="166"/>
+      <c r="J83" s="166"/>
+    </row>
+    <row r="84" spans="1:10" s="162" customFormat="1">
+      <c r="A84" s="27"/>
+      <c r="B84" s="164" t="s">
         <v>98</v>
       </c>
-      <c r="C83" s="462"/>
-[...10 lines deleted...]
-      <c r="B84" s="461" t="s">
+      <c r="C84" s="165"/>
+      <c r="D84" s="165"/>
+      <c r="E84" s="166"/>
+      <c r="F84" s="166"/>
+      <c r="G84" s="166"/>
+      <c r="H84" s="166"/>
+      <c r="I84" s="166"/>
+      <c r="J84" s="166"/>
+    </row>
+    <row r="85" spans="1:10" s="162" customFormat="1">
+      <c r="A85" s="27"/>
+      <c r="B85" s="164" t="s">
         <v>99</v>
       </c>
-      <c r="C84" s="462"/>
-[...10 lines deleted...]
-      <c r="B85" s="461" t="s">
+      <c r="C85" s="165"/>
+      <c r="D85" s="165"/>
+      <c r="E85" s="166"/>
+      <c r="F85" s="166"/>
+      <c r="G85" s="166"/>
+      <c r="H85" s="166"/>
+      <c r="I85" s="166"/>
+      <c r="J85" s="166"/>
+    </row>
+    <row r="86" spans="1:10" s="162" customFormat="1">
+      <c r="A86" s="27"/>
+      <c r="B86" s="164" t="s">
         <v>100</v>
       </c>
-      <c r="C85" s="462"/>
-[...10 lines deleted...]
-      <c r="B86" s="461" t="s">
+      <c r="C86" s="165"/>
+      <c r="D86" s="165"/>
+      <c r="E86" s="166"/>
+      <c r="F86" s="166"/>
+      <c r="G86" s="166"/>
+      <c r="H86" s="166"/>
+      <c r="I86" s="166"/>
+      <c r="J86" s="166"/>
+    </row>
+    <row r="87" spans="1:10" s="162" customFormat="1">
+      <c r="A87" s="27"/>
+      <c r="B87" s="164" t="s">
         <v>101</v>
       </c>
-      <c r="C86" s="462"/>
-[...10 lines deleted...]
-      <c r="B87" s="461" t="s">
+      <c r="C87" s="165"/>
+      <c r="D87" s="165"/>
+      <c r="E87" s="166"/>
+      <c r="F87" s="166"/>
+      <c r="G87" s="166"/>
+      <c r="H87" s="166"/>
+      <c r="I87" s="166"/>
+      <c r="J87" s="166"/>
+    </row>
+    <row r="88" spans="1:10" s="162" customFormat="1">
+      <c r="A88" s="27"/>
+      <c r="B88" s="164" t="s">
         <v>102</v>
       </c>
-      <c r="C87" s="462"/>
-[...10 lines deleted...]
-      <c r="B88" s="461" t="s">
+      <c r="C88" s="165"/>
+      <c r="D88" s="165"/>
+      <c r="E88" s="166"/>
+      <c r="F88" s="166"/>
+      <c r="G88" s="166"/>
+      <c r="H88" s="166"/>
+      <c r="I88" s="166"/>
+      <c r="J88" s="166"/>
+    </row>
+    <row r="89" spans="1:10" s="162" customFormat="1">
+      <c r="A89" s="27"/>
+      <c r="B89" s="164" t="s">
         <v>103</v>
       </c>
-      <c r="C88" s="462"/>
-[...10 lines deleted...]
-      <c r="B89" s="461" t="s">
+      <c r="C89" s="165"/>
+      <c r="D89" s="165"/>
+      <c r="E89" s="166"/>
+      <c r="F89" s="166"/>
+      <c r="G89" s="166"/>
+      <c r="H89" s="166"/>
+      <c r="I89" s="166"/>
+      <c r="J89" s="166"/>
+    </row>
+    <row r="90" spans="1:10" s="162" customFormat="1">
+      <c r="A90" s="27"/>
+      <c r="B90" s="164" t="s">
         <v>104</v>
       </c>
-      <c r="C89" s="462"/>
-[...10 lines deleted...]
-      <c r="B90" s="461" t="s">
+      <c r="C90" s="165"/>
+      <c r="D90" s="165"/>
+      <c r="E90" s="166"/>
+      <c r="F90" s="166"/>
+      <c r="G90" s="166"/>
+      <c r="H90" s="166"/>
+      <c r="I90" s="166"/>
+      <c r="J90" s="166"/>
+    </row>
+    <row r="91" spans="1:10" s="162" customFormat="1">
+      <c r="A91" s="27"/>
+      <c r="B91" s="164" t="s">
         <v>105</v>
       </c>
-      <c r="C90" s="462"/>
-[...10 lines deleted...]
-      <c r="B91" s="461" t="s">
+      <c r="C91" s="165"/>
+      <c r="D91" s="165"/>
+      <c r="E91" s="166"/>
+      <c r="F91" s="166"/>
+      <c r="G91" s="166"/>
+      <c r="H91" s="166"/>
+      <c r="I91" s="166"/>
+      <c r="J91" s="166"/>
+    </row>
+    <row r="92" spans="1:10" s="162" customFormat="1">
+      <c r="A92" s="27"/>
+      <c r="B92" s="164" t="s">
         <v>106</v>
       </c>
-      <c r="C91" s="462"/>
-[...10 lines deleted...]
-      <c r="B92" s="461" t="s">
+      <c r="C92" s="165"/>
+      <c r="D92" s="165"/>
+      <c r="E92" s="166"/>
+      <c r="F92" s="166"/>
+      <c r="G92" s="166"/>
+      <c r="H92" s="166"/>
+      <c r="I92" s="166"/>
+      <c r="J92" s="166"/>
+    </row>
+    <row r="93" spans="1:10" s="162" customFormat="1">
+      <c r="A93" s="27"/>
+      <c r="B93" s="164" t="s">
         <v>107</v>
       </c>
-      <c r="C92" s="462"/>
-[...10 lines deleted...]
-      <c r="B93" s="461" t="s">
+      <c r="C93" s="165"/>
+      <c r="D93" s="165"/>
+      <c r="E93" s="166"/>
+      <c r="F93" s="166"/>
+      <c r="G93" s="166"/>
+      <c r="H93" s="166"/>
+      <c r="I93" s="166"/>
+      <c r="J93" s="166"/>
+    </row>
+    <row r="94" spans="1:10" s="162" customFormat="1">
+      <c r="A94" s="27"/>
+      <c r="B94" s="164" t="s">
         <v>108</v>
       </c>
-      <c r="C93" s="462"/>
-[...10 lines deleted...]
-      <c r="B94" s="461" t="s">
+      <c r="C94" s="165"/>
+      <c r="D94" s="165"/>
+      <c r="E94" s="166"/>
+      <c r="F94" s="166"/>
+      <c r="G94" s="166"/>
+      <c r="H94" s="166"/>
+      <c r="I94" s="166"/>
+      <c r="J94" s="166"/>
+    </row>
+    <row r="95" spans="1:10" s="162" customFormat="1">
+      <c r="A95" s="27"/>
+      <c r="B95" s="164" t="s">
         <v>109</v>
       </c>
-      <c r="C94" s="462"/>
-[...10 lines deleted...]
-      <c r="B95" s="461" t="s">
+      <c r="C95" s="165"/>
+      <c r="D95" s="165"/>
+      <c r="E95" s="166"/>
+      <c r="F95" s="166"/>
+      <c r="G95" s="166"/>
+      <c r="H95" s="166"/>
+      <c r="I95" s="166"/>
+      <c r="J95" s="166"/>
+    </row>
+    <row r="96" spans="1:10" s="162" customFormat="1">
+      <c r="A96" s="27"/>
+      <c r="B96" s="164" t="s">
         <v>110</v>
       </c>
-      <c r="C95" s="462"/>
-[...10 lines deleted...]
-      <c r="B96" s="461" t="s">
+      <c r="C96" s="165"/>
+      <c r="D96" s="165"/>
+      <c r="E96" s="166"/>
+      <c r="F96" s="166"/>
+      <c r="G96" s="166"/>
+      <c r="H96" s="166"/>
+      <c r="I96" s="166"/>
+      <c r="J96" s="166"/>
+    </row>
+    <row r="97" spans="1:10" s="162" customFormat="1">
+      <c r="A97" s="27"/>
+      <c r="B97" s="164" t="s">
         <v>111</v>
       </c>
-      <c r="C96" s="462"/>
-[...10 lines deleted...]
-      <c r="B97" s="461" t="s">
+      <c r="C97" s="165"/>
+      <c r="D97" s="165"/>
+      <c r="E97" s="166"/>
+      <c r="F97" s="166"/>
+      <c r="G97" s="166"/>
+      <c r="H97" s="166"/>
+      <c r="I97" s="166"/>
+      <c r="J97" s="166"/>
+    </row>
+    <row r="98" spans="1:10" s="162" customFormat="1">
+      <c r="A98" s="27"/>
+      <c r="B98" s="164" t="s">
         <v>112</v>
       </c>
-      <c r="C97" s="462"/>
-[...10 lines deleted...]
-      <c r="B98" s="461" t="s">
+      <c r="C98" s="165"/>
+      <c r="D98" s="165"/>
+      <c r="E98" s="166"/>
+      <c r="F98" s="166"/>
+      <c r="G98" s="166"/>
+      <c r="H98" s="166"/>
+      <c r="I98" s="166"/>
+      <c r="J98" s="166"/>
+    </row>
+    <row r="99" spans="1:10" s="162" customFormat="1">
+      <c r="A99" s="27"/>
+      <c r="B99" s="164" t="s">
         <v>113</v>
       </c>
-      <c r="C98" s="462"/>
-[...10 lines deleted...]
-      <c r="B99" s="461" t="s">
+      <c r="C99" s="165"/>
+      <c r="D99" s="165"/>
+      <c r="E99" s="166"/>
+      <c r="F99" s="166"/>
+      <c r="G99" s="166"/>
+      <c r="H99" s="166"/>
+      <c r="I99" s="166"/>
+      <c r="J99" s="166"/>
+    </row>
+    <row r="100" spans="1:10" s="162" customFormat="1">
+      <c r="A100" s="27"/>
+      <c r="B100" s="164" t="s">
         <v>114</v>
       </c>
-      <c r="C99" s="462"/>
-[...10 lines deleted...]
-      <c r="B100" s="461" t="s">
+      <c r="C100" s="165"/>
+      <c r="D100" s="165"/>
+      <c r="E100" s="166"/>
+      <c r="F100" s="166"/>
+      <c r="G100" s="166"/>
+      <c r="H100" s="166"/>
+      <c r="I100" s="166"/>
+      <c r="J100" s="166"/>
+    </row>
+    <row r="101" spans="1:10" s="162" customFormat="1">
+      <c r="A101" s="27"/>
+      <c r="B101" s="164" t="s">
         <v>115</v>
       </c>
-      <c r="C100" s="462"/>
-[...10 lines deleted...]
-      <c r="B101" s="461" t="s">
+      <c r="C101" s="165"/>
+      <c r="D101" s="165"/>
+      <c r="E101" s="166"/>
+      <c r="F101" s="166"/>
+      <c r="G101" s="166"/>
+      <c r="H101" s="166"/>
+      <c r="I101" s="166"/>
+      <c r="J101" s="166"/>
+    </row>
+    <row r="102" spans="1:10" s="162" customFormat="1">
+      <c r="A102" s="27"/>
+      <c r="B102" s="164" t="s">
         <v>116</v>
       </c>
-      <c r="C101" s="462"/>
-[...10 lines deleted...]
-      <c r="B102" s="461" t="s">
+      <c r="C102" s="165"/>
+      <c r="D102" s="165"/>
+      <c r="E102" s="166"/>
+      <c r="F102" s="166"/>
+      <c r="G102" s="166"/>
+      <c r="H102" s="166"/>
+      <c r="I102" s="166"/>
+      <c r="J102" s="166"/>
+    </row>
+    <row r="103" spans="1:10" s="162" customFormat="1">
+      <c r="A103" s="27"/>
+      <c r="B103" s="164" t="s">
         <v>117</v>
       </c>
-      <c r="C102" s="462"/>
-[...10 lines deleted...]
-      <c r="B103" s="461" t="s">
+      <c r="C103" s="165"/>
+      <c r="D103" s="165"/>
+      <c r="E103" s="166"/>
+      <c r="F103" s="166"/>
+      <c r="G103" s="166"/>
+      <c r="H103" s="166"/>
+      <c r="I103" s="166"/>
+      <c r="J103" s="166"/>
+    </row>
+    <row r="104" spans="1:10" s="162" customFormat="1">
+      <c r="A104" s="27"/>
+      <c r="B104" s="164" t="s">
         <v>118</v>
       </c>
-      <c r="C103" s="462"/>
-[...10 lines deleted...]
-      <c r="B104" s="461" t="s">
+      <c r="C104" s="165"/>
+      <c r="D104" s="165"/>
+      <c r="E104" s="166"/>
+      <c r="F104" s="166"/>
+      <c r="G104" s="166"/>
+      <c r="H104" s="166"/>
+      <c r="I104" s="166"/>
+      <c r="J104" s="166"/>
+    </row>
+    <row r="105" spans="1:10" s="162" customFormat="1">
+      <c r="A105" s="27"/>
+      <c r="B105" s="164" t="s">
         <v>119</v>
       </c>
-      <c r="C104" s="462"/>
-[...10 lines deleted...]
-      <c r="B105" s="461" t="s">
+      <c r="C105" s="165"/>
+      <c r="D105" s="165"/>
+      <c r="E105" s="166"/>
+      <c r="F105" s="166"/>
+      <c r="G105" s="166"/>
+      <c r="H105" s="166"/>
+      <c r="I105" s="166"/>
+      <c r="J105" s="166"/>
+    </row>
+    <row r="106" spans="1:10" s="162" customFormat="1">
+      <c r="A106" s="27"/>
+      <c r="B106" s="164" t="s">
         <v>120</v>
       </c>
-      <c r="C105" s="462"/>
-[...10 lines deleted...]
-      <c r="B106" s="461" t="s">
+      <c r="C106" s="165"/>
+      <c r="D106" s="165"/>
+      <c r="E106" s="166"/>
+      <c r="F106" s="166"/>
+      <c r="G106" s="166"/>
+      <c r="H106" s="166"/>
+      <c r="I106" s="166"/>
+      <c r="J106" s="166"/>
+    </row>
+    <row r="107" spans="1:10" s="162" customFormat="1">
+      <c r="A107" s="27"/>
+      <c r="B107" s="164" t="s">
         <v>121</v>
       </c>
-      <c r="C106" s="462"/>
-[...10 lines deleted...]
-      <c r="B107" s="461" t="s">
+      <c r="C107" s="165"/>
+      <c r="D107" s="165"/>
+      <c r="E107" s="166"/>
+      <c r="F107" s="166"/>
+      <c r="G107" s="166"/>
+      <c r="H107" s="166"/>
+      <c r="I107" s="166"/>
+      <c r="J107" s="166"/>
+    </row>
+    <row r="108" spans="1:10" s="162" customFormat="1">
+      <c r="A108" s="27"/>
+      <c r="B108" s="164" t="s">
         <v>122</v>
       </c>
-      <c r="C107" s="462"/>
-[...10 lines deleted...]
-      <c r="B108" s="461" t="s">
+      <c r="C108" s="165"/>
+      <c r="D108" s="165"/>
+      <c r="E108" s="166"/>
+      <c r="F108" s="166"/>
+      <c r="G108" s="166"/>
+      <c r="H108" s="166"/>
+      <c r="I108" s="166"/>
+      <c r="J108" s="166"/>
+    </row>
+    <row r="109" spans="1:10" s="162" customFormat="1">
+      <c r="A109" s="27"/>
+      <c r="B109" s="164" t="s">
         <v>123</v>
       </c>
-      <c r="C108" s="462"/>
-[...10 lines deleted...]
-      <c r="B109" s="461" t="s">
+      <c r="C109" s="165"/>
+      <c r="D109" s="165"/>
+      <c r="E109" s="166"/>
+      <c r="F109" s="166"/>
+      <c r="G109" s="166"/>
+      <c r="H109" s="166"/>
+      <c r="I109" s="166"/>
+      <c r="J109" s="166"/>
+    </row>
+    <row r="110" spans="1:10" s="162" customFormat="1">
+      <c r="A110" s="27"/>
+      <c r="B110" s="164" t="s">
         <v>124</v>
       </c>
-      <c r="C109" s="462"/>
-[...10 lines deleted...]
-      <c r="B110" s="461" t="s">
+      <c r="C110" s="165"/>
+      <c r="D110" s="165"/>
+      <c r="E110" s="166"/>
+      <c r="F110" s="166"/>
+      <c r="G110" s="166"/>
+      <c r="H110" s="166"/>
+      <c r="I110" s="166"/>
+      <c r="J110" s="166"/>
+    </row>
+    <row r="111" spans="1:10" s="162" customFormat="1">
+      <c r="A111" s="27"/>
+      <c r="B111" s="164" t="s">
         <v>125</v>
       </c>
-      <c r="C110" s="462"/>
-[...10 lines deleted...]
-      <c r="B111" s="461" t="s">
+      <c r="C111" s="165"/>
+      <c r="D111" s="165"/>
+      <c r="E111" s="166"/>
+      <c r="F111" s="166"/>
+      <c r="G111" s="166"/>
+      <c r="H111" s="166"/>
+      <c r="I111" s="166"/>
+      <c r="J111" s="166"/>
+    </row>
+    <row r="112" spans="1:10" s="162" customFormat="1">
+      <c r="A112" s="27"/>
+      <c r="B112" s="164" t="s">
         <v>126</v>
       </c>
-      <c r="C111" s="462"/>
-[...10 lines deleted...]
-      <c r="B112" s="461" t="s">
+      <c r="C112" s="165"/>
+      <c r="D112" s="165"/>
+      <c r="E112" s="166"/>
+      <c r="F112" s="166"/>
+      <c r="G112" s="166"/>
+      <c r="H112" s="166"/>
+      <c r="I112" s="166"/>
+      <c r="J112" s="166"/>
+    </row>
+    <row r="113" spans="1:10" s="162" customFormat="1">
+      <c r="A113" s="27"/>
+      <c r="B113" s="164" t="s">
         <v>127</v>
       </c>
-      <c r="C112" s="462"/>
-[...10 lines deleted...]
-      <c r="B113" s="461" t="s">
+      <c r="C113" s="165"/>
+      <c r="D113" s="165"/>
+      <c r="E113" s="166"/>
+      <c r="F113" s="166"/>
+      <c r="G113" s="166"/>
+      <c r="H113" s="166"/>
+      <c r="I113" s="166"/>
+      <c r="J113" s="166"/>
+    </row>
+    <row r="114" spans="1:10" s="162" customFormat="1">
+      <c r="A114" s="27"/>
+      <c r="B114" s="164" t="s">
         <v>128</v>
       </c>
-      <c r="C113" s="462"/>
-[...10 lines deleted...]
-      <c r="B114" s="461" t="s">
+      <c r="C114" s="165"/>
+      <c r="D114" s="165"/>
+      <c r="E114" s="166"/>
+      <c r="F114" s="166"/>
+      <c r="G114" s="166"/>
+      <c r="H114" s="166"/>
+      <c r="I114" s="166"/>
+      <c r="J114" s="166"/>
+    </row>
+    <row r="115" spans="1:10" s="162" customFormat="1">
+      <c r="A115" s="27"/>
+      <c r="B115" s="164" t="s">
         <v>129</v>
       </c>
-      <c r="C114" s="462"/>
-[...10 lines deleted...]
-      <c r="B115" s="461" t="s">
+      <c r="C115" s="165"/>
+      <c r="D115" s="165"/>
+      <c r="E115" s="166"/>
+      <c r="F115" s="166"/>
+      <c r="G115" s="166"/>
+      <c r="H115" s="166"/>
+      <c r="I115" s="166"/>
+      <c r="J115" s="166"/>
+    </row>
+    <row r="116" spans="1:10" s="162" customFormat="1">
+      <c r="A116" s="27"/>
+      <c r="B116" s="164" t="s">
         <v>130</v>
       </c>
-      <c r="C115" s="462"/>
-[...10 lines deleted...]
-      <c r="B116" s="461" t="s">
+      <c r="C116" s="165"/>
+      <c r="D116" s="165"/>
+      <c r="E116" s="166"/>
+      <c r="F116" s="166"/>
+      <c r="G116" s="166"/>
+      <c r="H116" s="166"/>
+      <c r="I116" s="166"/>
+      <c r="J116" s="166"/>
+    </row>
+    <row r="117" spans="1:10" s="162" customFormat="1">
+      <c r="A117" s="27"/>
+      <c r="B117" s="164" t="s">
         <v>131</v>
       </c>
-      <c r="C116" s="462"/>
-[...10 lines deleted...]
-      <c r="B117" s="461" t="s">
+      <c r="C117" s="165"/>
+      <c r="D117" s="165"/>
+      <c r="E117" s="166"/>
+      <c r="F117" s="166"/>
+      <c r="G117" s="166"/>
+      <c r="H117" s="166"/>
+      <c r="I117" s="166"/>
+      <c r="J117" s="166"/>
+    </row>
+    <row r="118" spans="1:10" s="162" customFormat="1">
+      <c r="A118" s="27"/>
+      <c r="B118" s="164" t="s">
         <v>132</v>
       </c>
-      <c r="C117" s="462"/>
-[...10 lines deleted...]
-      <c r="B118" s="461" t="s">
+      <c r="C118" s="165"/>
+      <c r="D118" s="165"/>
+      <c r="E118" s="166"/>
+      <c r="F118" s="166"/>
+      <c r="G118" s="166"/>
+      <c r="H118" s="166"/>
+      <c r="I118" s="166"/>
+      <c r="J118" s="166"/>
+    </row>
+    <row r="119" spans="1:10" s="162" customFormat="1">
+      <c r="A119" s="27"/>
+      <c r="B119" s="164" t="s">
         <v>133</v>
       </c>
-      <c r="C118" s="462"/>
-[...10 lines deleted...]
-      <c r="B119" s="461" t="s">
+      <c r="C119" s="165"/>
+      <c r="D119" s="165"/>
+      <c r="E119" s="166"/>
+      <c r="F119" s="166"/>
+      <c r="G119" s="166"/>
+      <c r="H119" s="166"/>
+      <c r="I119" s="166"/>
+      <c r="J119" s="166"/>
+    </row>
+    <row r="120" spans="1:10" s="162" customFormat="1">
+      <c r="A120" s="27"/>
+      <c r="B120" s="164" t="s">
         <v>134</v>
       </c>
-      <c r="C119" s="462"/>
-[...10 lines deleted...]
-      <c r="B120" s="461" t="s">
+      <c r="C120" s="165"/>
+      <c r="D120" s="165"/>
+      <c r="E120" s="166"/>
+      <c r="F120" s="166"/>
+      <c r="G120" s="166"/>
+      <c r="H120" s="166"/>
+      <c r="I120" s="166"/>
+      <c r="J120" s="166"/>
+    </row>
+    <row r="121" spans="1:10" s="162" customFormat="1">
+      <c r="A121" s="27"/>
+      <c r="B121" s="164" t="s">
         <v>135</v>
       </c>
-      <c r="C120" s="462"/>
-[...10 lines deleted...]
-      <c r="B121" s="461" t="s">
+      <c r="C121" s="165"/>
+      <c r="D121" s="165"/>
+      <c r="E121" s="166"/>
+      <c r="F121" s="166"/>
+      <c r="G121" s="166"/>
+      <c r="H121" s="166"/>
+      <c r="I121" s="166"/>
+      <c r="J121" s="166"/>
+    </row>
+    <row r="122" spans="1:10" s="162" customFormat="1">
+      <c r="A122" s="27"/>
+      <c r="B122" s="164" t="s">
         <v>136</v>
       </c>
-      <c r="C121" s="462"/>
-[...10 lines deleted...]
-      <c r="B122" s="461" t="s">
+      <c r="C122" s="165"/>
+      <c r="D122" s="165"/>
+      <c r="E122" s="166"/>
+      <c r="F122" s="166"/>
+      <c r="G122" s="166"/>
+      <c r="H122" s="166"/>
+      <c r="I122" s="166"/>
+      <c r="J122" s="166"/>
+    </row>
+    <row r="123" spans="1:10" s="162" customFormat="1">
+      <c r="A123" s="27"/>
+      <c r="B123" s="164" t="s">
         <v>137</v>
       </c>
-      <c r="C122" s="462"/>
-[...10 lines deleted...]
-      <c r="B123" s="461" t="s">
+      <c r="C123" s="165"/>
+      <c r="D123" s="165"/>
+      <c r="E123" s="166"/>
+      <c r="F123" s="166"/>
+      <c r="G123" s="166"/>
+      <c r="H123" s="166"/>
+      <c r="I123" s="166"/>
+      <c r="J123" s="166"/>
+    </row>
+    <row r="124" spans="1:10" s="162" customFormat="1">
+      <c r="A124" s="27"/>
+      <c r="B124" s="164" t="s">
         <v>138</v>
       </c>
-      <c r="C123" s="462"/>
-[...10 lines deleted...]
-      <c r="B124" s="461" t="s">
+      <c r="C124" s="165"/>
+      <c r="D124" s="165"/>
+      <c r="E124" s="166"/>
+      <c r="F124" s="166"/>
+      <c r="G124" s="166"/>
+      <c r="H124" s="166"/>
+      <c r="I124" s="166"/>
+      <c r="J124" s="166"/>
+    </row>
+    <row r="125" spans="1:10" s="162" customFormat="1">
+      <c r="A125" s="27"/>
+      <c r="B125" s="164" t="s">
         <v>139</v>
       </c>
-      <c r="C124" s="462"/>
-[...10 lines deleted...]
-      <c r="B125" s="461" t="s">
+      <c r="C125" s="165"/>
+      <c r="D125" s="165"/>
+      <c r="E125" s="166"/>
+      <c r="F125" s="166"/>
+      <c r="G125" s="166"/>
+      <c r="H125" s="166"/>
+      <c r="I125" s="166"/>
+      <c r="J125" s="166"/>
+    </row>
+    <row r="126" spans="1:10" s="162" customFormat="1">
+      <c r="A126" s="27"/>
+      <c r="B126" s="164" t="s">
         <v>140</v>
       </c>
-      <c r="C125" s="462"/>
-[...10 lines deleted...]
-      <c r="B126" s="461" t="s">
+      <c r="C126" s="165"/>
+      <c r="D126" s="165"/>
+      <c r="E126" s="166"/>
+      <c r="F126" s="166"/>
+      <c r="G126" s="166"/>
+      <c r="H126" s="166"/>
+      <c r="I126" s="166"/>
+      <c r="J126" s="166"/>
+    </row>
+    <row r="127" spans="1:10" s="162" customFormat="1">
+      <c r="A127" s="27"/>
+      <c r="B127" s="164" t="s">
         <v>141</v>
       </c>
-      <c r="C126" s="462"/>
-[...10 lines deleted...]
-      <c r="B127" s="461" t="s">
+      <c r="C127" s="165"/>
+      <c r="D127" s="165"/>
+      <c r="E127" s="166"/>
+      <c r="F127" s="166"/>
+      <c r="G127" s="166"/>
+      <c r="H127" s="166"/>
+      <c r="I127" s="166"/>
+      <c r="J127" s="166"/>
+    </row>
+    <row r="128" spans="1:10" s="162" customFormat="1">
+      <c r="A128" s="27"/>
+      <c r="B128" s="164" t="s">
         <v>142</v>
       </c>
-      <c r="C127" s="462"/>
-[...10 lines deleted...]
-      <c r="B128" s="461" t="s">
+      <c r="C128" s="165"/>
+      <c r="D128" s="165"/>
+      <c r="E128" s="166"/>
+      <c r="F128" s="166"/>
+      <c r="G128" s="166"/>
+      <c r="H128" s="166"/>
+      <c r="I128" s="166"/>
+      <c r="J128" s="166"/>
+    </row>
+    <row r="129" spans="1:10" s="162" customFormat="1">
+      <c r="A129" s="27"/>
+      <c r="B129" s="164" t="s">
         <v>143</v>
       </c>
-      <c r="C128" s="462"/>
-[...10 lines deleted...]
-      <c r="B129" s="461" t="s">
+      <c r="C129" s="165"/>
+      <c r="D129" s="165"/>
+      <c r="E129" s="166"/>
+      <c r="F129" s="166"/>
+      <c r="G129" s="166"/>
+      <c r="H129" s="166"/>
+      <c r="I129" s="166"/>
+      <c r="J129" s="166"/>
+    </row>
+    <row r="130" spans="1:10" s="162" customFormat="1">
+      <c r="A130" s="27"/>
+      <c r="B130" s="164" t="s">
         <v>144</v>
       </c>
-      <c r="C129" s="462"/>
-[...10 lines deleted...]
-      <c r="B130" s="461" t="s">
+      <c r="C130" s="165"/>
+      <c r="D130" s="165"/>
+      <c r="E130" s="166"/>
+      <c r="F130" s="166"/>
+      <c r="G130" s="166"/>
+      <c r="H130" s="166"/>
+      <c r="I130" s="166"/>
+      <c r="J130" s="166"/>
+    </row>
+    <row r="131" spans="1:10" s="162" customFormat="1">
+      <c r="A131" s="27"/>
+      <c r="B131" s="164" t="s">
         <v>145</v>
       </c>
-      <c r="C130" s="462"/>
-[...10 lines deleted...]
-      <c r="B131" s="461" t="s">
+      <c r="C131" s="165"/>
+      <c r="D131" s="165"/>
+      <c r="E131" s="166"/>
+      <c r="F131" s="166"/>
+      <c r="G131" s="166"/>
+      <c r="H131" s="166"/>
+      <c r="I131" s="166"/>
+      <c r="J131" s="166"/>
+    </row>
+    <row r="132" spans="1:10" s="162" customFormat="1">
+      <c r="A132" s="27"/>
+      <c r="B132" s="164" t="s">
         <v>146</v>
       </c>
-      <c r="C131" s="462"/>
-[...10 lines deleted...]
-      <c r="B132" s="461" t="s">
+      <c r="C132" s="165"/>
+      <c r="D132" s="165"/>
+      <c r="E132" s="166"/>
+      <c r="F132" s="166"/>
+      <c r="G132" s="166"/>
+      <c r="H132" s="166"/>
+      <c r="I132" s="166"/>
+      <c r="J132" s="166"/>
+    </row>
+    <row r="133" spans="1:10" s="162" customFormat="1">
+      <c r="A133" s="27"/>
+      <c r="B133" s="164" t="s">
         <v>147</v>
       </c>
-      <c r="C132" s="462"/>
-[...10 lines deleted...]
-      <c r="B133" s="461" t="s">
+      <c r="C133" s="165"/>
+      <c r="D133" s="165"/>
+      <c r="E133" s="166"/>
+      <c r="F133" s="166"/>
+      <c r="G133" s="166"/>
+      <c r="H133" s="166"/>
+      <c r="I133" s="166"/>
+      <c r="J133" s="166"/>
+    </row>
+    <row r="134" spans="1:10" s="162" customFormat="1">
+      <c r="A134" s="27"/>
+      <c r="B134" s="164" t="s">
         <v>148</v>
       </c>
-      <c r="C133" s="462"/>
-[...10 lines deleted...]
-      <c r="B134" s="461" t="s">
+      <c r="C134" s="165"/>
+      <c r="D134" s="165"/>
+      <c r="E134" s="166"/>
+      <c r="F134" s="166"/>
+      <c r="G134" s="166"/>
+      <c r="H134" s="166"/>
+      <c r="I134" s="166"/>
+      <c r="J134" s="166"/>
+    </row>
+    <row r="135" spans="1:10" s="162" customFormat="1">
+      <c r="A135" s="27"/>
+      <c r="B135" s="164" t="s">
         <v>149</v>
       </c>
-      <c r="C134" s="462"/>
-[...10 lines deleted...]
-      <c r="B135" s="461" t="s">
+      <c r="C135" s="165"/>
+      <c r="D135" s="165"/>
+      <c r="E135" s="166"/>
+      <c r="F135" s="166"/>
+      <c r="G135" s="166"/>
+      <c r="H135" s="166"/>
+      <c r="I135" s="166"/>
+      <c r="J135" s="166"/>
+    </row>
+    <row r="136" spans="1:10" s="162" customFormat="1">
+      <c r="A136" s="27"/>
+      <c r="B136" s="164" t="s">
         <v>150</v>
       </c>
-      <c r="C135" s="462"/>
-[...10 lines deleted...]
-      <c r="B136" s="461" t="s">
+      <c r="C136" s="165"/>
+      <c r="D136" s="165"/>
+      <c r="E136" s="166"/>
+      <c r="F136" s="166"/>
+      <c r="G136" s="166"/>
+      <c r="H136" s="166"/>
+      <c r="I136" s="166"/>
+      <c r="J136" s="166"/>
+    </row>
+    <row r="137" spans="1:10" s="162" customFormat="1">
+      <c r="A137" s="27"/>
+      <c r="B137" s="164" t="s">
         <v>151</v>
       </c>
-      <c r="C136" s="462"/>
-[...10 lines deleted...]
-      <c r="B137" s="461" t="s">
+      <c r="C137" s="165"/>
+      <c r="D137" s="165"/>
+      <c r="E137" s="166"/>
+      <c r="F137" s="166"/>
+      <c r="G137" s="166"/>
+      <c r="H137" s="166"/>
+      <c r="I137" s="166"/>
+      <c r="J137" s="166"/>
+    </row>
+    <row r="138" spans="1:10" s="162" customFormat="1">
+      <c r="A138" s="27"/>
+      <c r="B138" s="164" t="s">
         <v>152</v>
       </c>
-      <c r="C137" s="462"/>
-[...10 lines deleted...]
-      <c r="B138" s="461" t="s">
+      <c r="C138" s="165"/>
+      <c r="D138" s="165"/>
+      <c r="E138" s="166"/>
+      <c r="F138" s="166"/>
+      <c r="G138" s="166"/>
+      <c r="H138" s="166"/>
+      <c r="I138" s="166"/>
+      <c r="J138" s="166"/>
+    </row>
+    <row r="139" spans="1:10" s="162" customFormat="1">
+      <c r="A139" s="27"/>
+      <c r="B139" s="164" t="s">
         <v>153</v>
       </c>
-      <c r="C138" s="462"/>
-[...10 lines deleted...]
-      <c r="B139" s="461" t="s">
+      <c r="C139" s="165"/>
+      <c r="D139" s="165"/>
+      <c r="E139" s="166"/>
+      <c r="F139" s="166"/>
+      <c r="G139" s="166"/>
+      <c r="H139" s="166"/>
+      <c r="I139" s="166"/>
+      <c r="J139" s="166"/>
+    </row>
+    <row r="140" spans="1:10" s="162" customFormat="1">
+      <c r="A140" s="27"/>
+      <c r="B140" s="164" t="s">
         <v>154</v>
       </c>
-      <c r="C139" s="462"/>
-[...10 lines deleted...]
-      <c r="B140" s="461" t="s">
+      <c r="C140" s="165"/>
+      <c r="D140" s="165"/>
+      <c r="E140" s="166"/>
+      <c r="F140" s="166"/>
+      <c r="G140" s="166"/>
+      <c r="H140" s="166"/>
+      <c r="I140" s="166"/>
+      <c r="J140" s="166"/>
+    </row>
+    <row r="141" spans="1:10" s="162" customFormat="1">
+      <c r="A141" s="27"/>
+      <c r="B141" s="164" t="s">
         <v>155</v>
       </c>
-      <c r="C140" s="462"/>
-[...10 lines deleted...]
-      <c r="B141" s="461" t="s">
+      <c r="C141" s="165"/>
+      <c r="D141" s="165"/>
+      <c r="E141" s="166"/>
+      <c r="F141" s="166"/>
+      <c r="G141" s="166"/>
+      <c r="H141" s="166"/>
+      <c r="I141" s="166"/>
+      <c r="J141" s="166"/>
+    </row>
+    <row r="142" spans="1:10" s="162" customFormat="1">
+      <c r="A142" s="27"/>
+      <c r="B142" s="164" t="s">
         <v>156</v>
       </c>
-      <c r="C141" s="462"/>
-[...10 lines deleted...]
-      <c r="B142" s="461" t="s">
+      <c r="C142" s="165"/>
+      <c r="D142" s="165"/>
+      <c r="E142" s="166"/>
+      <c r="F142" s="166"/>
+      <c r="G142" s="166"/>
+      <c r="H142" s="166"/>
+      <c r="I142" s="166"/>
+      <c r="J142" s="166"/>
+    </row>
+    <row r="143" spans="1:10" s="162" customFormat="1">
+      <c r="A143" s="27"/>
+      <c r="B143" s="164" t="s">
         <v>157</v>
       </c>
-      <c r="C142" s="462"/>
-[...10 lines deleted...]
-      <c r="B143" s="461" t="s">
+      <c r="C143" s="165"/>
+      <c r="D143" s="165"/>
+      <c r="E143" s="166"/>
+      <c r="F143" s="166"/>
+      <c r="G143" s="166"/>
+      <c r="H143" s="166"/>
+      <c r="I143" s="166"/>
+      <c r="J143" s="166"/>
+    </row>
+    <row r="144" spans="1:10" s="162" customFormat="1">
+      <c r="A144" s="27"/>
+      <c r="B144" s="164" t="s">
         <v>158</v>
       </c>
-      <c r="C143" s="462"/>
-[...10 lines deleted...]
-      <c r="B144" s="461" t="s">
+      <c r="C144" s="165"/>
+      <c r="D144" s="165"/>
+      <c r="E144" s="166"/>
+      <c r="F144" s="166"/>
+      <c r="G144" s="166"/>
+      <c r="H144" s="166"/>
+      <c r="I144" s="166"/>
+      <c r="J144" s="166"/>
+    </row>
+    <row r="145" spans="1:10" s="162" customFormat="1">
+      <c r="A145" s="27"/>
+      <c r="B145" s="164" t="s">
         <v>159</v>
       </c>
-      <c r="C144" s="462"/>
-[...10 lines deleted...]
-      <c r="B145" s="461" t="s">
+      <c r="C145" s="165"/>
+      <c r="D145" s="165"/>
+      <c r="E145" s="166"/>
+      <c r="F145" s="166"/>
+      <c r="G145" s="166"/>
+      <c r="H145" s="166"/>
+      <c r="I145" s="166"/>
+      <c r="J145" s="166"/>
+    </row>
+    <row r="146" spans="1:10" s="162" customFormat="1">
+      <c r="A146" s="27"/>
+      <c r="B146" s="164" t="s">
         <v>160</v>
       </c>
-      <c r="C145" s="462"/>
-[...10 lines deleted...]
-      <c r="B146" s="461" t="s">
+      <c r="C146" s="165"/>
+      <c r="D146" s="165"/>
+      <c r="E146" s="166"/>
+      <c r="F146" s="166"/>
+      <c r="G146" s="166"/>
+      <c r="H146" s="166"/>
+      <c r="I146" s="166"/>
+      <c r="J146" s="166"/>
+    </row>
+    <row r="147" spans="1:10" s="162" customFormat="1">
+      <c r="A147" s="27"/>
+      <c r="B147" s="164" t="s">
         <v>161</v>
       </c>
-      <c r="C146" s="462"/>
-[...10 lines deleted...]
-      <c r="B147" s="461" t="s">
+      <c r="C147" s="165"/>
+      <c r="D147" s="165"/>
+      <c r="E147" s="166"/>
+      <c r="F147" s="166"/>
+      <c r="G147" s="166"/>
+      <c r="H147" s="166"/>
+      <c r="I147" s="166"/>
+      <c r="J147" s="166"/>
+    </row>
+    <row r="148" spans="1:10" s="162" customFormat="1">
+      <c r="A148" s="27"/>
+      <c r="B148" s="164" t="s">
         <v>162</v>
       </c>
-      <c r="C147" s="462"/>
-[...10 lines deleted...]
-      <c r="B148" s="461" t="s">
+      <c r="C148" s="165"/>
+      <c r="D148" s="165"/>
+      <c r="E148" s="166"/>
+      <c r="F148" s="166"/>
+      <c r="G148" s="166"/>
+      <c r="H148" s="166"/>
+      <c r="I148" s="166"/>
+      <c r="J148" s="166"/>
+    </row>
+    <row r="149" spans="1:10" s="162" customFormat="1">
+      <c r="A149" s="27"/>
+      <c r="B149" s="164" t="s">
         <v>163</v>
       </c>
-      <c r="C148" s="462"/>
-[...10 lines deleted...]
-      <c r="B149" s="461" t="s">
+      <c r="C149" s="165"/>
+      <c r="D149" s="165"/>
+      <c r="E149" s="166"/>
+      <c r="F149" s="166"/>
+      <c r="G149" s="166"/>
+      <c r="H149" s="166"/>
+      <c r="I149" s="166"/>
+      <c r="J149" s="166"/>
+    </row>
+    <row r="150" spans="1:10" s="162" customFormat="1">
+      <c r="A150" s="27"/>
+      <c r="B150" s="164" t="s">
         <v>164</v>
       </c>
-      <c r="C149" s="462"/>
-[...10 lines deleted...]
-      <c r="B150" s="461" t="s">
+      <c r="C150" s="165"/>
+      <c r="D150" s="165"/>
+      <c r="E150" s="166"/>
+      <c r="F150" s="166"/>
+      <c r="G150" s="166"/>
+      <c r="H150" s="166"/>
+      <c r="I150" s="166"/>
+      <c r="J150" s="166"/>
+    </row>
+    <row r="151" spans="1:10" s="162" customFormat="1">
+      <c r="A151" s="27"/>
+      <c r="B151" s="164" t="s">
         <v>165</v>
       </c>
-      <c r="C150" s="462"/>
-[...10 lines deleted...]
-      <c r="B151" s="461" t="s">
+      <c r="C151" s="165"/>
+      <c r="D151" s="165"/>
+      <c r="E151" s="166"/>
+      <c r="F151" s="166"/>
+      <c r="G151" s="166"/>
+      <c r="H151" s="166"/>
+      <c r="I151" s="166"/>
+      <c r="J151" s="166"/>
+    </row>
+    <row r="152" spans="1:10" s="162" customFormat="1">
+      <c r="A152" s="27"/>
+      <c r="B152" s="164" t="s">
         <v>166</v>
       </c>
-      <c r="C151" s="462"/>
-[...16 lines deleted...]
-    <row r="160" ht="14.25" hidden="1" customHeight="1"/>
+      <c r="C152" s="165"/>
+      <c r="D152" s="165"/>
+      <c r="E152" s="166"/>
+      <c r="F152" s="166"/>
+      <c r="G152" s="166"/>
+      <c r="H152" s="166"/>
+      <c r="I152" s="166"/>
+      <c r="J152" s="166"/>
+    </row>
+    <row r="153" spans="1:10" s="162" customFormat="1">
+      <c r="A153" s="27"/>
+      <c r="B153" s="164" t="s">
+        <v>167</v>
+      </c>
+      <c r="C153" s="165"/>
+      <c r="D153" s="165"/>
+      <c r="E153" s="166"/>
+      <c r="F153" s="166"/>
+      <c r="G153" s="166"/>
+      <c r="H153" s="166"/>
+      <c r="I153" s="166"/>
+      <c r="J153" s="166"/>
+    </row>
+    <row r="154" spans="1:10" s="162" customFormat="1">
+      <c r="A154" s="27"/>
+      <c r="B154" s="164" t="s">
+        <v>168</v>
+      </c>
+      <c r="C154" s="165"/>
+      <c r="D154" s="165"/>
+      <c r="E154" s="166"/>
+      <c r="F154" s="166"/>
+      <c r="G154" s="166"/>
+      <c r="H154" s="166"/>
+      <c r="I154" s="166"/>
+      <c r="J154" s="166"/>
+    </row>
+    <row r="155" spans="1:10" s="162" customFormat="1">
+      <c r="A155" s="27"/>
+      <c r="B155" s="164" t="s">
+        <v>169</v>
+      </c>
+      <c r="C155" s="165"/>
+      <c r="D155" s="165"/>
+      <c r="E155" s="166"/>
+      <c r="F155" s="166"/>
+      <c r="G155" s="166"/>
+      <c r="H155" s="166"/>
+      <c r="I155" s="166"/>
+      <c r="J155" s="166"/>
+    </row>
+    <row r="156" spans="1:10" s="162" customFormat="1">
+      <c r="A156" s="27"/>
+      <c r="B156" s="164" t="s">
+        <v>170</v>
+      </c>
+      <c r="C156" s="165"/>
+      <c r="D156" s="165"/>
+      <c r="E156" s="166"/>
+      <c r="F156" s="166"/>
+      <c r="G156" s="166"/>
+      <c r="H156" s="166"/>
+      <c r="I156" s="166"/>
+      <c r="J156" s="166"/>
+    </row>
+    <row r="157" spans="1:10" ht="14.25" hidden="1" customHeight="1"/>
+    <row r="158" spans="1:10" ht="14.25" hidden="1" customHeight="1"/>
+    <row r="159" spans="1:10" ht="14.25" hidden="1" customHeight="1"/>
+    <row r="160" spans="1:10" ht="14.25" hidden="1" customHeight="1"/>
     <row r="161" ht="14.25" hidden="1" customHeight="1"/>
     <row r="162" ht="14.25" hidden="1" customHeight="1"/>
     <row r="163" ht="14.25" hidden="1" customHeight="1"/>
     <row r="164" ht="14.25" hidden="1" customHeight="1"/>
     <row r="165" ht="14.25" hidden="1" customHeight="1"/>
     <row r="166" ht="14.25" hidden="1" customHeight="1"/>
     <row r="167" ht="14.25" hidden="1" customHeight="1"/>
     <row r="168" ht="14.25" hidden="1" customHeight="1"/>
     <row r="169" ht="14.25" hidden="1" customHeight="1"/>
+    <row r="170" ht="14.25" hidden="1" customHeight="1"/>
+    <row r="171" ht="14.25" hidden="1" customHeight="1"/>
+    <row r="172" ht="14.25" hidden="1" customHeight="1"/>
+    <row r="173" ht="14.25" hidden="1" customHeight="1"/>
+    <row r="174" ht="14.25" hidden="1" customHeight="1"/>
   </sheetData>
   <mergeCells count="59">
-    <mergeCell ref="B1:I1"/>
-[...31 lines deleted...]
-    <mergeCell ref="B28:I28"/>
+    <mergeCell ref="B18:C19"/>
+    <mergeCell ref="D18:E19"/>
+    <mergeCell ref="F18:G19"/>
+    <mergeCell ref="H18:I19"/>
+    <mergeCell ref="F14:G15"/>
+    <mergeCell ref="H14:I15"/>
+    <mergeCell ref="B6:C7"/>
+    <mergeCell ref="D6:E7"/>
+    <mergeCell ref="F6:G7"/>
+    <mergeCell ref="H6:I7"/>
     <mergeCell ref="B29:I29"/>
     <mergeCell ref="B30:I30"/>
     <mergeCell ref="B31:I31"/>
     <mergeCell ref="B32:J32"/>
     <mergeCell ref="A1:A31"/>
     <mergeCell ref="J1:J31"/>
     <mergeCell ref="B10:C11"/>
     <mergeCell ref="D10:E11"/>
     <mergeCell ref="F10:G11"/>
     <mergeCell ref="H10:I11"/>
-    <mergeCell ref="B18:C19"/>
-[...10 lines deleted...]
-    <mergeCell ref="H6:I7"/>
     <mergeCell ref="B22:C23"/>
     <mergeCell ref="D22:E23"/>
     <mergeCell ref="F22:G23"/>
     <mergeCell ref="H22:I23"/>
+    <mergeCell ref="B14:C15"/>
+    <mergeCell ref="D14:E15"/>
+    <mergeCell ref="B24:I24"/>
+    <mergeCell ref="B25:I25"/>
+    <mergeCell ref="B26:I26"/>
+    <mergeCell ref="B27:I27"/>
+    <mergeCell ref="B28:I28"/>
+    <mergeCell ref="B20:I20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="B16:I16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="B12:I12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="B8:I8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="B1:I1"/>
+    <mergeCell ref="B2:I2"/>
+    <mergeCell ref="B3:I3"/>
+    <mergeCell ref="B4:I4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
   </mergeCells>
+  <phoneticPr fontId="83" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="F21:G23" location="北京现代!A1" display="北京现代"/>
-[...24 lines deleted...]
-    <hyperlink ref="D21:E23" location="奇瑞捷豹路虎!A1" display="捷豹路虎"/>
+    <hyperlink ref="F21:G23" location="北京现代!A1" display="北京现代" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="F17:G19" location="长安马自达!A1" display="长安马自达" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="F18:G19" location="长安马自达!A1" display="CX-8、CX-5、CX-50_x000a_昂克赛拉、CX-30" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="F17:G17" location="长安马自达!A1" display="长安马自达" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="D9:E11" location="长安林肯!A1" display="长安林肯" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="B5:C7" location="' 华晨宝马 '!A1" display="华晨宝马" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="D5:E5" location="上汽奥迪!A1" display="上汽奥迪" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="D5:E7" location="上汽奥迪!A1" display="上汽奥迪" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="F5:G7" location="一汽奥迪!A1" display="一汽奥迪" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="F6:G7" location="一汽奥迪!A1" display="A6L、A5L、A4L、A3_x000a_Q5L、Q3、Q2L_x000a_Q4 e-tron、Q6 e-tron_x000a_A6L e-tron" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="F5:G5" location="一汽奥迪!A1" display="一汽奥迪" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="H5:I7" location="' 北京奔驰 '!A1" display="北京奔驰" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="B9:C11" location="沃尔沃!A1" display="沃尔沃" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="F9:G11" location="上汽大众!A1" display="上汽大众" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="H9:I11" location="一汽丰田!A1" display="一汽丰田" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="B13:C15" location="上汽通用!A1" display="上汽通用" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="F13:G15" location="长安福特!A1" display="长安福特" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="F14:G15" location="长安福特!A1" display="探险者、锐界L、蒙迪欧、锐际、电马" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="F13:G13" location="长安福特!A1" display="长安福特" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="D13:E15" location="广汽丰田!A1" display="广汽丰田" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="H13:I15" location="东风本田!A1" display="东风本田" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="B17:C19" location="东风日产!A1" display="东风日产" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="D17:E19" location="广汽本田!A1" display="广汽本田" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="H17:I19" location="一汽大众!A1" display="一汽大众" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="B21:C23" location="东风英菲尼迪!A1" display="东风英菲尼迪" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="D21:E23" location="奇瑞捷豹路虎!A1" display="捷豹路虎" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
   </hyperlinks>
-  <pageMargins left="0.699305555555556" right="0.699305555555556" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.69930555555555596" right="0.69930555555555596" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
-  <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
-    <tabColor theme="3" tint="0.799340800195319"/>
+    <tabColor theme="3" tint="0.7993408001953185"/>
   </sheetPr>
-  <dimension ref="A1:H103"/>
+  <dimension ref="A1:XFC103"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane topLeftCell="A1" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="A1" sqref="A1:F5"/>
+      <pane activePane="bottomRight" state="frozen"/>
+      <selection sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1" outlineLevelCol="7"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="13.8333333333333" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="17.1666666666667" customWidth="1"/>
+    <col min="1" max="1" width="13.83203125" customWidth="1"/>
+    <col min="2" max="2" width="54.58203125" customWidth="1"/>
+    <col min="3" max="5" width="13.83203125" customWidth="1"/>
+    <col min="6" max="6" width="17.1640625" customWidth="1"/>
     <col min="7" max="7" width="8" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="10.5" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="9.5" hidden="1" customWidth="1"/>
     <col min="10" max="16383" width="8" hidden="1"/>
-    <col min="16384" max="16384" width="3.41666666666667" hidden="1" customWidth="1"/>
+    <col min="16384" max="16384" width="3.4140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="18.65" customHeight="1" spans="1:8">
-[...47 lines deleted...]
-      <c r="C6" s="83">
+    <row r="1" spans="1:8" ht="18.649999999999999" customHeight="1">
+      <c r="A1" s="445" t="s">
+        <v>803</v>
+      </c>
+      <c r="B1" s="446"/>
+      <c r="C1" s="446"/>
+      <c r="D1" s="446"/>
+      <c r="E1" s="446"/>
+      <c r="F1" s="447"/>
+    </row>
+    <row r="2" spans="1:8" ht="18.649999999999999" customHeight="1">
+      <c r="A2" s="448"/>
+      <c r="B2" s="449"/>
+      <c r="C2" s="449"/>
+      <c r="D2" s="449"/>
+      <c r="E2" s="449"/>
+      <c r="F2" s="450"/>
+    </row>
+    <row r="3" spans="1:8" ht="18.649999999999999" customHeight="1">
+      <c r="A3" s="448"/>
+      <c r="B3" s="449"/>
+      <c r="C3" s="449"/>
+      <c r="D3" s="449"/>
+      <c r="E3" s="449"/>
+      <c r="F3" s="450"/>
+    </row>
+    <row r="4" spans="1:8" ht="18.649999999999999" customHeight="1">
+      <c r="A4" s="448"/>
+      <c r="B4" s="449"/>
+      <c r="C4" s="449"/>
+      <c r="D4" s="449"/>
+      <c r="E4" s="449"/>
+      <c r="F4" s="450"/>
+      <c r="H4" s="47"/>
+    </row>
+    <row r="5" spans="1:8" ht="18.649999999999999" customHeight="1">
+      <c r="A5" s="448"/>
+      <c r="B5" s="449"/>
+      <c r="C5" s="449"/>
+      <c r="D5" s="449"/>
+      <c r="E5" s="449"/>
+      <c r="F5" s="450"/>
+    </row>
+    <row r="6" spans="1:8" ht="14.25" hidden="1" customHeight="1">
+      <c r="A6" s="436"/>
+      <c r="B6" s="20" t="s">
+        <v>804</v>
+      </c>
+      <c r="C6" s="21">
         <v>230800</v>
       </c>
-      <c r="D6" s="84">
+      <c r="D6" s="22">
         <v>221568</v>
       </c>
-      <c r="E6" s="85">
+      <c r="E6" s="23">
         <v>0.04</v>
       </c>
-      <c r="F6" s="86"/>
-[...38 lines deleted...]
-      <c r="C9" s="83">
+      <c r="F6" s="443"/>
+    </row>
+    <row r="7" spans="1:8" ht="14.25" hidden="1" customHeight="1">
+      <c r="A7" s="436"/>
+      <c r="B7" s="419" t="s">
+        <v>805</v>
+      </c>
+      <c r="C7" s="419"/>
+      <c r="D7" s="419"/>
+      <c r="E7" s="419"/>
+      <c r="F7" s="443"/>
+    </row>
+    <row r="8" spans="1:8" ht="14.25" hidden="1" customHeight="1">
+      <c r="A8" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C8" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D8" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E8" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F8" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="14.25" hidden="1" customHeight="1">
+      <c r="A9" s="437" t="s">
+        <v>806</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>807</v>
+      </c>
+      <c r="C9" s="21">
         <v>73800</v>
       </c>
-      <c r="D9" s="84">
+      <c r="D9" s="22">
         <v>70848</v>
       </c>
-      <c r="E9" s="85">
+      <c r="E9" s="23">
         <v>0.04</v>
       </c>
-      <c r="F9" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C10" s="83">
+      <c r="F9" s="443" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="14.25" hidden="1" customHeight="1">
+      <c r="A10" s="438"/>
+      <c r="B10" s="20" t="s">
+        <v>809</v>
+      </c>
+      <c r="C10" s="21">
         <v>77800</v>
       </c>
-      <c r="D10" s="84">
+      <c r="D10" s="22">
         <v>74688</v>
       </c>
-      <c r="E10" s="85">
+      <c r="E10" s="23">
         <v>0.04</v>
       </c>
-      <c r="F10" s="86"/>
-[...6 lines deleted...]
-      <c r="C11" s="83">
+      <c r="F10" s="443"/>
+    </row>
+    <row r="11" spans="1:8" ht="14.25" hidden="1" customHeight="1">
+      <c r="A11" s="438"/>
+      <c r="B11" s="20" t="s">
+        <v>810</v>
+      </c>
+      <c r="C11" s="21">
         <v>87800</v>
       </c>
-      <c r="D11" s="84">
+      <c r="D11" s="22">
         <v>84288</v>
       </c>
-      <c r="E11" s="85">
+      <c r="E11" s="23">
         <v>0.04</v>
       </c>
-      <c r="F11" s="86"/>
-[...6 lines deleted...]
-      <c r="C12" s="83">
+      <c r="F11" s="443"/>
+    </row>
+    <row r="12" spans="1:8" ht="14.25" hidden="1" customHeight="1">
+      <c r="A12" s="438"/>
+      <c r="B12" s="20" t="s">
+        <v>811</v>
+      </c>
+      <c r="C12" s="21">
         <v>89800</v>
       </c>
-      <c r="D12" s="84">
+      <c r="D12" s="22">
         <v>86208</v>
       </c>
-      <c r="E12" s="85">
+      <c r="E12" s="23">
         <v>0.04</v>
       </c>
-      <c r="F12" s="86"/>
-[...6 lines deleted...]
-      <c r="C13" s="83">
+      <c r="F12" s="443"/>
+    </row>
+    <row r="13" spans="1:8" ht="14.25" hidden="1" customHeight="1">
+      <c r="A13" s="438"/>
+      <c r="B13" s="20" t="s">
+        <v>812</v>
+      </c>
+      <c r="C13" s="21">
         <v>94800</v>
       </c>
-      <c r="D13" s="84">
+      <c r="D13" s="22">
         <v>91008</v>
       </c>
-      <c r="E13" s="85">
+      <c r="E13" s="23">
         <v>0.04</v>
       </c>
-      <c r="F13" s="86"/>
-[...6 lines deleted...]
-      <c r="C14" s="83">
+      <c r="F13" s="443"/>
+    </row>
+    <row r="14" spans="1:8" ht="14.25" hidden="1" customHeight="1">
+      <c r="A14" s="438"/>
+      <c r="B14" s="20" t="s">
+        <v>813</v>
+      </c>
+      <c r="C14" s="21">
         <v>94800</v>
       </c>
-      <c r="D14" s="84">
+      <c r="D14" s="22">
         <v>91008</v>
       </c>
-      <c r="E14" s="85">
+      <c r="E14" s="23">
         <v>0.04</v>
       </c>
-      <c r="F14" s="86"/>
-[...38 lines deleted...]
-      <c r="C17" s="83">
+      <c r="F14" s="443"/>
+    </row>
+    <row r="15" spans="1:8" ht="14.25" hidden="1" customHeight="1">
+      <c r="A15" s="439"/>
+      <c r="B15" s="420" t="s">
+        <v>814</v>
+      </c>
+      <c r="C15" s="421"/>
+      <c r="D15" s="421"/>
+      <c r="E15" s="422"/>
+      <c r="F15" s="24"/>
+    </row>
+    <row r="16" spans="1:8" ht="14.25" hidden="1" customHeight="1">
+      <c r="A16" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B16" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C16" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D16" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E16" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F16" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="14.25" hidden="1" customHeight="1">
+      <c r="A17" s="440" t="s">
+        <v>815</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>816</v>
+      </c>
+      <c r="C17" s="21">
         <v>85800</v>
       </c>
-      <c r="D17" s="84">
+      <c r="D17" s="22">
         <v>82368</v>
       </c>
-      <c r="E17" s="85">
+      <c r="E17" s="23">
         <v>0.04</v>
       </c>
-      <c r="F17" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C18" s="83">
+      <c r="F17" s="443" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="14.25" hidden="1" customHeight="1">
+      <c r="A18" s="441"/>
+      <c r="B18" s="20" t="s">
+        <v>811</v>
+      </c>
+      <c r="C18" s="21">
         <v>88800</v>
       </c>
-      <c r="D18" s="84">
+      <c r="D18" s="22">
         <v>85248</v>
       </c>
-      <c r="E18" s="85">
+      <c r="E18" s="23">
         <v>0.04</v>
       </c>
-      <c r="F18" s="86"/>
-[...6 lines deleted...]
-      <c r="C19" s="83">
+      <c r="F18" s="443"/>
+    </row>
+    <row r="19" spans="1:6" ht="14.25" hidden="1" customHeight="1">
+      <c r="A19" s="441"/>
+      <c r="B19" s="20" t="s">
+        <v>817</v>
+      </c>
+      <c r="C19" s="21">
         <v>92800</v>
       </c>
-      <c r="D19" s="84">
+      <c r="D19" s="22">
         <v>89088</v>
       </c>
-      <c r="E19" s="85">
+      <c r="E19" s="23">
         <v>0.04</v>
       </c>
-      <c r="F19" s="86"/>
-[...6 lines deleted...]
-      <c r="C20" s="83">
+      <c r="F19" s="443"/>
+    </row>
+    <row r="20" spans="1:6" ht="14.25" hidden="1" customHeight="1">
+      <c r="A20" s="441"/>
+      <c r="B20" s="20" t="s">
+        <v>818</v>
+      </c>
+      <c r="C20" s="21">
         <v>92800</v>
       </c>
-      <c r="D20" s="84">
+      <c r="D20" s="22">
         <v>89088</v>
       </c>
-      <c r="E20" s="85">
+      <c r="E20" s="23">
         <v>0.04</v>
       </c>
-      <c r="F20" s="86"/>
-[...72 lines deleted...]
-      <c r="C27" s="83">
+      <c r="F20" s="443"/>
+    </row>
+    <row r="21" spans="1:6" ht="14.25" hidden="1" customHeight="1">
+      <c r="A21" s="442"/>
+      <c r="B21" s="419" t="s">
+        <v>819</v>
+      </c>
+      <c r="C21" s="419"/>
+      <c r="D21" s="419"/>
+      <c r="E21" s="419"/>
+      <c r="F21" s="49"/>
+    </row>
+    <row r="22" spans="1:6" ht="14.25" hidden="1" customHeight="1">
+      <c r="A22" s="423" t="s">
+        <v>820</v>
+      </c>
+      <c r="B22" s="424"/>
+      <c r="C22" s="424"/>
+      <c r="D22" s="424"/>
+      <c r="E22" s="424"/>
+      <c r="F22" s="424"/>
+    </row>
+    <row r="23" spans="1:6" ht="14.15" customHeight="1">
+      <c r="A23" s="425"/>
+      <c r="B23" s="426"/>
+      <c r="C23" s="426"/>
+      <c r="D23" s="426"/>
+      <c r="E23" s="426"/>
+      <c r="F23" s="427"/>
+    </row>
+    <row r="24" spans="1:6" ht="7.5" customHeight="1">
+      <c r="A24" s="428"/>
+      <c r="B24" s="429"/>
+      <c r="C24" s="429"/>
+      <c r="D24" s="429"/>
+      <c r="E24" s="429"/>
+      <c r="F24" s="430"/>
+    </row>
+    <row r="25" spans="1:6" ht="15.5">
+      <c r="A25" s="431"/>
+      <c r="B25" s="432"/>
+      <c r="C25" s="432"/>
+      <c r="D25" s="432"/>
+      <c r="E25" s="432"/>
+      <c r="F25" s="433"/>
+    </row>
+    <row r="26" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A26" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B26" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C26" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D26" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E26" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F26" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A27" s="314" t="s">
+        <v>821</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>822</v>
+      </c>
+      <c r="C27" s="21">
         <v>449800</v>
       </c>
-      <c r="D27" s="84">
+      <c r="D27" s="22">
         <v>383413</v>
       </c>
-      <c r="E27" s="85">
+      <c r="E27" s="23">
         <f t="shared" ref="E27:E31" si="0">1-D27/C27</f>
-        <v>0.147592263228101</v>
-[...10 lines deleted...]
-      <c r="C28" s="83">
+        <v>0.14759226322810101</v>
+      </c>
+      <c r="F27" s="323" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A28" s="315"/>
+      <c r="B28" s="20" t="s">
+        <v>823</v>
+      </c>
+      <c r="C28" s="21">
         <v>489800</v>
       </c>
-      <c r="D28" s="84">
+      <c r="D28" s="22">
         <v>422663</v>
       </c>
-      <c r="E28" s="85">
+      <c r="E28" s="23">
         <f t="shared" si="0"/>
-        <v>0.13707023274806</v>
-[...8 lines deleted...]
-      <c r="C29" s="83">
+        <v>0.13707023274805999</v>
+      </c>
+      <c r="F28" s="324"/>
+    </row>
+    <row r="29" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A29" s="315"/>
+      <c r="B29" s="20" t="s">
+        <v>824</v>
+      </c>
+      <c r="C29" s="21">
         <v>549800</v>
       </c>
-      <c r="D29" s="84">
+      <c r="D29" s="22">
         <v>490417</v>
       </c>
-      <c r="E29" s="85">
+      <c r="E29" s="23">
         <f t="shared" si="0"/>
         <v>0.108008366678792</v>
       </c>
-      <c r="F29" s="128"/>
-[...6 lines deleted...]
-      <c r="C30" s="83">
+      <c r="F29" s="324"/>
+    </row>
+    <row r="30" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A30" s="315"/>
+      <c r="B30" s="20" t="s">
+        <v>825</v>
+      </c>
+      <c r="C30" s="21">
         <v>549800</v>
       </c>
-      <c r="D30" s="84">
+      <c r="D30" s="22">
         <v>490417</v>
       </c>
-      <c r="E30" s="85">
+      <c r="E30" s="23">
         <f t="shared" si="0"/>
         <v>0.108008366678792</v>
       </c>
-      <c r="F30" s="128"/>
-[...6 lines deleted...]
-      <c r="C31" s="83">
+      <c r="F30" s="324"/>
+    </row>
+    <row r="31" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A31" s="315"/>
+      <c r="B31" s="20" t="s">
+        <v>826</v>
+      </c>
+      <c r="C31" s="21">
         <v>559800</v>
       </c>
-      <c r="D31" s="84">
+      <c r="D31" s="22">
         <v>499418</v>
       </c>
-      <c r="E31" s="85">
+      <c r="E31" s="23">
         <f t="shared" si="0"/>
         <v>0.107863522686674</v>
       </c>
-      <c r="F31" s="128"/>
-[...38 lines deleted...]
-      <c r="C34" s="83">
+      <c r="F31" s="324"/>
+    </row>
+    <row r="32" spans="1:6" ht="40" customHeight="1">
+      <c r="A32" s="316"/>
+      <c r="B32" s="419" t="s">
+        <v>827</v>
+      </c>
+      <c r="C32" s="434"/>
+      <c r="D32" s="434"/>
+      <c r="E32" s="434"/>
+      <c r="F32" s="325"/>
+    </row>
+    <row r="33" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A33" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C33" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D33" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E33" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F33" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A34" s="314" t="s">
+        <v>828</v>
+      </c>
+      <c r="B34" s="20" t="s">
+        <v>829</v>
+      </c>
+      <c r="C34" s="21">
         <v>299800</v>
       </c>
-      <c r="D34" s="84">
-[...2 lines deleted...]
-      <c r="E34" s="85">
+      <c r="D34" s="22">
+        <v>242870</v>
+      </c>
+      <c r="E34" s="23">
         <f t="shared" ref="E34:E40" si="1">1-D34/C34</f>
-        <v>0.184889926617745</v>
-[...10 lines deleted...]
-      <c r="C35" s="83">
+        <v>0.189893262174783</v>
+      </c>
+      <c r="F34" s="323" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A35" s="315"/>
+      <c r="B35" s="20" t="s">
+        <v>830</v>
+      </c>
+      <c r="C35" s="21">
         <v>349800</v>
       </c>
-      <c r="D35" s="84">
-[...2 lines deleted...]
-      <c r="E35" s="85">
+      <c r="D35" s="22">
+        <v>289370</v>
+      </c>
+      <c r="E35" s="23">
         <f t="shared" si="1"/>
-        <v>0.168467695826186</v>
-[...8 lines deleted...]
-      <c r="C36" s="83">
+        <v>0.17275586049170999</v>
+      </c>
+      <c r="F35" s="324"/>
+    </row>
+    <row r="36" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A36" s="315"/>
+      <c r="B36" s="20" t="s">
+        <v>831</v>
+      </c>
+      <c r="C36" s="21">
         <v>365800</v>
       </c>
-      <c r="D36" s="84">
-[...2 lines deleted...]
-      <c r="E36" s="85">
+      <c r="D36" s="22">
+        <v>304250</v>
+      </c>
+      <c r="E36" s="23">
         <f t="shared" si="1"/>
-        <v>0.164160743575724</v>
-[...8 lines deleted...]
-      <c r="C37" s="83">
+        <v>0.168261344997266</v>
+      </c>
+      <c r="F36" s="324"/>
+    </row>
+    <row r="37" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A37" s="315"/>
+      <c r="B37" s="20" t="s">
+        <v>832</v>
+      </c>
+      <c r="C37" s="21">
         <v>379800</v>
       </c>
-      <c r="D37" s="84">
-[...2 lines deleted...]
-      <c r="E37" s="85">
+      <c r="D37" s="22">
+        <v>317270</v>
+      </c>
+      <c r="E37" s="23">
         <f t="shared" si="1"/>
-        <v>0.160689836756187</v>
-[...8 lines deleted...]
-      <c r="C38" s="83">
+        <v>0.16463928383359699</v>
+      </c>
+      <c r="F37" s="324"/>
+    </row>
+    <row r="38" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A38" s="315"/>
+      <c r="B38" s="20" t="s">
+        <v>833</v>
+      </c>
+      <c r="C38" s="21">
         <v>365800</v>
       </c>
-      <c r="D38" s="84">
-[...2 lines deleted...]
-      <c r="E38" s="85">
+      <c r="D38" s="22">
+        <v>304250</v>
+      </c>
+      <c r="E38" s="23">
         <f t="shared" si="1"/>
-        <v>0.164160743575724</v>
-[...8 lines deleted...]
-      <c r="C39" s="83">
+        <v>0.168261344997266</v>
+      </c>
+      <c r="F38" s="324"/>
+    </row>
+    <row r="39" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A39" s="315"/>
+      <c r="B39" s="20" t="s">
+        <v>834</v>
+      </c>
+      <c r="C39" s="21">
         <v>385800</v>
       </c>
-      <c r="D39" s="84">
-[...2 lines deleted...]
-      <c r="E39" s="85">
+      <c r="D39" s="22">
+        <v>322850</v>
+      </c>
+      <c r="E39" s="23">
         <f t="shared" si="1"/>
-        <v>0.159279419388284</v>
-[...8 lines deleted...]
-      <c r="C40" s="83">
+        <v>0.16316744427164301</v>
+      </c>
+      <c r="F39" s="324"/>
+    </row>
+    <row r="40" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A40" s="315"/>
+      <c r="B40" s="20" t="s">
+        <v>835</v>
+      </c>
+      <c r="C40" s="21">
         <v>399800</v>
       </c>
-      <c r="D40" s="84">
-[...2 lines deleted...]
-      <c r="E40" s="85">
+      <c r="D40" s="22">
+        <v>335869</v>
+      </c>
+      <c r="E40" s="23">
         <f t="shared" si="1"/>
-        <v>0.156155577788894</v>
-[...40 lines deleted...]
-      <c r="C43" s="83">
+        <v>0.15990745372686299</v>
+      </c>
+      <c r="F40" s="324"/>
+    </row>
+    <row r="41" spans="1:6" ht="80" customHeight="1">
+      <c r="A41" s="316"/>
+      <c r="B41" s="419" t="s">
+        <v>836</v>
+      </c>
+      <c r="C41" s="434"/>
+      <c r="D41" s="434"/>
+      <c r="E41" s="434"/>
+      <c r="F41" s="325"/>
+    </row>
+    <row r="42" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A42" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B42" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C42" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D42" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E42" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F42" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A43" s="314" t="s">
+        <v>837</v>
+      </c>
+      <c r="B43" s="20" t="s">
+        <v>838</v>
+      </c>
+      <c r="C43" s="21">
         <v>284800</v>
       </c>
-      <c r="D43" s="84">
+      <c r="D43" s="22">
         <v>232930</v>
       </c>
-      <c r="E43" s="85">
+      <c r="E43" s="23">
         <f t="shared" ref="E43:E48" si="2">1-D43/C43</f>
-        <v>0.182127808988764</v>
-[...10 lines deleted...]
-      <c r="C44" s="83">
+        <v>0.18212780898876399</v>
+      </c>
+      <c r="F43" s="323" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A44" s="315"/>
+      <c r="B44" s="20" t="s">
+        <v>839</v>
+      </c>
+      <c r="C44" s="21">
         <v>299800</v>
       </c>
-      <c r="D44" s="84">
+      <c r="D44" s="22">
         <v>246881</v>
       </c>
-      <c r="E44" s="85">
+      <c r="E44" s="23">
         <f t="shared" si="2"/>
-        <v>0.176514342895263</v>
-[...8 lines deleted...]
-      <c r="C45" s="83">
+        <v>0.17651434289526299</v>
+      </c>
+      <c r="F44" s="324"/>
+    </row>
+    <row r="45" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A45" s="315"/>
+      <c r="B45" s="20" t="s">
+        <v>840</v>
+      </c>
+      <c r="C45" s="21">
         <v>284800</v>
       </c>
-      <c r="D45" s="84">
+      <c r="D45" s="22">
         <v>232947</v>
       </c>
-      <c r="E45" s="85">
+      <c r="E45" s="23">
         <f t="shared" si="2"/>
         <v>0.182068117977528</v>
       </c>
-      <c r="F45" s="128"/>
-[...6 lines deleted...]
-      <c r="C46" s="83">
+      <c r="F45" s="324"/>
+    </row>
+    <row r="46" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A46" s="315"/>
+      <c r="B46" s="20" t="s">
+        <v>841</v>
+      </c>
+      <c r="C46" s="21">
         <v>296800</v>
       </c>
-      <c r="D46" s="84">
+      <c r="D46" s="22">
         <v>244108</v>
       </c>
-      <c r="E46" s="85">
+      <c r="E46" s="23">
         <f t="shared" si="2"/>
-        <v>0.177533692722372</v>
-[...8 lines deleted...]
-      <c r="C47" s="83">
+        <v>0.17753369272237199</v>
+      </c>
+      <c r="F46" s="324"/>
+    </row>
+    <row r="47" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A47" s="315"/>
+      <c r="B47" s="20" t="s">
+        <v>842</v>
+      </c>
+      <c r="C47" s="21">
         <v>309800</v>
       </c>
-      <c r="D47" s="84">
+      <c r="D47" s="22">
         <v>256197</v>
       </c>
-      <c r="E47" s="85">
+      <c r="E47" s="23">
         <f t="shared" si="2"/>
-        <v>0.173024531956101</v>
-[...8 lines deleted...]
-      <c r="C48" s="83">
+        <v>0.17302453195610101</v>
+      </c>
+      <c r="F47" s="324"/>
+    </row>
+    <row r="48" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A48" s="315"/>
+      <c r="B48" s="20" t="s">
+        <v>843</v>
+      </c>
+      <c r="C48" s="21">
         <v>332800</v>
       </c>
-      <c r="D48" s="84">
+      <c r="D48" s="22">
         <v>277587</v>
       </c>
-      <c r="E48" s="85">
+      <c r="E48" s="23">
         <f t="shared" si="2"/>
-        <v>0.165904447115385</v>
-[...40 lines deleted...]
-      <c r="C51" s="83">
+        <v>0.16590444711538499</v>
+      </c>
+      <c r="F48" s="324"/>
+    </row>
+    <row r="49" spans="1:6" ht="42" customHeight="1">
+      <c r="A49" s="316"/>
+      <c r="B49" s="419" t="s">
+        <v>844</v>
+      </c>
+      <c r="C49" s="434"/>
+      <c r="D49" s="434"/>
+      <c r="E49" s="434"/>
+      <c r="F49" s="325"/>
+    </row>
+    <row r="50" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A50" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B50" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C50" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D50" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E50" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F50" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A51" s="436" t="s">
+        <v>845</v>
+      </c>
+      <c r="B51" s="20" t="s">
+        <v>846</v>
+      </c>
+      <c r="C51" s="21">
         <v>179800</v>
       </c>
-      <c r="D51" s="84">
+      <c r="D51" s="22">
         <v>147729</v>
       </c>
-      <c r="E51" s="85">
+      <c r="E51" s="23">
         <f t="shared" ref="E51:E56" si="3">1-D51/C51</f>
-        <v>0.178370411568409</v>
-[...10 lines deleted...]
-      <c r="C52" s="83">
+        <v>0.17837041156840899</v>
+      </c>
+      <c r="F51" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A52" s="411"/>
+      <c r="B52" s="20" t="s">
+        <v>847</v>
+      </c>
+      <c r="C52" s="21">
         <v>189800</v>
       </c>
-      <c r="D52" s="84">
+      <c r="D52" s="22">
         <v>157030</v>
       </c>
-      <c r="E52" s="85">
+      <c r="E52" s="23">
         <f t="shared" si="3"/>
         <v>0.172655426765016</v>
       </c>
-      <c r="F52" s="87"/>
-[...6 lines deleted...]
-      <c r="C53" s="83">
+      <c r="F52" s="444"/>
+    </row>
+    <row r="53" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A53" s="411"/>
+      <c r="B53" s="20" t="s">
+        <v>848</v>
+      </c>
+      <c r="C53" s="21">
         <v>169800</v>
       </c>
-      <c r="D53" s="84">
+      <c r="D53" s="22">
         <v>138429</v>
       </c>
-      <c r="E53" s="85">
+      <c r="E53" s="23">
         <f t="shared" si="3"/>
         <v>0.184752650176678</v>
       </c>
-      <c r="F53" s="87"/>
-[...6 lines deleted...]
-      <c r="C54" s="83">
+      <c r="F53" s="444"/>
+    </row>
+    <row r="54" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A54" s="411"/>
+      <c r="B54" s="20" t="s">
+        <v>849</v>
+      </c>
+      <c r="C54" s="21">
         <v>187800</v>
       </c>
-      <c r="D54" s="84">
+      <c r="D54" s="22">
         <v>155170</v>
       </c>
-      <c r="E54" s="85">
+      <c r="E54" s="23">
         <f t="shared" si="3"/>
-        <v>0.173748668796592</v>
-[...8 lines deleted...]
-      <c r="C55" s="83">
+        <v>0.17374866879659201</v>
+      </c>
+      <c r="F54" s="444"/>
+    </row>
+    <row r="55" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A55" s="411"/>
+      <c r="B55" s="20" t="s">
+        <v>850</v>
+      </c>
+      <c r="C55" s="21">
         <v>212800</v>
       </c>
-      <c r="D55" s="84">
+      <c r="D55" s="22">
         <v>178439</v>
       </c>
-      <c r="E55" s="85">
+      <c r="E55" s="23">
         <f t="shared" si="3"/>
         <v>0.161470864661654</v>
       </c>
-      <c r="F55" s="87"/>
-[...6 lines deleted...]
-      <c r="C56" s="83">
+      <c r="F55" s="444"/>
+    </row>
+    <row r="56" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A56" s="411"/>
+      <c r="B56" s="20" t="s">
+        <v>851</v>
+      </c>
+      <c r="C56" s="21">
         <v>228800</v>
       </c>
-      <c r="D56" s="84">
+      <c r="D56" s="22">
         <v>193319</v>
       </c>
-      <c r="E56" s="85">
+      <c r="E56" s="23">
         <f t="shared" si="3"/>
         <v>0.155074300699301</v>
       </c>
-      <c r="F56" s="87"/>
-[...38 lines deleted...]
-      <c r="C59" s="83">
+      <c r="F56" s="444"/>
+    </row>
+    <row r="57" spans="1:6" ht="73.5" customHeight="1">
+      <c r="A57" s="411"/>
+      <c r="B57" s="435" t="s">
+        <v>852</v>
+      </c>
+      <c r="C57" s="279"/>
+      <c r="D57" s="279"/>
+      <c r="E57" s="279"/>
+      <c r="F57" s="444"/>
+    </row>
+    <row r="58" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A58" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B58" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C58" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D58" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E58" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F58" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A59" s="436" t="s">
+        <v>853</v>
+      </c>
+      <c r="B59" s="20" t="s">
+        <v>854</v>
+      </c>
+      <c r="C59" s="21">
         <v>178800</v>
       </c>
-      <c r="D59" s="84">
+      <c r="D59" s="22">
         <v>133818</v>
       </c>
-      <c r="E59" s="85">
+      <c r="E59" s="23">
         <f t="shared" ref="E59:E69" si="4">1-D59/C59</f>
         <v>0.251577181208054</v>
       </c>
-      <c r="F59" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C60" s="83">
+      <c r="F59" s="443" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A60" s="436"/>
+      <c r="B60" s="20" t="s">
+        <v>855</v>
+      </c>
+      <c r="C60" s="21">
         <v>179800</v>
       </c>
-      <c r="D60" s="84">
+      <c r="D60" s="22">
         <v>134748</v>
       </c>
-      <c r="E60" s="85">
+      <c r="E60" s="23">
         <f t="shared" si="4"/>
-        <v>0.250567296996663</v>
-[...8 lines deleted...]
-      <c r="C61" s="83">
+        <v>0.25056729699666302</v>
+      </c>
+      <c r="F60" s="443"/>
+    </row>
+    <row r="61" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A61" s="436"/>
+      <c r="B61" s="20" t="s">
+        <v>856</v>
+      </c>
+      <c r="C61" s="21">
         <v>198800</v>
       </c>
-      <c r="D61" s="84">
+      <c r="D61" s="22">
         <v>152419</v>
       </c>
-      <c r="E61" s="85">
+      <c r="E61" s="23">
         <f t="shared" si="4"/>
         <v>0.233304828973843</v>
       </c>
-      <c r="F61" s="86"/>
-[...6 lines deleted...]
-      <c r="C62" s="83">
+      <c r="F61" s="443"/>
+    </row>
+    <row r="62" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A62" s="436"/>
+      <c r="B62" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="C62" s="21">
         <v>208800</v>
       </c>
-      <c r="D62" s="84">
+      <c r="D62" s="22">
         <v>161719</v>
       </c>
-      <c r="E62" s="85">
+      <c r="E62" s="23">
         <f t="shared" si="4"/>
-        <v>0.225483716475096</v>
-[...8 lines deleted...]
-      <c r="C63" s="83">
+        <v>0.22548371647509599</v>
+      </c>
+      <c r="F62" s="443"/>
+    </row>
+    <row r="63" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A63" s="436"/>
+      <c r="B63" s="20" t="s">
+        <v>858</v>
+      </c>
+      <c r="C63" s="21">
         <v>206800</v>
       </c>
-      <c r="D63" s="84">
+      <c r="D63" s="22">
         <v>159841</v>
       </c>
-      <c r="E63" s="85">
+      <c r="E63" s="23">
         <f t="shared" si="4"/>
-        <v>0.227074468085106</v>
-[...8 lines deleted...]
-      <c r="C64" s="83">
+        <v>0.22707446808510601</v>
+      </c>
+      <c r="F63" s="443"/>
+    </row>
+    <row r="64" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A64" s="436"/>
+      <c r="B64" s="20" t="s">
+        <v>859</v>
+      </c>
+      <c r="C64" s="21">
         <v>216800</v>
       </c>
-      <c r="D64" s="84">
+      <c r="D64" s="22">
         <v>169141</v>
       </c>
-      <c r="E64" s="85">
+      <c r="E64" s="23">
         <f t="shared" si="4"/>
-        <v>0.219829335793358</v>
-[...8 lines deleted...]
-      <c r="C65" s="83">
+        <v>0.21982933579335801</v>
+      </c>
+      <c r="F64" s="443"/>
+    </row>
+    <row r="65" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A65" s="436"/>
+      <c r="B65" s="20" t="s">
+        <v>860</v>
+      </c>
+      <c r="C65" s="21">
         <v>217800</v>
       </c>
-      <c r="D65" s="84">
+      <c r="D65" s="22">
         <v>170071</v>
       </c>
-      <c r="E65" s="85">
+      <c r="E65" s="23">
         <f t="shared" si="4"/>
         <v>0.219141414141414</v>
       </c>
-      <c r="F65" s="86"/>
-[...6 lines deleted...]
-      <c r="C66" s="83">
+      <c r="F65" s="443"/>
+    </row>
+    <row r="66" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A66" s="436"/>
+      <c r="B66" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="C66" s="21">
         <v>226800</v>
       </c>
-      <c r="D66" s="84">
+      <c r="D66" s="22">
         <v>178440</v>
       </c>
-      <c r="E66" s="85">
+      <c r="E66" s="23">
         <f t="shared" si="4"/>
-        <v>0.213227513227513</v>
-[...8 lines deleted...]
-      <c r="C67" s="83">
+        <v>0.21322751322751299</v>
+      </c>
+      <c r="F66" s="443"/>
+    </row>
+    <row r="67" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A67" s="436"/>
+      <c r="B67" s="20" t="s">
+        <v>862</v>
+      </c>
+      <c r="C67" s="21">
         <v>236800</v>
       </c>
-      <c r="D67" s="84">
+      <c r="D67" s="22">
         <v>187740</v>
       </c>
-      <c r="E67" s="85">
+      <c r="E67" s="23">
         <f t="shared" si="4"/>
-        <v>0.207179054054054</v>
-[...8 lines deleted...]
-      <c r="C68" s="83">
+        <v>0.20717905405405401</v>
+      </c>
+      <c r="F67" s="443"/>
+    </row>
+    <row r="68" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A68" s="436"/>
+      <c r="B68" s="20" t="s">
+        <v>863</v>
+      </c>
+      <c r="C68" s="21">
         <v>236800</v>
       </c>
-      <c r="D68" s="84">
+      <c r="D68" s="22">
         <v>187762</v>
       </c>
-      <c r="E68" s="85">
+      <c r="E68" s="23">
         <f t="shared" si="4"/>
-        <v>0.207086148648649</v>
-[...8 lines deleted...]
-      <c r="C69" s="83">
+        <v>0.20708614864864899</v>
+      </c>
+      <c r="F68" s="443"/>
+    </row>
+    <row r="69" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A69" s="436"/>
+      <c r="B69" s="20" t="s">
+        <v>864</v>
+      </c>
+      <c r="C69" s="21">
         <v>256800</v>
       </c>
-      <c r="D69" s="84">
+      <c r="D69" s="22">
         <v>206362</v>
       </c>
-      <c r="E69" s="85">
+      <c r="E69" s="23">
         <f t="shared" si="4"/>
-        <v>0.196409657320872</v>
-[...40 lines deleted...]
-      <c r="C72" s="83">
+        <v>0.19640965732087201</v>
+      </c>
+      <c r="F69" s="443"/>
+    </row>
+    <row r="70" spans="1:6" ht="58" customHeight="1">
+      <c r="A70" s="436"/>
+      <c r="B70" s="419" t="s">
+        <v>865</v>
+      </c>
+      <c r="C70" s="419"/>
+      <c r="D70" s="419"/>
+      <c r="E70" s="419"/>
+      <c r="F70" s="443"/>
+    </row>
+    <row r="71" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A71" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B71" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C71" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D71" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E71" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F71" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A72" s="436" t="s">
+        <v>866</v>
+      </c>
+      <c r="B72" s="20" t="s">
+        <v>867</v>
+      </c>
+      <c r="C72" s="21">
         <v>118800</v>
       </c>
-      <c r="D72" s="84">
-[...2 lines deleted...]
-      <c r="E72" s="85">
+      <c r="D72" s="22">
+        <v>83487</v>
+      </c>
+      <c r="E72" s="23">
         <f t="shared" ref="E72:E74" si="5">1-D72/C72</f>
-        <v>0.305664983164983</v>
-[...10 lines deleted...]
-      <c r="C73" s="83">
+        <v>0.29724747474747498</v>
+      </c>
+      <c r="F72" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A73" s="436"/>
+      <c r="B73" s="20" t="s">
+        <v>868</v>
+      </c>
+      <c r="C73" s="21">
         <v>124800</v>
       </c>
-      <c r="D73" s="84">
-[...2 lines deleted...]
-      <c r="E73" s="85">
+      <c r="D73" s="22">
+        <v>85067</v>
+      </c>
+      <c r="E73" s="23">
         <f t="shared" si="5"/>
-        <v>0.326386217948718</v>
-[...8 lines deleted...]
-      <c r="C74" s="83">
+        <v>0.31837339743589699</v>
+      </c>
+      <c r="F73" s="443"/>
+    </row>
+    <row r="74" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A74" s="436"/>
+      <c r="B74" s="20" t="s">
+        <v>869</v>
+      </c>
+      <c r="C74" s="21">
         <v>149800</v>
       </c>
-      <c r="D74" s="84">
-[...2 lines deleted...]
-      <c r="E74" s="85">
+      <c r="D74" s="22">
+        <v>108352</v>
+      </c>
+      <c r="E74" s="23">
         <f t="shared" si="5"/>
-        <v>0.283364485981308</v>
-[...40 lines deleted...]
-      <c r="C77" s="83">
+        <v>0.27668891855807698</v>
+      </c>
+      <c r="F74" s="443"/>
+    </row>
+    <row r="75" spans="1:6" ht="44" customHeight="1">
+      <c r="A75" s="436"/>
+      <c r="B75" s="419" t="s">
+        <v>870</v>
+      </c>
+      <c r="C75" s="419"/>
+      <c r="D75" s="419"/>
+      <c r="E75" s="419"/>
+      <c r="F75" s="443"/>
+    </row>
+    <row r="76" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A76" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B76" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C76" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D76" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E76" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F76" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A77" s="436" t="s">
+        <v>871</v>
+      </c>
+      <c r="B77" s="20" t="s">
+        <v>872</v>
+      </c>
+      <c r="C77" s="21">
         <v>126800</v>
       </c>
-      <c r="D77" s="84">
-[...2 lines deleted...]
-      <c r="E77" s="85">
+      <c r="D77" s="22">
+        <v>90937</v>
+      </c>
+      <c r="E77" s="23">
         <f t="shared" ref="E77:E79" si="6">1-D77/C77</f>
-        <v>0.290717665615142</v>
-[...10 lines deleted...]
-      <c r="C78" s="83">
+        <v>0.28283123028391199</v>
+      </c>
+      <c r="F77" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A78" s="436"/>
+      <c r="B78" s="20" t="s">
+        <v>873</v>
+      </c>
+      <c r="C78" s="21">
         <v>136800</v>
       </c>
-      <c r="D78" s="84">
-[...2 lines deleted...]
-      <c r="E78" s="85">
+      <c r="D78" s="22">
+        <v>96237</v>
+      </c>
+      <c r="E78" s="23">
         <f t="shared" si="6"/>
-        <v>0.303823099415205</v>
-[...8 lines deleted...]
-      <c r="C79" s="83">
+        <v>0.29651315789473698</v>
+      </c>
+      <c r="F78" s="443"/>
+    </row>
+    <row r="79" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A79" s="436"/>
+      <c r="B79" s="20" t="s">
+        <v>874</v>
+      </c>
+      <c r="C79" s="21">
         <v>146800</v>
       </c>
-      <c r="D79" s="84">
-[...2 lines deleted...]
-      <c r="E79" s="85">
+      <c r="D79" s="22">
+        <v>105537</v>
+      </c>
+      <c r="E79" s="23">
         <f t="shared" si="6"/>
-        <v>0.287895095367847</v>
-[...40 lines deleted...]
-      <c r="C82" s="83">
+        <v>0.28108310626702998</v>
+      </c>
+      <c r="F79" s="443"/>
+    </row>
+    <row r="80" spans="1:6" ht="47" customHeight="1">
+      <c r="A80" s="436"/>
+      <c r="B80" s="419" t="s">
+        <v>875</v>
+      </c>
+      <c r="C80" s="419"/>
+      <c r="D80" s="419"/>
+      <c r="E80" s="419"/>
+      <c r="F80" s="443"/>
+    </row>
+    <row r="81" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A81" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B81" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C81" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D81" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E81" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F81" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A82" s="436" t="s">
+        <v>876</v>
+      </c>
+      <c r="B82" s="20" t="s">
+        <v>877</v>
+      </c>
+      <c r="C82" s="21">
         <v>126800</v>
       </c>
-      <c r="D82" s="84">
-[...2 lines deleted...]
-      <c r="E82" s="85">
+      <c r="D82" s="22">
+        <v>89479</v>
+      </c>
+      <c r="E82" s="23">
         <f t="shared" ref="E82:E87" si="7">1-D82/C82</f>
-        <v>0.302216088328076</v>
-[...10 lines deleted...]
-      <c r="C83" s="83">
+        <v>0.29432965299684499</v>
+      </c>
+      <c r="F82" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A83" s="436"/>
+      <c r="B83" s="20" t="s">
+        <v>878</v>
+      </c>
+      <c r="C83" s="21">
         <v>136800</v>
       </c>
-      <c r="D83" s="84">
-[...2 lines deleted...]
-      <c r="E83" s="85">
+      <c r="D83" s="22">
+        <v>98779</v>
+      </c>
+      <c r="E83" s="23">
         <f t="shared" si="7"/>
-        <v>0.285241228070175</v>
-[...8 lines deleted...]
-      <c r="C84" s="83">
+        <v>0.277931286549708</v>
+      </c>
+      <c r="F83" s="443"/>
+    </row>
+    <row r="84" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A84" s="436"/>
+      <c r="B84" s="20" t="s">
+        <v>879</v>
+      </c>
+      <c r="C84" s="21">
         <v>149800</v>
       </c>
-      <c r="D84" s="84">
-[...2 lines deleted...]
-      <c r="E84" s="85">
+      <c r="D84" s="22">
+        <v>110869</v>
+      </c>
+      <c r="E84" s="23">
         <f t="shared" si="7"/>
-        <v>0.266562082777036</v>
-[...8 lines deleted...]
-      <c r="C85" s="83">
+        <v>0.25988651535380503</v>
+      </c>
+      <c r="F84" s="443"/>
+    </row>
+    <row r="85" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A85" s="436"/>
+      <c r="B85" s="20" t="s">
+        <v>880</v>
+      </c>
+      <c r="C85" s="21">
         <v>139800</v>
       </c>
-      <c r="D85" s="84">
-[...2 lines deleted...]
-      <c r="E85" s="85">
+      <c r="D85" s="22">
+        <v>101569</v>
+      </c>
+      <c r="E85" s="23">
         <f t="shared" si="7"/>
-        <v>0.280622317596567</v>
-[...8 lines deleted...]
-      <c r="C86" s="83">
+        <v>0.27346924177396298</v>
+      </c>
+      <c r="F85" s="443"/>
+    </row>
+    <row r="86" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A86" s="436"/>
+      <c r="B86" s="20" t="s">
+        <v>881</v>
+      </c>
+      <c r="C86" s="21">
         <v>149800</v>
       </c>
-      <c r="D86" s="84">
-[...2 lines deleted...]
-      <c r="E86" s="85">
+      <c r="D86" s="22">
+        <v>110869</v>
+      </c>
+      <c r="E86" s="23">
         <f t="shared" si="7"/>
-        <v>0.266562082777036</v>
-[...8 lines deleted...]
-      <c r="C87" s="83">
+        <v>0.25988651535380503</v>
+      </c>
+      <c r="F86" s="443"/>
+    </row>
+    <row r="87" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A87" s="436"/>
+      <c r="B87" s="20" t="s">
+        <v>882</v>
+      </c>
+      <c r="C87" s="21">
         <v>159800</v>
       </c>
-      <c r="D87" s="84">
-[...2 lines deleted...]
-      <c r="E87" s="85">
+      <c r="D87" s="22">
+        <v>120168</v>
+      </c>
+      <c r="E87" s="23">
         <f t="shared" si="7"/>
-        <v>0.254267834793492</v>
-[...40 lines deleted...]
-      <c r="C90" s="83">
+        <v>0.248010012515645</v>
+      </c>
+      <c r="F87" s="443"/>
+    </row>
+    <row r="88" spans="1:6" ht="45" customHeight="1">
+      <c r="A88" s="436"/>
+      <c r="B88" s="420" t="s">
+        <v>883</v>
+      </c>
+      <c r="C88" s="421"/>
+      <c r="D88" s="421"/>
+      <c r="E88" s="422"/>
+      <c r="F88" s="443"/>
+    </row>
+    <row r="89" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A89" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B89" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C89" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D89" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E89" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F89" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A90" s="437" t="s">
+        <v>884</v>
+      </c>
+      <c r="B90" s="48" t="s">
+        <v>885</v>
+      </c>
+      <c r="C90" s="21">
         <v>109800</v>
       </c>
-      <c r="D90" s="84">
+      <c r="D90" s="22">
         <v>88157</v>
       </c>
-      <c r="E90" s="85">
+      <c r="E90" s="23">
         <f>1-D90/C90</f>
         <v>0.197112932604736</v>
       </c>
-      <c r="F90" s="132" t="s">
-[...8 lines deleted...]
-      <c r="C91" s="83">
+      <c r="F90" s="323" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A91" s="438"/>
+      <c r="B91" s="48" t="s">
+        <v>887</v>
+      </c>
+      <c r="C91" s="21">
         <v>129800</v>
       </c>
-      <c r="D91" s="84">
+      <c r="D91" s="22">
         <v>97456</v>
       </c>
-      <c r="E91" s="85">
+      <c r="E91" s="23">
         <f>1-D91/C91</f>
-        <v>0.249183359013867</v>
-[...8 lines deleted...]
-      <c r="C92" s="83">
+        <v>0.24918335901386701</v>
+      </c>
+      <c r="F91" s="324"/>
+    </row>
+    <row r="92" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A92" s="438"/>
+      <c r="B92" s="48" t="s">
+        <v>888</v>
+      </c>
+      <c r="C92" s="21">
         <v>139800</v>
       </c>
-      <c r="D92" s="84">
+      <c r="D92" s="22">
         <v>107107</v>
       </c>
-      <c r="E92" s="85">
+      <c r="E92" s="23">
         <f>1-D92/C92</f>
-        <v>0.233855507868383</v>
-[...8 lines deleted...]
-      <c r="C93" s="83">
+        <v>0.23385550786838299</v>
+      </c>
+      <c r="F92" s="324"/>
+    </row>
+    <row r="93" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A93" s="438"/>
+      <c r="B93" s="48" t="s">
+        <v>889</v>
+      </c>
+      <c r="C93" s="21">
         <v>161800</v>
       </c>
-      <c r="D93" s="84">
+      <c r="D93" s="22">
         <v>151337</v>
       </c>
-      <c r="E93" s="85">
+      <c r="E93" s="23">
         <f>1-D93/C93</f>
-        <v>0.0646662546353522</v>
-[...40 lines deleted...]
-      <c r="C96" s="83">
+        <v>6.4666254635352194E-2</v>
+      </c>
+      <c r="F93" s="324"/>
+    </row>
+    <row r="94" spans="1:6" ht="42" customHeight="1">
+      <c r="A94" s="439"/>
+      <c r="B94" s="420" t="s">
+        <v>890</v>
+      </c>
+      <c r="C94" s="421"/>
+      <c r="D94" s="421"/>
+      <c r="E94" s="422"/>
+      <c r="F94" s="325"/>
+    </row>
+    <row r="95" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A95" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B95" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C95" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D95" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E95" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F95" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A96" s="438" t="s">
+        <v>891</v>
+      </c>
+      <c r="B96" s="48" t="s">
+        <v>892</v>
+      </c>
+      <c r="C96" s="21">
         <v>139800</v>
       </c>
-      <c r="D96" s="84">
+      <c r="D96" s="22">
         <v>113607</v>
       </c>
-      <c r="E96" s="85">
+      <c r="E96" s="23">
         <f t="shared" ref="E96:E101" si="8">1-D96/C96</f>
-        <v>0.187360515021459</v>
-[...10 lines deleted...]
-      <c r="C97" s="83">
+        <v>0.18736051502145901</v>
+      </c>
+      <c r="F96" s="324" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A97" s="438"/>
+      <c r="B97" s="48" t="s">
+        <v>893</v>
+      </c>
+      <c r="C97" s="21">
         <v>149800</v>
       </c>
-      <c r="D97" s="84">
+      <c r="D97" s="22">
         <v>123257</v>
       </c>
-      <c r="E97" s="85">
+      <c r="E97" s="23">
         <f t="shared" si="8"/>
         <v>0.17718958611482</v>
       </c>
-      <c r="F97" s="128"/>
-[...6 lines deleted...]
-      <c r="C98" s="83">
+      <c r="F97" s="324"/>
+    </row>
+    <row r="98" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A98" s="438"/>
+      <c r="B98" s="48" t="s">
+        <v>894</v>
+      </c>
+      <c r="C98" s="21">
         <v>169800</v>
       </c>
-      <c r="D98" s="84">
+      <c r="D98" s="22">
         <v>142557</v>
       </c>
-      <c r="E98" s="85">
+      <c r="E98" s="23">
         <f t="shared" si="8"/>
-        <v>0.160441696113074</v>
-[...8 lines deleted...]
-      <c r="C99" s="83">
+        <v>0.16044169611307399</v>
+      </c>
+      <c r="F98" s="324"/>
+    </row>
+    <row r="99" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A99" s="438"/>
+      <c r="B99" s="48" t="s">
+        <v>895</v>
+      </c>
+      <c r="C99" s="21">
         <v>169800</v>
       </c>
-      <c r="D99" s="84">
+      <c r="D99" s="22">
         <v>142557</v>
       </c>
-      <c r="E99" s="85">
+      <c r="E99" s="23">
         <f t="shared" si="8"/>
-        <v>0.160441696113074</v>
-[...8 lines deleted...]
-      <c r="C100" s="83">
+        <v>0.16044169611307399</v>
+      </c>
+      <c r="F99" s="324"/>
+    </row>
+    <row r="100" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A100" s="438"/>
+      <c r="B100" s="48" t="s">
+        <v>896</v>
+      </c>
+      <c r="C100" s="21">
         <v>189800</v>
       </c>
-      <c r="D100" s="84">
+      <c r="D100" s="22">
         <v>161857</v>
       </c>
-      <c r="E100" s="85">
+      <c r="E100" s="23">
         <f t="shared" si="8"/>
-        <v>0.147223393045311</v>
-[...8 lines deleted...]
-      <c r="C101" s="83">
+        <v>0.14722339304531101</v>
+      </c>
+      <c r="F100" s="324"/>
+    </row>
+    <row r="101" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A101" s="438"/>
+      <c r="B101" s="48" t="s">
+        <v>897</v>
+      </c>
+      <c r="C101" s="21">
         <v>209800</v>
       </c>
-      <c r="D101" s="84">
+      <c r="D101" s="22">
         <v>181156</v>
       </c>
-      <c r="E101" s="85">
+      <c r="E101" s="23">
         <f t="shared" si="8"/>
         <v>0.136530028598665</v>
       </c>
-      <c r="F101" s="128"/>
-[...19 lines deleted...]
-      <c r="F103" s="102"/>
+      <c r="F101" s="324"/>
+    </row>
+    <row r="102" spans="1:6" ht="40" customHeight="1">
+      <c r="A102" s="439"/>
+      <c r="B102" s="420" t="s">
+        <v>898</v>
+      </c>
+      <c r="C102" s="421"/>
+      <c r="D102" s="421"/>
+      <c r="E102" s="422"/>
+      <c r="F102" s="325"/>
+    </row>
+    <row r="103" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A103" s="423" t="s">
+        <v>431</v>
+      </c>
+      <c r="B103" s="424"/>
+      <c r="C103" s="424"/>
+      <c r="D103" s="424"/>
+      <c r="E103" s="424"/>
+      <c r="F103" s="424"/>
     </row>
   </sheetData>
   <mergeCells count="45">
-    <mergeCell ref="B7:E7"/>
-[...13 lines deleted...]
-    <mergeCell ref="B88:E88"/>
+    <mergeCell ref="F90:F94"/>
+    <mergeCell ref="F96:F102"/>
+    <mergeCell ref="A1:F5"/>
+    <mergeCell ref="F51:F57"/>
+    <mergeCell ref="F59:F70"/>
+    <mergeCell ref="F72:F75"/>
+    <mergeCell ref="F77:F80"/>
+    <mergeCell ref="F82:F88"/>
     <mergeCell ref="B94:E94"/>
     <mergeCell ref="B102:E102"/>
     <mergeCell ref="A103:F103"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="A9:A15"/>
     <mergeCell ref="A17:A21"/>
     <mergeCell ref="A27:A32"/>
     <mergeCell ref="A34:A41"/>
     <mergeCell ref="A43:A49"/>
     <mergeCell ref="A51:A57"/>
     <mergeCell ref="A59:A70"/>
     <mergeCell ref="A72:A75"/>
     <mergeCell ref="A77:A80"/>
     <mergeCell ref="A82:A88"/>
     <mergeCell ref="A90:A94"/>
     <mergeCell ref="A96:A102"/>
+    <mergeCell ref="B57:E57"/>
+    <mergeCell ref="B70:E70"/>
+    <mergeCell ref="B75:E75"/>
+    <mergeCell ref="B80:E80"/>
+    <mergeCell ref="B88:E88"/>
+    <mergeCell ref="A24:F24"/>
+    <mergeCell ref="A25:F25"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="B49:E49"/>
+    <mergeCell ref="F27:F32"/>
+    <mergeCell ref="F34:F41"/>
+    <mergeCell ref="F43:F49"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A23:F23"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="F9:F14"/>
     <mergeCell ref="F17:F20"/>
-    <mergeCell ref="F27:F32"/>
-[...9 lines deleted...]
-    <mergeCell ref="A1:F5"/>
   </mergeCells>
-  <pageMargins left="0.279861111111111" right="0.119444444444444" top="0.279861111111111" bottom="0.419444444444444" header="0.159722222222222" footer="0.269444444444444"/>
+  <phoneticPr fontId="83" type="noConversion"/>
+  <pageMargins left="0.27986111111111101" right="0.11944444444444401" top="0.27986111111111101" bottom="0.41944444444444401" header="0.15972222222222199" footer="0.26944444444444399"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
-    <tabColor theme="3" tint="0.799340800195319"/>
+    <tabColor theme="3" tint="0.7993408001953185"/>
   </sheetPr>
-  <dimension ref="A1:XFD134"/>
+  <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1:F5"/>
+      <selection sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="17.5833333333333" style="4" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="13.8333333333333" style="4" hidden="1"/>
+    <col min="1" max="1" width="17.58203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="54.58203125" style="3" customWidth="1"/>
+    <col min="3" max="5" width="13.83203125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="17.08203125" style="3" customWidth="1"/>
+    <col min="7" max="8" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="9" max="16384" width="13.83203125" style="3" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="18.65" customHeight="1" spans="1:6">
-[...101 lines deleted...]
-      <c r="C11" s="22">
+    <row r="1" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A1" s="262" t="s">
+        <v>899</v>
+      </c>
+      <c r="B1" s="263"/>
+      <c r="C1" s="263"/>
+      <c r="D1" s="263"/>
+      <c r="E1" s="263"/>
+      <c r="F1" s="264"/>
+    </row>
+    <row r="2" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A2" s="265"/>
+      <c r="B2" s="266"/>
+      <c r="C2" s="266"/>
+      <c r="D2" s="266"/>
+      <c r="E2" s="266"/>
+      <c r="F2" s="267"/>
+    </row>
+    <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A3" s="265"/>
+      <c r="B3" s="266"/>
+      <c r="C3" s="266"/>
+      <c r="D3" s="266"/>
+      <c r="E3" s="266"/>
+      <c r="F3" s="267"/>
+    </row>
+    <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A4" s="265"/>
+      <c r="B4" s="266"/>
+      <c r="C4" s="266"/>
+      <c r="D4" s="266"/>
+      <c r="E4" s="266"/>
+      <c r="F4" s="267"/>
+    </row>
+    <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A5" s="265"/>
+      <c r="B5" s="266"/>
+      <c r="C5" s="266"/>
+      <c r="D5" s="266"/>
+      <c r="E5" s="266"/>
+      <c r="F5" s="267"/>
+    </row>
+    <row r="6" spans="1:6" ht="84.5" customHeight="1">
+      <c r="A6" s="268" t="s">
+        <v>900</v>
+      </c>
+      <c r="B6" s="269"/>
+      <c r="C6" s="269"/>
+      <c r="D6" s="269"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="270"/>
+    </row>
+    <row r="7" spans="1:6" ht="3.75" customHeight="1">
+      <c r="A7" s="268"/>
+      <c r="B7" s="269"/>
+      <c r="C7" s="269"/>
+      <c r="D7" s="269"/>
+      <c r="E7" s="269"/>
+      <c r="F7" s="270"/>
+    </row>
+    <row r="8" spans="1:6" ht="4.5" customHeight="1">
+      <c r="A8" s="242"/>
+      <c r="B8" s="243"/>
+      <c r="C8" s="243"/>
+      <c r="D8" s="243"/>
+      <c r="E8" s="243"/>
+      <c r="F8" s="244"/>
+    </row>
+    <row r="9" spans="1:6" s="245" customFormat="1" ht="11.25" customHeight="1">
+      <c r="B9" s="246"/>
+      <c r="C9" s="246"/>
+      <c r="D9" s="246"/>
+      <c r="E9" s="246"/>
+      <c r="F9" s="246"/>
+    </row>
+    <row r="10" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A11" s="251" t="s">
+        <v>901</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>902</v>
+      </c>
+      <c r="C11" s="8">
         <v>449900</v>
       </c>
-      <c r="D11" s="23">
+      <c r="D11" s="9">
         <v>349900</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E11" s="10">
         <f>1-D11/C11</f>
         <v>0.222271615914648</v>
       </c>
-      <c r="F11" s="25" t="s">
-[...8 lines deleted...]
-      <c r="C12" s="22">
+      <c r="F11" s="260" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A12" s="255"/>
+      <c r="B12" s="44" t="s">
+        <v>903</v>
+      </c>
+      <c r="C12" s="8">
         <v>469900</v>
       </c>
-      <c r="D12" s="23">
+      <c r="D12" s="9">
         <v>369900</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E12" s="10">
         <f t="shared" ref="E12:E13" si="0">1-D12/C12</f>
-        <v>0.212811236433284</v>
-[...8 lines deleted...]
-      <c r="C13" s="22">
+        <v>0.21281123643328401</v>
+      </c>
+      <c r="F12" s="275"/>
+    </row>
+    <row r="13" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A13" s="255"/>
+      <c r="B13" s="44" t="s">
+        <v>904</v>
+      </c>
+      <c r="C13" s="8">
         <v>509900</v>
       </c>
-      <c r="D13" s="23">
+      <c r="D13" s="9">
         <v>409900</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E13" s="10">
         <f t="shared" si="0"/>
-        <v>0.196116885663856</v>
-[...40 lines deleted...]
-      <c r="C16" s="22">
+        <v>0.19611688566385599</v>
+      </c>
+      <c r="F13" s="275"/>
+    </row>
+    <row r="14" spans="1:6" s="4" customFormat="1" ht="46.5" customHeight="1">
+      <c r="A14" s="255"/>
+      <c r="B14" s="385" t="s">
+        <v>905</v>
+      </c>
+      <c r="C14" s="386"/>
+      <c r="D14" s="386"/>
+      <c r="E14" s="387"/>
+      <c r="F14" s="275"/>
+    </row>
+    <row r="15" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A15" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A16" s="251" t="s">
+        <v>906</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>907</v>
+      </c>
+      <c r="C16" s="8">
         <v>379900</v>
       </c>
-      <c r="D16" s="23">
+      <c r="D16" s="9">
         <v>244900</v>
       </c>
-      <c r="E16" s="24">
+      <c r="E16" s="10">
         <f>1-D16/C16</f>
-        <v>0.355356672808634</v>
-[...10 lines deleted...]
-      <c r="C17" s="22">
+        <v>0.35535667280863398</v>
+      </c>
+      <c r="F16" s="276" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A17" s="255"/>
+      <c r="B17" s="44" t="s">
+        <v>908</v>
+      </c>
+      <c r="C17" s="8">
         <v>399900</v>
       </c>
-      <c r="D17" s="23">
+      <c r="D17" s="9">
         <v>265900</v>
       </c>
-      <c r="E17" s="24">
+      <c r="E17" s="10">
         <f t="shared" ref="E17:E19" si="1">1-D17/C17</f>
         <v>0.335083770942736</v>
       </c>
-      <c r="F17" s="37"/>
-[...6 lines deleted...]
-      <c r="C18" s="22">
+      <c r="F17" s="277"/>
+    </row>
+    <row r="18" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A18" s="255"/>
+      <c r="B18" s="44" t="s">
+        <v>909</v>
+      </c>
+      <c r="C18" s="8">
         <v>419900</v>
       </c>
-      <c r="D18" s="23">
+      <c r="D18" s="9">
         <v>295900</v>
       </c>
-      <c r="E18" s="24">
+      <c r="E18" s="10">
         <f t="shared" si="1"/>
         <v>0.295308406763515</v>
       </c>
-      <c r="F18" s="37"/>
-[...6 lines deleted...]
-      <c r="C19" s="22">
+      <c r="F18" s="277"/>
+    </row>
+    <row r="19" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A19" s="255"/>
+      <c r="B19" s="44" t="s">
+        <v>910</v>
+      </c>
+      <c r="C19" s="8">
         <v>459900</v>
       </c>
-      <c r="D19" s="23">
+      <c r="D19" s="9">
         <v>335900</v>
       </c>
-      <c r="E19" s="24">
+      <c r="E19" s="10">
         <f t="shared" si="1"/>
-        <v>0.269623831267667</v>
-[...40 lines deleted...]
-      <c r="C22" s="22">
+        <v>0.26962383126766698</v>
+      </c>
+      <c r="F19" s="277"/>
+    </row>
+    <row r="20" spans="1:6" s="4" customFormat="1" ht="43" customHeight="1">
+      <c r="A20" s="256"/>
+      <c r="B20" s="385" t="s">
+        <v>911</v>
+      </c>
+      <c r="C20" s="386"/>
+      <c r="D20" s="386"/>
+      <c r="E20" s="387"/>
+      <c r="F20" s="278"/>
+    </row>
+    <row r="21" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A21" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A22" s="457" t="s">
+        <v>912</v>
+      </c>
+      <c r="B22" s="44" t="s">
+        <v>913</v>
+      </c>
+      <c r="C22" s="8">
         <v>229700</v>
       </c>
-      <c r="D22" s="23">
+      <c r="D22" s="9">
         <v>159900</v>
       </c>
-      <c r="E22" s="24">
+      <c r="E22" s="10">
         <f>1-D22/C22</f>
         <v>0.30387461906835</v>
       </c>
-      <c r="F22" s="25" t="s">
-[...8 lines deleted...]
-      <c r="C23" s="22">
+      <c r="F22" s="260" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="458"/>
+      <c r="B23" s="44" t="s">
+        <v>914</v>
+      </c>
+      <c r="C23" s="8">
         <v>262700</v>
       </c>
-      <c r="D23" s="23">
+      <c r="D23" s="9">
         <v>179900</v>
       </c>
-      <c r="E23" s="24">
+      <c r="E23" s="10">
         <f t="shared" ref="E23:E24" si="2">1-D23/C23</f>
-        <v>0.315188427864484</v>
-[...8 lines deleted...]
-      <c r="C24" s="22">
+        <v>0.31518842786448398</v>
+      </c>
+      <c r="F23" s="260"/>
+    </row>
+    <row r="24" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A24" s="458"/>
+      <c r="B24" s="44" t="s">
+        <v>915</v>
+      </c>
+      <c r="C24" s="8">
         <v>275700</v>
       </c>
-      <c r="D24" s="23">
+      <c r="D24" s="9">
         <v>189900</v>
       </c>
-      <c r="E24" s="24">
+      <c r="E24" s="10">
         <f t="shared" si="2"/>
-        <v>0.311207834602829</v>
-[...40 lines deleted...]
-      <c r="C27" s="22">
+        <v>0.31120783460282903</v>
+      </c>
+      <c r="F24" s="260"/>
+    </row>
+    <row r="25" spans="1:6" s="4" customFormat="1" ht="50.5" customHeight="1">
+      <c r="A25" s="458"/>
+      <c r="B25" s="223" t="s">
+        <v>916</v>
+      </c>
+      <c r="C25" s="401"/>
+      <c r="D25" s="401"/>
+      <c r="E25" s="401"/>
+      <c r="F25" s="261"/>
+    </row>
+    <row r="26" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A26" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A27" s="457" t="s">
+        <v>917</v>
+      </c>
+      <c r="B27" s="44" t="s">
+        <v>918</v>
+      </c>
+      <c r="C27" s="8">
         <v>369900</v>
       </c>
-      <c r="D27" s="23">
+      <c r="D27" s="9">
         <v>289900</v>
       </c>
-      <c r="E27" s="24">
+      <c r="E27" s="10">
         <f>1-D27/C27</f>
-        <v>0.216274668829413</v>
-[...10 lines deleted...]
-      <c r="C28" s="22">
+        <v>0.21627466882941301</v>
+      </c>
+      <c r="F27" s="260" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A28" s="458"/>
+      <c r="B28" s="44" t="s">
+        <v>919</v>
+      </c>
+      <c r="C28" s="8">
         <v>399900</v>
       </c>
-      <c r="D28" s="23">
+      <c r="D28" s="9">
         <v>309900</v>
       </c>
-      <c r="E28" s="24">
+      <c r="E28" s="10">
         <f>1-D28/C28</f>
         <v>0.225056264066017</v>
       </c>
-      <c r="F28" s="25"/>
-[...6 lines deleted...]
-      <c r="C29" s="22">
+      <c r="F28" s="260"/>
+    </row>
+    <row r="29" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A29" s="458"/>
+      <c r="B29" s="44" t="s">
+        <v>920</v>
+      </c>
+      <c r="C29" s="8">
         <v>429900</v>
       </c>
-      <c r="D29" s="23">
+      <c r="D29" s="9">
         <v>329900</v>
       </c>
-      <c r="E29" s="24">
+      <c r="E29" s="10">
         <f>1-D29/C29</f>
         <v>0.232612235403582</v>
       </c>
-      <c r="F29" s="25"/>
-[...38 lines deleted...]
-      <c r="C32" s="22">
+      <c r="F29" s="260"/>
+    </row>
+    <row r="30" spans="1:6" s="4" customFormat="1" ht="49.5" customHeight="1">
+      <c r="A30" s="458"/>
+      <c r="B30" s="223" t="s">
+        <v>921</v>
+      </c>
+      <c r="C30" s="401"/>
+      <c r="D30" s="401"/>
+      <c r="E30" s="401"/>
+      <c r="F30" s="261"/>
+    </row>
+    <row r="31" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F31" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A32" s="459" t="s">
+        <v>922</v>
+      </c>
+      <c r="B32" s="44" t="s">
+        <v>923</v>
+      </c>
+      <c r="C32" s="8">
         <v>289900</v>
       </c>
-      <c r="D32" s="23">
+      <c r="D32" s="9">
         <v>206900</v>
       </c>
-      <c r="E32" s="24">
+      <c r="E32" s="10">
         <f>1-D32/C32</f>
-        <v>0.286305622628493</v>
-[...10 lines deleted...]
-      <c r="C33" s="22">
+        <v>0.28630562262849302</v>
+      </c>
+      <c r="F32" s="276" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A33" s="309"/>
+      <c r="B33" s="44" t="s">
+        <v>924</v>
+      </c>
+      <c r="C33" s="8">
         <v>299700</v>
       </c>
-      <c r="D33" s="23">
+      <c r="D33" s="9">
         <v>215900</v>
       </c>
-      <c r="E33" s="24">
+      <c r="E33" s="10">
         <f>1-D33/C33</f>
-        <v>0.279612946279613</v>
-[...8 lines deleted...]
-      <c r="C34" s="22">
+        <v>0.27961294627961297</v>
+      </c>
+      <c r="F33" s="277"/>
+    </row>
+    <row r="34" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A34" s="309"/>
+      <c r="B34" s="44" t="s">
+        <v>925</v>
+      </c>
+      <c r="C34" s="8">
         <v>320700</v>
       </c>
-      <c r="D34" s="23">
+      <c r="D34" s="9">
         <v>245900</v>
       </c>
-      <c r="E34" s="24">
+      <c r="E34" s="10">
         <f>1-D34/C34</f>
-        <v>0.233239787963829</v>
-[...40 lines deleted...]
-      <c r="C37" s="169">
+        <v>0.23323978796382899</v>
+      </c>
+      <c r="F34" s="277"/>
+    </row>
+    <row r="35" spans="1:6" s="4" customFormat="1" ht="44.5" customHeight="1">
+      <c r="A35" s="236"/>
+      <c r="B35" s="451" t="s">
+        <v>926</v>
+      </c>
+      <c r="C35" s="452"/>
+      <c r="D35" s="452"/>
+      <c r="E35" s="453"/>
+      <c r="F35" s="236"/>
+    </row>
+    <row r="36" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A36" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F36" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A37" s="457" t="s">
+        <v>927</v>
+      </c>
+      <c r="B37" s="44" t="s">
+        <v>928</v>
+      </c>
+      <c r="C37" s="45">
         <v>196900</v>
       </c>
-      <c r="D37" s="150">
+      <c r="D37" s="39">
         <v>139900</v>
       </c>
-      <c r="E37" s="151">
+      <c r="E37" s="40">
         <f>1-D37/C37</f>
-        <v>0.289487049263586</v>
-[...10 lines deleted...]
-      <c r="C38" s="169">
+        <v>0.28948704926358598</v>
+      </c>
+      <c r="F37" s="260" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A38" s="458"/>
+      <c r="B38" s="46" t="s">
+        <v>929</v>
+      </c>
+      <c r="C38" s="45">
         <v>204900</v>
       </c>
-      <c r="D38" s="150">
+      <c r="D38" s="39">
         <v>149900</v>
       </c>
-      <c r="E38" s="151">
+      <c r="E38" s="40">
         <f>1-D38/C38</f>
-        <v>0.268423621278672</v>
-[...40 lines deleted...]
-      <c r="C41" s="169">
+        <v>0.26842362127867198</v>
+      </c>
+      <c r="F38" s="260"/>
+    </row>
+    <row r="39" spans="1:6" s="4" customFormat="1" ht="39" customHeight="1">
+      <c r="A39" s="458"/>
+      <c r="B39" s="454" t="s">
+        <v>930</v>
+      </c>
+      <c r="C39" s="455"/>
+      <c r="D39" s="455"/>
+      <c r="E39" s="456"/>
+      <c r="F39" s="260"/>
+    </row>
+    <row r="40" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A40" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A41" s="457" t="s">
+        <v>931</v>
+      </c>
+      <c r="B41" s="46" t="s">
+        <v>932</v>
+      </c>
+      <c r="C41" s="45">
         <v>229900</v>
       </c>
-      <c r="D41" s="150">
+      <c r="D41" s="39">
         <v>169900</v>
       </c>
-      <c r="E41" s="151">
+      <c r="E41" s="40">
         <f>1-D41/C41</f>
         <v>0.260983036102653</v>
       </c>
-      <c r="F41" s="25" t="s">
-[...8 lines deleted...]
-      <c r="C42" s="169">
+      <c r="F41" s="260" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A42" s="458"/>
+      <c r="B42" s="46" t="s">
+        <v>933</v>
+      </c>
+      <c r="C42" s="45">
         <v>239900</v>
       </c>
-      <c r="D42" s="150">
+      <c r="D42" s="39">
         <v>179900</v>
       </c>
-      <c r="E42" s="151">
+      <c r="E42" s="40">
         <f t="shared" ref="E42:E43" si="3">1-D42/C42</f>
-        <v>0.250104210087536</v>
-[...8 lines deleted...]
-      <c r="C43" s="169">
+        <v>0.25010421008753603</v>
+      </c>
+      <c r="F42" s="260"/>
+    </row>
+    <row r="43" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A43" s="458"/>
+      <c r="B43" s="46" t="s">
+        <v>934</v>
+      </c>
+      <c r="C43" s="45">
         <v>259900</v>
       </c>
-      <c r="D43" s="150">
+      <c r="D43" s="39">
         <v>199900</v>
       </c>
-      <c r="E43" s="151">
+      <c r="E43" s="40">
         <f t="shared" si="3"/>
         <v>0.230858022316276</v>
       </c>
-      <c r="F43" s="25"/>
-[...38 lines deleted...]
-      <c r="C46" s="22">
+      <c r="F43" s="260"/>
+    </row>
+    <row r="44" spans="1:6" s="4" customFormat="1" ht="36" customHeight="1">
+      <c r="A44" s="458"/>
+      <c r="B44" s="454" t="s">
+        <v>935</v>
+      </c>
+      <c r="C44" s="455"/>
+      <c r="D44" s="455"/>
+      <c r="E44" s="456"/>
+      <c r="F44" s="260"/>
+    </row>
+    <row r="45" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A45" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A46" s="458" t="s">
+        <v>936</v>
+      </c>
+      <c r="B46" s="44" t="s">
+        <v>937</v>
+      </c>
+      <c r="C46" s="8">
         <v>209900</v>
       </c>
-      <c r="D46" s="23">
+      <c r="D46" s="9">
         <v>159900</v>
       </c>
-      <c r="E46" s="24">
+      <c r="E46" s="10">
         <f t="shared" ref="E46:E47" si="4">1-D46/C46</f>
         <v>0.238208670795617</v>
       </c>
-      <c r="F46" s="25" t="s">
-[...8 lines deleted...]
-      <c r="C47" s="22">
+      <c r="F46" s="260" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A47" s="458"/>
+      <c r="B47" s="44" t="s">
+        <v>938</v>
+      </c>
+      <c r="C47" s="8">
         <v>239900</v>
       </c>
-      <c r="D47" s="23">
+      <c r="D47" s="9">
         <v>189900</v>
       </c>
-      <c r="E47" s="24">
+      <c r="E47" s="10">
         <f t="shared" si="4"/>
-        <v>0.208420175072947</v>
-[...30 lines deleted...]
-      <c r="C130" s="22">
+        <v>0.20842017507294699</v>
+      </c>
+      <c r="F47" s="260"/>
+    </row>
+    <row r="48" spans="1:6" s="4" customFormat="1" ht="57" customHeight="1">
+      <c r="A48" s="458"/>
+      <c r="B48" s="451" t="s">
+        <v>939</v>
+      </c>
+      <c r="C48" s="452"/>
+      <c r="D48" s="452"/>
+      <c r="E48" s="453"/>
+      <c r="F48" s="260"/>
+    </row>
+    <row r="49" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A49" s="272" t="s">
+        <v>431</v>
+      </c>
+      <c r="B49" s="272"/>
+      <c r="C49" s="272"/>
+      <c r="D49" s="272"/>
+      <c r="E49" s="272"/>
+      <c r="F49" s="272"/>
+    </row>
+    <row r="130" spans="1:6" ht="20.25" hidden="1" customHeight="1">
+      <c r="A130" s="460" t="s">
+        <v>940</v>
+      </c>
+      <c r="B130" s="44" t="s">
+        <v>941</v>
+      </c>
+      <c r="C130" s="8">
         <v>399700</v>
       </c>
-      <c r="D130" s="23">
+      <c r="D130" s="9">
         <v>291781</v>
       </c>
-      <c r="E130" s="24"/>
-[...9 lines deleted...]
-      <c r="C131" s="22">
+      <c r="E130" s="10"/>
+      <c r="F130" s="260" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" ht="20.25" hidden="1" customHeight="1">
+      <c r="A131" s="461"/>
+      <c r="B131" s="44" t="s">
+        <v>943</v>
+      </c>
+      <c r="C131" s="8">
         <v>429700</v>
       </c>
-      <c r="D131" s="23">
+      <c r="D131" s="9">
         <v>313681</v>
       </c>
-      <c r="E131" s="24"/>
-[...7 lines deleted...]
-      <c r="C132" s="22">
+      <c r="E131" s="10"/>
+      <c r="F131" s="260"/>
+    </row>
+    <row r="132" spans="1:6" ht="20.25" hidden="1" customHeight="1">
+      <c r="A132" s="461"/>
+      <c r="B132" s="44" t="s">
+        <v>944</v>
+      </c>
+      <c r="C132" s="8">
         <v>459700</v>
       </c>
-      <c r="D132" s="23">
+      <c r="D132" s="9">
         <v>335581</v>
       </c>
-      <c r="E132" s="24"/>
-[...7 lines deleted...]
-      <c r="C133" s="22">
+      <c r="E132" s="10"/>
+      <c r="F132" s="260"/>
+    </row>
+    <row r="133" spans="1:6" ht="20.25" hidden="1" customHeight="1">
+      <c r="A133" s="461"/>
+      <c r="B133" s="44" t="s">
+        <v>945</v>
+      </c>
+      <c r="C133" s="8">
         <v>489700</v>
       </c>
-      <c r="D133" s="23">
+      <c r="D133" s="9">
         <v>357481</v>
       </c>
-      <c r="E133" s="24"/>
-[...10 lines deleted...]
-      <c r="F134" s="34"/>
+      <c r="E133" s="10"/>
+      <c r="F133" s="260"/>
+    </row>
+    <row r="134" spans="1:6" ht="20.25" hidden="1" customHeight="1">
+      <c r="A134" s="461"/>
+      <c r="B134" s="223" t="s">
+        <v>946</v>
+      </c>
+      <c r="C134" s="401"/>
+      <c r="D134" s="401"/>
+      <c r="E134" s="401"/>
+      <c r="F134" s="261"/>
     </row>
   </sheetData>
   <mergeCells count="32">
-    <mergeCell ref="A8:F8"/>
-[...8 lines deleted...]
-    <mergeCell ref="B48:E48"/>
+    <mergeCell ref="F37:F39"/>
+    <mergeCell ref="F41:F44"/>
+    <mergeCell ref="F46:F48"/>
+    <mergeCell ref="F130:F134"/>
+    <mergeCell ref="A1:F5"/>
+    <mergeCell ref="A6:F7"/>
     <mergeCell ref="A49:F49"/>
     <mergeCell ref="B134:E134"/>
     <mergeCell ref="A11:A14"/>
     <mergeCell ref="A16:A20"/>
     <mergeCell ref="A22:A25"/>
     <mergeCell ref="A27:A30"/>
     <mergeCell ref="A32:A35"/>
     <mergeCell ref="A37:A39"/>
     <mergeCell ref="A41:A44"/>
     <mergeCell ref="A46:A48"/>
     <mergeCell ref="A130:A134"/>
     <mergeCell ref="F11:F14"/>
     <mergeCell ref="F16:F20"/>
     <mergeCell ref="F22:F25"/>
     <mergeCell ref="F27:F30"/>
     <mergeCell ref="F32:F35"/>
-    <mergeCell ref="F37:F39"/>
-[...4 lines deleted...]
-    <mergeCell ref="A6:F7"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="B48:E48"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A9:XFD9"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B25:E25"/>
   </mergeCells>
-  <pageMargins left="0.269444444444444" right="0.159722222222222" top="0.349305555555556" bottom="0.389583333333333" header="0.179861111111111" footer="0.219444444444444"/>
+  <phoneticPr fontId="83" type="noConversion"/>
+  <pageMargins left="0.26944444444444399" right="0.15972222222222199" top="0.34930555555555598" bottom="0.389583333333333" header="0.179861111111111" footer="0.219444444444444"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
-    <tabColor theme="3" tint="0.799340800195319"/>
+    <tabColor theme="3" tint="0.7993408001953185"/>
   </sheetPr>
   <dimension ref="A1:F116"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane topLeftCell="A1" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="A1" sqref="A1:F5"/>
+      <pane activePane="bottomRight" state="frozen"/>
+      <selection sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.25" zeroHeight="1" outlineLevelCol="5"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="16.5" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="13.8333333333333" style="159" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="16384" width="8" style="159" hidden="1"/>
+    <col min="1" max="1" width="13.83203125" style="43" customWidth="1"/>
+    <col min="2" max="2" width="54.58203125" style="43" customWidth="1"/>
+    <col min="3" max="5" width="13.83203125" style="43" customWidth="1"/>
+    <col min="6" max="6" width="17.58203125" style="43" customWidth="1"/>
+    <col min="7" max="16384" width="8" style="43" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="18.65" customHeight="1" spans="1:6">
-[...39 lines deleted...]
-      <c r="F5" s="69"/>
+    <row r="1" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A1" s="445" t="s">
+        <v>947</v>
+      </c>
+      <c r="B1" s="446"/>
+      <c r="C1" s="446"/>
+      <c r="D1" s="446"/>
+      <c r="E1" s="446"/>
+      <c r="F1" s="447"/>
+    </row>
+    <row r="2" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A2" s="448"/>
+      <c r="B2" s="449"/>
+      <c r="C2" s="449"/>
+      <c r="D2" s="449"/>
+      <c r="E2" s="449"/>
+      <c r="F2" s="450"/>
+    </row>
+    <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A3" s="448"/>
+      <c r="B3" s="449"/>
+      <c r="C3" s="449"/>
+      <c r="D3" s="449"/>
+      <c r="E3" s="449"/>
+      <c r="F3" s="450"/>
+    </row>
+    <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A4" s="448"/>
+      <c r="B4" s="449"/>
+      <c r="C4" s="449"/>
+      <c r="D4" s="449"/>
+      <c r="E4" s="449"/>
+      <c r="F4" s="450"/>
+    </row>
+    <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A5" s="448"/>
+      <c r="B5" s="449"/>
+      <c r="C5" s="449"/>
+      <c r="D5" s="449"/>
+      <c r="E5" s="449"/>
+      <c r="F5" s="450"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="70" t="s">
-[...51 lines deleted...]
-      <c r="C10" s="83">
+      <c r="A6" s="425" t="s">
+        <v>948</v>
+      </c>
+      <c r="B6" s="426"/>
+      <c r="C6" s="426"/>
+      <c r="D6" s="426"/>
+      <c r="E6" s="426"/>
+      <c r="F6" s="427"/>
+    </row>
+    <row r="7" spans="1:6" ht="4.5" customHeight="1">
+      <c r="A7" s="428"/>
+      <c r="B7" s="429"/>
+      <c r="C7" s="429"/>
+      <c r="D7" s="429"/>
+      <c r="E7" s="429"/>
+      <c r="F7" s="430"/>
+    </row>
+    <row r="8" spans="1:6" ht="14.25" customHeight="1">
+      <c r="A8" s="15"/>
+      <c r="B8" s="16"/>
+      <c r="C8" s="16"/>
+      <c r="D8" s="16"/>
+      <c r="E8" s="16"/>
+      <c r="F8" s="17"/>
+    </row>
+    <row r="9" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A9" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C9" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D9" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E9" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F9" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A10" s="458" t="s">
+        <v>949</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>950</v>
+      </c>
+      <c r="C10" s="21">
         <v>299800</v>
       </c>
-      <c r="D10" s="104">
+      <c r="D10" s="28">
         <v>260826</v>
       </c>
-      <c r="E10" s="24">
+      <c r="E10" s="10">
         <f t="shared" ref="E10:E17" si="0">1-D10/C10</f>
         <v>0.13</v>
       </c>
-      <c r="F10" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C11" s="83">
+      <c r="F10" s="443" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A11" s="464"/>
+      <c r="B11" s="20" t="s">
+        <v>951</v>
+      </c>
+      <c r="C11" s="21">
         <v>310800</v>
       </c>
-      <c r="D11" s="104">
+      <c r="D11" s="28">
         <v>270396</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E11" s="10">
         <f t="shared" si="0"/>
         <v>0.13</v>
       </c>
-      <c r="F11" s="99"/>
-[...6 lines deleted...]
-      <c r="C12" s="83">
+      <c r="F11" s="465"/>
+    </row>
+    <row r="12" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A12" s="464"/>
+      <c r="B12" s="20" t="s">
+        <v>952</v>
+      </c>
+      <c r="C12" s="21">
         <v>324800</v>
       </c>
-      <c r="D12" s="104">
+      <c r="D12" s="28">
         <v>282576</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E12" s="10">
         <f t="shared" si="0"/>
         <v>0.13</v>
       </c>
-      <c r="F12" s="99"/>
-[...6 lines deleted...]
-      <c r="C13" s="83">
+      <c r="F12" s="465"/>
+    </row>
+    <row r="13" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A13" s="464"/>
+      <c r="B13" s="20" t="s">
+        <v>953</v>
+      </c>
+      <c r="C13" s="21">
         <v>335800</v>
       </c>
-      <c r="D13" s="104">
+      <c r="D13" s="28">
         <v>292146</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E13" s="10">
         <f t="shared" si="0"/>
         <v>0.13</v>
       </c>
-      <c r="F13" s="99"/>
-[...6 lines deleted...]
-      <c r="C14" s="83">
+      <c r="F13" s="465"/>
+    </row>
+    <row r="14" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A14" s="464"/>
+      <c r="B14" s="20" t="s">
+        <v>954</v>
+      </c>
+      <c r="C14" s="21">
         <v>358800</v>
       </c>
-      <c r="D14" s="104">
+      <c r="D14" s="28">
         <v>312156</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E14" s="10">
         <f t="shared" si="0"/>
         <v>0.13</v>
       </c>
-      <c r="F14" s="99"/>
-[...6 lines deleted...]
-      <c r="C15" s="83">
+      <c r="F14" s="465"/>
+    </row>
+    <row r="15" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A15" s="464"/>
+      <c r="B15" s="20" t="s">
+        <v>955</v>
+      </c>
+      <c r="C15" s="21">
         <v>359800</v>
       </c>
-      <c r="D15" s="104">
+      <c r="D15" s="28">
         <v>313026</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E15" s="10">
         <f t="shared" si="0"/>
         <v>0.13</v>
       </c>
-      <c r="F15" s="99"/>
-[...6 lines deleted...]
-      <c r="C16" s="83">
+      <c r="F15" s="465"/>
+    </row>
+    <row r="16" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A16" s="464"/>
+      <c r="B16" s="20" t="s">
+        <v>956</v>
+      </c>
+      <c r="C16" s="21">
         <v>369800</v>
       </c>
-      <c r="D16" s="104">
+      <c r="D16" s="28">
         <v>321726</v>
       </c>
-      <c r="E16" s="24">
+      <c r="E16" s="10">
         <f t="shared" si="0"/>
         <v>0.13</v>
       </c>
-      <c r="F16" s="99"/>
-[...6 lines deleted...]
-      <c r="C17" s="83">
+      <c r="F16" s="465"/>
+    </row>
+    <row r="17" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A17" s="464"/>
+      <c r="B17" s="20" t="s">
+        <v>957</v>
+      </c>
+      <c r="C17" s="21">
         <v>369800</v>
       </c>
-      <c r="D17" s="104">
+      <c r="D17" s="28">
         <v>321726</v>
       </c>
-      <c r="E17" s="24">
+      <c r="E17" s="10">
         <f t="shared" si="0"/>
         <v>0.13</v>
       </c>
-      <c r="F17" s="99"/>
-[...6 lines deleted...]
-      <c r="C18" s="83">
+      <c r="F17" s="465"/>
+    </row>
+    <row r="18" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A18" s="464"/>
+      <c r="B18" s="20" t="s">
+        <v>958</v>
+      </c>
+      <c r="C18" s="21">
         <v>372800</v>
       </c>
-      <c r="D18" s="104">
+      <c r="D18" s="28">
         <v>324336</v>
       </c>
-      <c r="E18" s="24">
+      <c r="E18" s="10">
         <f>1-D17/C17</f>
         <v>0.13</v>
       </c>
-      <c r="F18" s="99"/>
-[...6 lines deleted...]
-      <c r="C19" s="83">
+      <c r="F18" s="465"/>
+    </row>
+    <row r="19" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A19" s="464"/>
+      <c r="B19" s="20" t="s">
+        <v>959</v>
+      </c>
+      <c r="C19" s="21">
         <v>393800</v>
       </c>
-      <c r="D19" s="104">
+      <c r="D19" s="28">
         <v>342606</v>
       </c>
-      <c r="E19" s="24">
+      <c r="E19" s="10">
         <f>1-D19/C19</f>
         <v>0.13</v>
       </c>
-      <c r="F19" s="99"/>
-[...38 lines deleted...]
-      <c r="C22" s="83">
+      <c r="F19" s="465"/>
+    </row>
+    <row r="20" spans="1:6" ht="59" customHeight="1">
+      <c r="A20" s="464"/>
+      <c r="B20" s="419" t="s">
+        <v>960</v>
+      </c>
+      <c r="C20" s="434"/>
+      <c r="D20" s="434"/>
+      <c r="E20" s="434"/>
+      <c r="F20" s="465"/>
+    </row>
+    <row r="21" spans="1:6" ht="26.25" customHeight="1">
+      <c r="A21" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C21" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D21" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E21" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F21" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A22" s="436" t="s">
+        <v>961</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>962</v>
+      </c>
+      <c r="C22" s="21">
         <v>249800</v>
       </c>
-      <c r="D22" s="104">
+      <c r="D22" s="28">
         <v>217326</v>
       </c>
-      <c r="E22" s="24">
+      <c r="E22" s="10">
         <f>1-D22/C22</f>
         <v>0.13</v>
       </c>
-      <c r="F22" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C23" s="83">
+      <c r="F22" s="443" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A23" s="436"/>
+      <c r="B23" s="20" t="s">
+        <v>963</v>
+      </c>
+      <c r="C23" s="21">
         <v>257800</v>
       </c>
-      <c r="D23" s="104">
+      <c r="D23" s="28">
         <v>224286</v>
       </c>
-      <c r="E23" s="24">
+      <c r="E23" s="10">
         <f t="shared" ref="E23:E30" si="1">1-D23/C23</f>
         <v>0.13</v>
       </c>
-      <c r="F23" s="86"/>
-[...6 lines deleted...]
-      <c r="C24" s="83">
+      <c r="F23" s="443"/>
+    </row>
+    <row r="24" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A24" s="436"/>
+      <c r="B24" s="20" t="s">
+        <v>964</v>
+      </c>
+      <c r="C24" s="21">
         <v>288800</v>
       </c>
-      <c r="D24" s="104">
+      <c r="D24" s="28">
         <v>251256</v>
       </c>
-      <c r="E24" s="24">
+      <c r="E24" s="10">
         <f t="shared" si="1"/>
         <v>0.13</v>
       </c>
-      <c r="F24" s="86"/>
-[...6 lines deleted...]
-      <c r="C25" s="83">
+      <c r="F24" s="443"/>
+    </row>
+    <row r="25" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A25" s="436"/>
+      <c r="B25" s="20" t="s">
+        <v>965</v>
+      </c>
+      <c r="C25" s="21">
         <v>268800</v>
       </c>
-      <c r="D25" s="104">
+      <c r="D25" s="28">
         <v>233856</v>
       </c>
-      <c r="E25" s="24">
+      <c r="E25" s="10">
         <f t="shared" si="1"/>
         <v>0.13</v>
       </c>
-      <c r="F25" s="86"/>
-[...6 lines deleted...]
-      <c r="C26" s="83">
+      <c r="F25" s="443"/>
+    </row>
+    <row r="26" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A26" s="436"/>
+      <c r="B26" s="20" t="s">
+        <v>966</v>
+      </c>
+      <c r="C26" s="21">
         <v>299800</v>
       </c>
-      <c r="D26" s="104">
+      <c r="D26" s="28">
         <v>260826</v>
       </c>
-      <c r="E26" s="24">
+      <c r="E26" s="10">
         <f t="shared" si="1"/>
         <v>0.13</v>
       </c>
-      <c r="F26" s="86"/>
-[...6 lines deleted...]
-      <c r="C27" s="83">
+      <c r="F26" s="443"/>
+    </row>
+    <row r="27" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A27" s="436"/>
+      <c r="B27" s="20" t="s">
+        <v>967</v>
+      </c>
+      <c r="C27" s="21">
         <v>309800</v>
       </c>
-      <c r="D27" s="104">
+      <c r="D27" s="28">
         <v>269526</v>
       </c>
-      <c r="E27" s="24">
+      <c r="E27" s="10">
         <f t="shared" si="1"/>
         <v>0.13</v>
       </c>
-      <c r="F27" s="86"/>
-[...6 lines deleted...]
-      <c r="C28" s="83">
+      <c r="F27" s="443"/>
+    </row>
+    <row r="28" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A28" s="436"/>
+      <c r="B28" s="20" t="s">
+        <v>968</v>
+      </c>
+      <c r="C28" s="21">
         <v>325800</v>
       </c>
-      <c r="D28" s="104">
+      <c r="D28" s="28">
         <v>283446</v>
       </c>
-      <c r="E28" s="24">
+      <c r="E28" s="10">
         <f t="shared" si="1"/>
         <v>0.13</v>
       </c>
-      <c r="F28" s="86"/>
-[...6 lines deleted...]
-      <c r="C29" s="83">
+      <c r="F28" s="443"/>
+    </row>
+    <row r="29" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A29" s="436"/>
+      <c r="B29" s="20" t="s">
+        <v>969</v>
+      </c>
+      <c r="C29" s="21">
         <v>284800</v>
       </c>
-      <c r="D29" s="104">
+      <c r="D29" s="28">
         <v>247776</v>
       </c>
-      <c r="E29" s="24">
+      <c r="E29" s="10">
         <f t="shared" si="1"/>
         <v>0.13</v>
       </c>
-      <c r="F29" s="86"/>
-[...6 lines deleted...]
-      <c r="C30" s="83">
+      <c r="F29" s="443"/>
+    </row>
+    <row r="30" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A30" s="436"/>
+      <c r="B30" s="20" t="s">
+        <v>970</v>
+      </c>
+      <c r="C30" s="21">
         <v>295800</v>
       </c>
-      <c r="D30" s="104">
+      <c r="D30" s="28">
         <v>257346</v>
       </c>
-      <c r="E30" s="24">
+      <c r="E30" s="10">
         <f t="shared" si="1"/>
         <v>0.13</v>
       </c>
-      <c r="F30" s="86"/>
-[...38 lines deleted...]
-      <c r="C33" s="83">
+      <c r="F30" s="443"/>
+    </row>
+    <row r="31" spans="1:6" ht="68.5" customHeight="1">
+      <c r="A31" s="436"/>
+      <c r="B31" s="462" t="s">
+        <v>971</v>
+      </c>
+      <c r="C31" s="462"/>
+      <c r="D31" s="462"/>
+      <c r="E31" s="462"/>
+      <c r="F31" s="443"/>
+    </row>
+    <row r="32" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A32" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B32" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C32" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D32" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E32" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F32" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A33" s="436" t="s">
+        <v>972</v>
+      </c>
+      <c r="B33" s="20" t="s">
+        <v>973</v>
+      </c>
+      <c r="C33" s="21">
         <v>216800</v>
       </c>
-      <c r="D33" s="84">
+      <c r="D33" s="22">
         <v>186448</v>
       </c>
-      <c r="E33" s="24">
+      <c r="E33" s="10">
         <f t="shared" ref="E33:E42" si="2">1-D33/C33</f>
-        <v>0.14</v>
-[...10 lines deleted...]
-      <c r="C34" s="83">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F33" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A34" s="411"/>
+      <c r="B34" s="20" t="s">
+        <v>974</v>
+      </c>
+      <c r="C34" s="21">
         <v>228800</v>
       </c>
-      <c r="D34" s="84">
+      <c r="D34" s="22">
         <v>196768</v>
       </c>
-      <c r="E34" s="24">
+      <c r="E34" s="10">
         <f t="shared" si="2"/>
-        <v>0.14</v>
-[...8 lines deleted...]
-      <c r="C35" s="83">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F34" s="444"/>
+    </row>
+    <row r="35" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A35" s="411"/>
+      <c r="B35" s="20" t="s">
+        <v>975</v>
+      </c>
+      <c r="C35" s="21">
         <v>235800</v>
       </c>
-      <c r="D35" s="84">
+      <c r="D35" s="22">
         <v>202788</v>
       </c>
-      <c r="E35" s="24">
+      <c r="E35" s="10">
         <f t="shared" si="2"/>
-        <v>0.14</v>
-[...8 lines deleted...]
-      <c r="C36" s="83">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F35" s="444"/>
+    </row>
+    <row r="36" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A36" s="411"/>
+      <c r="B36" s="20" t="s">
+        <v>976</v>
+      </c>
+      <c r="C36" s="21">
         <v>241800</v>
       </c>
-      <c r="D36" s="84">
+      <c r="D36" s="22">
         <v>207948</v>
       </c>
-      <c r="E36" s="24">
+      <c r="E36" s="10">
         <f t="shared" si="2"/>
-        <v>0.14</v>
-[...8 lines deleted...]
-      <c r="C37" s="83">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F36" s="444"/>
+    </row>
+    <row r="37" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A37" s="411"/>
+      <c r="B37" s="20" t="s">
+        <v>977</v>
+      </c>
+      <c r="C37" s="21">
         <v>268800</v>
       </c>
-      <c r="D37" s="84">
+      <c r="D37" s="22">
         <v>231168</v>
       </c>
-      <c r="E37" s="24">
+      <c r="E37" s="10">
         <f t="shared" si="2"/>
-        <v>0.14</v>
-[...8 lines deleted...]
-      <c r="C38" s="83">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F37" s="444"/>
+    </row>
+    <row r="38" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A38" s="411"/>
+      <c r="B38" s="20" t="s">
+        <v>978</v>
+      </c>
+      <c r="C38" s="21">
         <v>246800</v>
       </c>
-      <c r="D38" s="84">
+      <c r="D38" s="22">
         <v>212248</v>
       </c>
-      <c r="E38" s="24">
+      <c r="E38" s="10">
         <f t="shared" si="2"/>
-        <v>0.14</v>
-[...8 lines deleted...]
-      <c r="C39" s="83">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F38" s="444"/>
+    </row>
+    <row r="39" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A39" s="411"/>
+      <c r="B39" s="20" t="s">
+        <v>979</v>
+      </c>
+      <c r="C39" s="21">
         <v>258800</v>
       </c>
-      <c r="D39" s="84">
+      <c r="D39" s="22">
         <v>222568</v>
       </c>
-      <c r="E39" s="24">
+      <c r="E39" s="10">
         <f t="shared" si="2"/>
-        <v>0.14</v>
-[...8 lines deleted...]
-      <c r="C40" s="83">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F39" s="444"/>
+    </row>
+    <row r="40" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A40" s="411"/>
+      <c r="B40" s="20" t="s">
+        <v>980</v>
+      </c>
+      <c r="C40" s="21">
         <v>265800</v>
       </c>
-      <c r="D40" s="84">
+      <c r="D40" s="22">
         <v>228588</v>
       </c>
-      <c r="E40" s="24">
+      <c r="E40" s="10">
         <f t="shared" si="2"/>
-        <v>0.14</v>
-[...8 lines deleted...]
-      <c r="C41" s="83">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F40" s="444"/>
+    </row>
+    <row r="41" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A41" s="411"/>
+      <c r="B41" s="20" t="s">
+        <v>981</v>
+      </c>
+      <c r="C41" s="21">
         <v>271800</v>
       </c>
-      <c r="D41" s="84">
+      <c r="D41" s="22">
         <v>233748</v>
       </c>
-      <c r="E41" s="24">
+      <c r="E41" s="10">
         <f t="shared" si="2"/>
-        <v>0.14</v>
-[...8 lines deleted...]
-      <c r="C42" s="83">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F41" s="444"/>
+    </row>
+    <row r="42" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A42" s="411"/>
+      <c r="B42" s="20" t="s">
+        <v>982</v>
+      </c>
+      <c r="C42" s="21">
         <v>303800</v>
       </c>
-      <c r="D42" s="84">
+      <c r="D42" s="22">
         <v>261268</v>
       </c>
-      <c r="E42" s="24">
+      <c r="E42" s="10">
         <f t="shared" si="2"/>
-        <v>0.14</v>
-[...40 lines deleted...]
-      <c r="C45" s="83">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F42" s="444"/>
+    </row>
+    <row r="43" spans="1:6" ht="46.5" customHeight="1">
+      <c r="A43" s="411"/>
+      <c r="B43" s="419" t="s">
+        <v>983</v>
+      </c>
+      <c r="C43" s="463"/>
+      <c r="D43" s="463"/>
+      <c r="E43" s="463"/>
+      <c r="F43" s="444"/>
+    </row>
+    <row r="44" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A44" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B44" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C44" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D44" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E44" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F44" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A45" s="436" t="s">
+        <v>984</v>
+      </c>
+      <c r="B45" s="20" t="s">
+        <v>985</v>
+      </c>
+      <c r="C45" s="21">
         <v>132800</v>
       </c>
-      <c r="D45" s="84">
+      <c r="D45" s="22">
         <v>107568</v>
       </c>
-      <c r="E45" s="24">
+      <c r="E45" s="10">
         <f t="shared" ref="E45:E53" si="3">1-D45/C45</f>
         <v>0.19</v>
       </c>
-      <c r="F45" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C46" s="83">
+      <c r="F45" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A46" s="436"/>
+      <c r="B46" s="20" t="s">
+        <v>986</v>
+      </c>
+      <c r="C46" s="21">
         <v>137800</v>
       </c>
-      <c r="D46" s="84">
+      <c r="D46" s="22">
         <v>111618</v>
       </c>
-      <c r="E46" s="24">
+      <c r="E46" s="10">
         <f t="shared" si="3"/>
         <v>0.19</v>
       </c>
-      <c r="F46" s="86"/>
-[...6 lines deleted...]
-      <c r="C47" s="83">
+      <c r="F46" s="443"/>
+    </row>
+    <row r="47" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A47" s="436"/>
+      <c r="B47" s="20" t="s">
+        <v>987</v>
+      </c>
+      <c r="C47" s="21">
         <v>149800</v>
       </c>
-      <c r="D47" s="84">
+      <c r="D47" s="22">
         <v>121338</v>
       </c>
-      <c r="E47" s="24">
+      <c r="E47" s="10">
         <f t="shared" si="3"/>
         <v>0.19</v>
       </c>
-      <c r="F47" s="86"/>
-[...6 lines deleted...]
-      <c r="C48" s="83">
+      <c r="F47" s="443"/>
+    </row>
+    <row r="48" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A48" s="436"/>
+      <c r="B48" s="20" t="s">
+        <v>988</v>
+      </c>
+      <c r="C48" s="21">
         <v>155800</v>
       </c>
-      <c r="D48" s="84">
+      <c r="D48" s="22">
         <v>126198</v>
       </c>
-      <c r="E48" s="24">
+      <c r="E48" s="10">
         <f t="shared" si="3"/>
         <v>0.19</v>
       </c>
-      <c r="F48" s="86"/>
-[...6 lines deleted...]
-      <c r="C49" s="83">
+      <c r="F48" s="443"/>
+    </row>
+    <row r="49" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A49" s="436"/>
+      <c r="B49" s="20" t="s">
+        <v>989</v>
+      </c>
+      <c r="C49" s="21">
         <v>145800</v>
       </c>
-      <c r="D49" s="84">
+      <c r="D49" s="22">
         <v>118098</v>
       </c>
-      <c r="E49" s="24">
+      <c r="E49" s="10">
         <f t="shared" si="3"/>
         <v>0.19</v>
       </c>
-      <c r="F49" s="86"/>
-[...6 lines deleted...]
-      <c r="C50" s="83">
+      <c r="F49" s="443"/>
+    </row>
+    <row r="50" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A50" s="436"/>
+      <c r="B50" s="20" t="s">
+        <v>990</v>
+      </c>
+      <c r="C50" s="21">
         <v>150800</v>
       </c>
-      <c r="D50" s="84">
+      <c r="D50" s="22">
         <v>122148</v>
       </c>
-      <c r="E50" s="24">
+      <c r="E50" s="10">
         <f t="shared" si="3"/>
         <v>0.19</v>
       </c>
-      <c r="F50" s="86"/>
-[...6 lines deleted...]
-      <c r="C51" s="83">
+      <c r="F50" s="443"/>
+    </row>
+    <row r="51" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A51" s="436"/>
+      <c r="B51" s="20" t="s">
+        <v>991</v>
+      </c>
+      <c r="C51" s="21">
         <v>159800</v>
       </c>
-      <c r="D51" s="84">
+      <c r="D51" s="22">
         <v>129438</v>
       </c>
-      <c r="E51" s="24">
+      <c r="E51" s="10">
         <f t="shared" si="3"/>
         <v>0.19</v>
       </c>
-      <c r="F51" s="86"/>
-[...6 lines deleted...]
-      <c r="C52" s="83">
+      <c r="F51" s="443"/>
+    </row>
+    <row r="52" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A52" s="436"/>
+      <c r="B52" s="20" t="s">
+        <v>992</v>
+      </c>
+      <c r="C52" s="21">
         <v>165800</v>
       </c>
-      <c r="D52" s="84">
+      <c r="D52" s="22">
         <v>134298</v>
       </c>
-      <c r="E52" s="24">
+      <c r="E52" s="10">
         <f t="shared" si="3"/>
         <v>0.19</v>
       </c>
-      <c r="F52" s="86"/>
-[...6 lines deleted...]
-      <c r="C53" s="83">
+      <c r="F52" s="443"/>
+    </row>
+    <row r="53" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A53" s="436"/>
+      <c r="B53" s="20" t="s">
+        <v>993</v>
+      </c>
+      <c r="C53" s="21">
         <v>172800</v>
       </c>
-      <c r="D53" s="84">
+      <c r="D53" s="22">
         <v>139968</v>
       </c>
-      <c r="E53" s="24">
+      <c r="E53" s="10">
         <f t="shared" si="3"/>
         <v>0.19</v>
       </c>
-      <c r="F53" s="86"/>
-[...38 lines deleted...]
-      <c r="C56" s="83">
+      <c r="F53" s="443"/>
+    </row>
+    <row r="54" spans="1:6" ht="75" customHeight="1">
+      <c r="A54" s="436"/>
+      <c r="B54" s="419" t="s">
+        <v>994</v>
+      </c>
+      <c r="C54" s="419"/>
+      <c r="D54" s="419"/>
+      <c r="E54" s="419"/>
+      <c r="F54" s="443"/>
+    </row>
+    <row r="55" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A55" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B55" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C55" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D55" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E55" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F55" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A56" s="436" t="s">
+        <v>995</v>
+      </c>
+      <c r="B56" s="20" t="s">
+        <v>996</v>
+      </c>
+      <c r="C56" s="21">
         <v>169800</v>
       </c>
-      <c r="D56" s="84">
+      <c r="D56" s="22">
         <v>144330</v>
       </c>
-      <c r="E56" s="24">
+      <c r="E56" s="10">
         <f t="shared" ref="E56:E64" si="4">1-D56/C56</f>
         <v>0.15</v>
       </c>
-      <c r="F56" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C57" s="83">
+      <c r="F56" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A57" s="436"/>
+      <c r="B57" s="20" t="s">
+        <v>997</v>
+      </c>
+      <c r="C57" s="21">
         <v>181800</v>
       </c>
-      <c r="D57" s="84">
+      <c r="D57" s="22">
         <v>154530</v>
       </c>
-      <c r="E57" s="24">
+      <c r="E57" s="10">
         <f t="shared" si="4"/>
         <v>0.15</v>
       </c>
-      <c r="F57" s="86"/>
-[...6 lines deleted...]
-      <c r="C58" s="83">
+      <c r="F57" s="443"/>
+    </row>
+    <row r="58" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A58" s="436"/>
+      <c r="B58" s="20" t="s">
+        <v>998</v>
+      </c>
+      <c r="C58" s="21">
         <v>191800</v>
       </c>
-      <c r="D58" s="84">
+      <c r="D58" s="22">
         <v>163030</v>
       </c>
-      <c r="E58" s="24">
+      <c r="E58" s="10">
         <f t="shared" si="4"/>
         <v>0.15</v>
       </c>
-      <c r="F58" s="86"/>
-[...6 lines deleted...]
-      <c r="C59" s="83">
+      <c r="F58" s="443"/>
+    </row>
+    <row r="59" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A59" s="436"/>
+      <c r="B59" s="20" t="s">
+        <v>999</v>
+      </c>
+      <c r="C59" s="21">
         <v>201800</v>
       </c>
-      <c r="D59" s="84">
+      <c r="D59" s="22">
         <v>171530</v>
       </c>
-      <c r="E59" s="24">
+      <c r="E59" s="10">
         <f t="shared" si="4"/>
         <v>0.15</v>
       </c>
-      <c r="F59" s="86"/>
-[...6 lines deleted...]
-      <c r="C60" s="83">
+      <c r="F59" s="443"/>
+    </row>
+    <row r="60" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A60" s="436"/>
+      <c r="B60" s="20" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C60" s="21">
         <v>179800</v>
       </c>
-      <c r="D60" s="84">
+      <c r="D60" s="22">
         <v>152830</v>
       </c>
-      <c r="E60" s="24">
+      <c r="E60" s="10">
         <f t="shared" si="4"/>
         <v>0.15</v>
       </c>
-      <c r="F60" s="86"/>
-[...6 lines deleted...]
-      <c r="C61" s="83">
+      <c r="F60" s="443"/>
+    </row>
+    <row r="61" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A61" s="436"/>
+      <c r="B61" s="20" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C61" s="21">
         <v>189800</v>
       </c>
-      <c r="D61" s="84">
+      <c r="D61" s="22">
         <v>161330</v>
       </c>
-      <c r="E61" s="24">
+      <c r="E61" s="10">
         <f t="shared" si="4"/>
         <v>0.15</v>
       </c>
-      <c r="F61" s="86"/>
-[...6 lines deleted...]
-      <c r="C62" s="83">
+      <c r="F61" s="443"/>
+    </row>
+    <row r="62" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A62" s="436"/>
+      <c r="B62" s="20" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C62" s="21">
         <v>199800</v>
       </c>
-      <c r="D62" s="84">
+      <c r="D62" s="22">
         <v>169830</v>
       </c>
-      <c r="E62" s="24">
+      <c r="E62" s="10">
         <f t="shared" si="4"/>
         <v>0.15</v>
       </c>
-      <c r="F62" s="86"/>
-[...6 lines deleted...]
-      <c r="C63" s="83">
+      <c r="F62" s="443"/>
+    </row>
+    <row r="63" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A63" s="436"/>
+      <c r="B63" s="20" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C63" s="21">
         <v>212800</v>
       </c>
-      <c r="D63" s="84">
+      <c r="D63" s="22">
         <v>180880</v>
       </c>
-      <c r="E63" s="24">
+      <c r="E63" s="10">
         <f t="shared" si="4"/>
         <v>0.15</v>
       </c>
-      <c r="F63" s="86"/>
-[...6 lines deleted...]
-      <c r="C64" s="83">
+      <c r="F63" s="443"/>
+    </row>
+    <row r="64" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A64" s="436"/>
+      <c r="B64" s="20" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C64" s="21">
         <v>230800</v>
       </c>
-      <c r="D64" s="84">
+      <c r="D64" s="22">
         <v>196180</v>
       </c>
-      <c r="E64" s="24">
+      <c r="E64" s="10">
         <f t="shared" si="4"/>
         <v>0.15</v>
       </c>
-      <c r="F64" s="86"/>
-[...38 lines deleted...]
-      <c r="C67" s="83">
+      <c r="F64" s="443"/>
+    </row>
+    <row r="65" spans="1:6" ht="76.5" customHeight="1">
+      <c r="A65" s="436"/>
+      <c r="B65" s="419" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C65" s="419"/>
+      <c r="D65" s="419"/>
+      <c r="E65" s="419"/>
+      <c r="F65" s="443"/>
+    </row>
+    <row r="66" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A66" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B66" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C66" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D66" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E66" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F66" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A67" s="436" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B67" s="20" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C67" s="21">
         <v>113800</v>
       </c>
-      <c r="D67" s="84">
+      <c r="D67" s="22">
         <v>105834</v>
       </c>
-      <c r="E67" s="24">
+      <c r="E67" s="10">
         <f t="shared" ref="E67:E74" si="5">1-D67/C67</f>
-        <v>0.07</v>
-[...10 lines deleted...]
-      <c r="C68" s="83">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F67" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A68" s="436"/>
+      <c r="B68" s="20" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C68" s="21">
         <v>118800</v>
       </c>
-      <c r="D68" s="84">
+      <c r="D68" s="22">
         <v>110484</v>
       </c>
-      <c r="E68" s="24">
+      <c r="E68" s="10">
         <f t="shared" si="5"/>
-        <v>0.07</v>
-[...8 lines deleted...]
-      <c r="C69" s="83">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F68" s="443"/>
+    </row>
+    <row r="69" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A69" s="436"/>
+      <c r="B69" s="20" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C69" s="21">
         <v>129800</v>
       </c>
-      <c r="D69" s="84">
+      <c r="D69" s="22">
         <v>120714</v>
       </c>
-      <c r="E69" s="24">
+      <c r="E69" s="10">
         <f t="shared" si="5"/>
-        <v>0.07</v>
-[...8 lines deleted...]
-      <c r="C70" s="83">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F69" s="443"/>
+    </row>
+    <row r="70" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A70" s="436"/>
+      <c r="B70" s="20" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C70" s="21">
         <v>135800</v>
       </c>
-      <c r="D70" s="84">
+      <c r="D70" s="22">
         <v>126294</v>
       </c>
-      <c r="E70" s="24">
+      <c r="E70" s="10">
         <f t="shared" si="5"/>
-        <v>0.07</v>
-[...8 lines deleted...]
-      <c r="C71" s="83">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F70" s="443"/>
+    </row>
+    <row r="71" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A71" s="436"/>
+      <c r="B71" s="20" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C71" s="21">
         <v>129800</v>
       </c>
-      <c r="D71" s="84">
+      <c r="D71" s="22">
         <v>120714</v>
       </c>
-      <c r="E71" s="24">
+      <c r="E71" s="10">
         <f t="shared" si="5"/>
-        <v>0.07</v>
-[...8 lines deleted...]
-      <c r="C72" s="83">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F71" s="443"/>
+    </row>
+    <row r="72" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A72" s="436"/>
+      <c r="B72" s="20" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C72" s="21">
         <v>135800</v>
       </c>
-      <c r="D72" s="84">
+      <c r="D72" s="22">
         <v>126294</v>
       </c>
-      <c r="E72" s="24">
+      <c r="E72" s="10">
         <f t="shared" si="5"/>
-        <v>0.07</v>
-[...8 lines deleted...]
-      <c r="C73" s="83">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F72" s="443"/>
+    </row>
+    <row r="73" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A73" s="436"/>
+      <c r="B73" s="20" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C73" s="21">
         <v>137800</v>
       </c>
-      <c r="D73" s="84">
+      <c r="D73" s="22">
         <v>128154</v>
       </c>
-      <c r="E73" s="24">
+      <c r="E73" s="10">
         <f t="shared" si="5"/>
-        <v>0.07</v>
-[...8 lines deleted...]
-      <c r="C74" s="83">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F73" s="443"/>
+    </row>
+    <row r="74" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A74" s="436"/>
+      <c r="B74" s="20" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C74" s="21">
         <v>148800</v>
       </c>
-      <c r="D74" s="84">
+      <c r="D74" s="22">
         <v>138384</v>
       </c>
-      <c r="E74" s="24">
+      <c r="E74" s="10">
         <f t="shared" si="5"/>
-        <v>0.07</v>
-[...40 lines deleted...]
-      <c r="C77" s="83">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F74" s="443"/>
+    </row>
+    <row r="75" spans="1:6" ht="60.75" customHeight="1">
+      <c r="A75" s="436"/>
+      <c r="B75" s="419" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C75" s="419"/>
+      <c r="D75" s="419"/>
+      <c r="E75" s="419"/>
+      <c r="F75" s="443"/>
+    </row>
+    <row r="76" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A76" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B76" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C76" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D76" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E76" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F76" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A77" s="436" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B77" s="20" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C77" s="21">
         <v>171800</v>
       </c>
-      <c r="D77" s="84">
+      <c r="D77" s="22">
         <v>146030</v>
       </c>
-      <c r="E77" s="24">
+      <c r="E77" s="10">
         <f t="shared" ref="E77:E91" si="6">1-D77/C77</f>
         <v>0.15</v>
       </c>
-      <c r="F77" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C78" s="83">
+      <c r="F77" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A78" s="436"/>
+      <c r="B78" s="20" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C78" s="21">
         <v>181800</v>
       </c>
-      <c r="D78" s="84">
+      <c r="D78" s="22">
         <v>154530</v>
       </c>
-      <c r="E78" s="24">
+      <c r="E78" s="10">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
-      <c r="F78" s="86"/>
-[...6 lines deleted...]
-      <c r="C79" s="83">
+      <c r="F78" s="443"/>
+    </row>
+    <row r="79" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A79" s="436"/>
+      <c r="B79" s="20" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C79" s="21">
         <v>191800</v>
       </c>
-      <c r="D79" s="84">
+      <c r="D79" s="22">
         <v>163030</v>
       </c>
-      <c r="E79" s="24">
+      <c r="E79" s="10">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
-      <c r="F79" s="86"/>
-[...6 lines deleted...]
-      <c r="C80" s="83">
+      <c r="F79" s="443"/>
+    </row>
+    <row r="80" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A80" s="436"/>
+      <c r="B80" s="20" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C80" s="21">
         <v>196800</v>
       </c>
-      <c r="D80" s="84">
+      <c r="D80" s="22">
         <v>167280</v>
       </c>
-      <c r="E80" s="24">
+      <c r="E80" s="10">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
-      <c r="F80" s="86"/>
-[...6 lines deleted...]
-      <c r="C81" s="83">
+      <c r="F80" s="443"/>
+    </row>
+    <row r="81" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A81" s="436"/>
+      <c r="B81" s="20" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C81" s="21">
         <v>179800</v>
       </c>
-      <c r="D81" s="84">
+      <c r="D81" s="22">
         <v>152830</v>
       </c>
-      <c r="E81" s="24">
+      <c r="E81" s="10">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
-      <c r="F81" s="86"/>
-[...6 lines deleted...]
-      <c r="C82" s="83">
+      <c r="F81" s="443"/>
+    </row>
+    <row r="82" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A82" s="436"/>
+      <c r="B82" s="20" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C82" s="21">
         <v>189800</v>
       </c>
-      <c r="D82" s="84">
+      <c r="D82" s="22">
         <v>161330</v>
       </c>
-      <c r="E82" s="24">
+      <c r="E82" s="10">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
-      <c r="F82" s="86"/>
-[...6 lines deleted...]
-      <c r="C83" s="83">
+      <c r="F82" s="443"/>
+    </row>
+    <row r="83" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A83" s="436"/>
+      <c r="B83" s="20" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C83" s="21">
         <v>202800</v>
       </c>
-      <c r="D83" s="84">
+      <c r="D83" s="22">
         <v>172380</v>
       </c>
-      <c r="E83" s="24">
+      <c r="E83" s="10">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
-      <c r="F83" s="86"/>
-[...6 lines deleted...]
-      <c r="C84" s="83">
+      <c r="F83" s="443"/>
+    </row>
+    <row r="84" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A84" s="436"/>
+      <c r="B84" s="20" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C84" s="21">
         <v>204800</v>
       </c>
-      <c r="D84" s="84">
+      <c r="D84" s="22">
         <v>174080</v>
       </c>
-      <c r="E84" s="24">
+      <c r="E84" s="10">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
-      <c r="F84" s="86"/>
-[...6 lines deleted...]
-      <c r="C85" s="83">
+      <c r="F84" s="443"/>
+    </row>
+    <row r="85" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A85" s="436"/>
+      <c r="B85" s="20" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C85" s="21">
         <v>191800</v>
       </c>
-      <c r="D85" s="84">
+      <c r="D85" s="22">
         <v>163030</v>
       </c>
-      <c r="E85" s="24">
+      <c r="E85" s="10">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
-      <c r="F85" s="86"/>
-[...6 lines deleted...]
-      <c r="C86" s="83">
+      <c r="F85" s="443"/>
+    </row>
+    <row r="86" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A86" s="436"/>
+      <c r="B86" s="20" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C86" s="21">
         <v>206800</v>
       </c>
-      <c r="D86" s="84">
+      <c r="D86" s="22">
         <v>175780</v>
       </c>
-      <c r="E86" s="24">
+      <c r="E86" s="10">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
-      <c r="F86" s="86"/>
-[...6 lines deleted...]
-      <c r="C87" s="83">
+      <c r="F86" s="443"/>
+    </row>
+    <row r="87" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A87" s="436"/>
+      <c r="B87" s="20" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C87" s="21">
         <v>205800</v>
       </c>
-      <c r="D87" s="84">
+      <c r="D87" s="22">
         <v>174930</v>
       </c>
-      <c r="E87" s="24">
+      <c r="E87" s="10">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
-      <c r="F87" s="86"/>
-[...6 lines deleted...]
-      <c r="C88" s="83">
+      <c r="F87" s="443"/>
+    </row>
+    <row r="88" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A88" s="436"/>
+      <c r="B88" s="20" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C88" s="21">
         <v>211800</v>
       </c>
-      <c r="D88" s="84">
+      <c r="D88" s="22">
         <v>180030</v>
       </c>
-      <c r="E88" s="24">
+      <c r="E88" s="10">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
-      <c r="F88" s="86"/>
-[...6 lines deleted...]
-      <c r="C89" s="83">
+      <c r="F88" s="443"/>
+    </row>
+    <row r="89" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A89" s="436"/>
+      <c r="B89" s="20" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C89" s="21">
         <v>222800</v>
       </c>
-      <c r="D89" s="84">
+      <c r="D89" s="22">
         <v>189380</v>
       </c>
-      <c r="E89" s="24">
+      <c r="E89" s="10">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
-      <c r="F89" s="86"/>
-[...6 lines deleted...]
-      <c r="C90" s="83">
+      <c r="F89" s="443"/>
+    </row>
+    <row r="90" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A90" s="436"/>
+      <c r="B90" s="20" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C90" s="21">
         <v>226800</v>
       </c>
-      <c r="D90" s="84">
+      <c r="D90" s="22">
         <v>192780</v>
       </c>
-      <c r="E90" s="24">
+      <c r="E90" s="10">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
-      <c r="F90" s="86"/>
-[...6 lines deleted...]
-      <c r="C91" s="83">
+      <c r="F90" s="443"/>
+    </row>
+    <row r="91" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A91" s="436"/>
+      <c r="B91" s="20" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C91" s="21">
         <v>259800</v>
       </c>
-      <c r="D91" s="84">
+      <c r="D91" s="22">
         <v>220830</v>
       </c>
-      <c r="E91" s="24">
+      <c r="E91" s="10">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
-      <c r="F91" s="86"/>
-[...38 lines deleted...]
-      <c r="C94" s="83">
+      <c r="F91" s="443"/>
+    </row>
+    <row r="92" spans="1:6" ht="57.75" customHeight="1">
+      <c r="A92" s="436"/>
+      <c r="B92" s="419" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C92" s="419"/>
+      <c r="D92" s="419"/>
+      <c r="E92" s="419"/>
+      <c r="F92" s="443"/>
+    </row>
+    <row r="93" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A93" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B93" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C93" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D93" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E93" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F93" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A94" s="436" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B94" s="20" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C94" s="21">
         <v>139800</v>
       </c>
-      <c r="D94" s="84">
+      <c r="D94" s="22">
         <v>130014</v>
       </c>
-      <c r="E94" s="24">
+      <c r="E94" s="10">
         <f t="shared" ref="E94:E99" si="7">1-D94/C94</f>
-        <v>0.07</v>
-[...10 lines deleted...]
-      <c r="C95" s="83">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F94" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A95" s="436"/>
+      <c r="B95" s="20" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C95" s="21">
         <v>151800</v>
       </c>
-      <c r="D95" s="84">
+      <c r="D95" s="22">
         <v>141174</v>
       </c>
-      <c r="E95" s="24">
+      <c r="E95" s="10">
         <f t="shared" si="7"/>
-        <v>0.07</v>
-[...8 lines deleted...]
-      <c r="C96" s="83">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F95" s="443"/>
+    </row>
+    <row r="96" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A96" s="436"/>
+      <c r="B96" s="20" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C96" s="21">
         <v>158800</v>
       </c>
-      <c r="D96" s="84">
+      <c r="D96" s="22">
         <v>147684</v>
       </c>
-      <c r="E96" s="24">
+      <c r="E96" s="10">
         <f t="shared" si="7"/>
-        <v>0.07</v>
-[...8 lines deleted...]
-      <c r="C97" s="83">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F96" s="443"/>
+    </row>
+    <row r="97" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A97" s="436"/>
+      <c r="B97" s="20" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C97" s="21">
         <v>149800</v>
       </c>
-      <c r="D97" s="84">
+      <c r="D97" s="22">
         <v>139314</v>
       </c>
-      <c r="E97" s="24">
+      <c r="E97" s="10">
         <f t="shared" si="7"/>
-        <v>0.07</v>
-[...8 lines deleted...]
-      <c r="C98" s="83">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F97" s="443"/>
+    </row>
+    <row r="98" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A98" s="436"/>
+      <c r="B98" s="20" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C98" s="21">
         <v>161800</v>
       </c>
-      <c r="D98" s="84">
+      <c r="D98" s="22">
         <v>150474</v>
       </c>
-      <c r="E98" s="24">
+      <c r="E98" s="10">
         <f t="shared" si="7"/>
-        <v>0.07</v>
-[...8 lines deleted...]
-      <c r="C99" s="83">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F98" s="443"/>
+    </row>
+    <row r="99" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A99" s="436"/>
+      <c r="B99" s="20" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C99" s="21">
         <v>169800</v>
       </c>
-      <c r="D99" s="84">
+      <c r="D99" s="22">
         <v>157914</v>
       </c>
-      <c r="E99" s="24">
+      <c r="E99" s="10">
         <f t="shared" si="7"/>
-        <v>0.07</v>
-[...40 lines deleted...]
-      <c r="C102" s="83">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F99" s="443"/>
+    </row>
+    <row r="100" spans="1:6" ht="48.75" customHeight="1">
+      <c r="A100" s="436"/>
+      <c r="B100" s="419" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C100" s="419"/>
+      <c r="D100" s="419"/>
+      <c r="E100" s="419"/>
+      <c r="F100" s="443"/>
+    </row>
+    <row r="101" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A101" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B101" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C101" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D101" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E101" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F101" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A102" s="436" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B102" s="20" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C102" s="21">
         <v>109800</v>
       </c>
-      <c r="D102" s="84">
+      <c r="D102" s="22">
         <v>108702</v>
       </c>
-      <c r="E102" s="24">
+      <c r="E102" s="10">
         <f t="shared" ref="E102:E108" si="8">1-D102/C102</f>
         <v>0.01</v>
       </c>
-      <c r="F102" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C103" s="83">
+      <c r="F102" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A103" s="436"/>
+      <c r="B103" s="20" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C103" s="21">
         <v>119800</v>
       </c>
-      <c r="D103" s="84">
+      <c r="D103" s="22">
         <v>118602</v>
       </c>
-      <c r="E103" s="24">
+      <c r="E103" s="10">
         <f t="shared" si="8"/>
         <v>0.01</v>
       </c>
-      <c r="F103" s="86"/>
-[...6 lines deleted...]
-      <c r="C104" s="83">
+      <c r="F103" s="443"/>
+    </row>
+    <row r="104" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A104" s="436"/>
+      <c r="B104" s="20" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C104" s="21">
         <v>129800</v>
       </c>
-      <c r="D104" s="84">
+      <c r="D104" s="22">
         <v>128502</v>
       </c>
-      <c r="E104" s="24">
+      <c r="E104" s="10">
         <f t="shared" si="8"/>
         <v>0.01</v>
       </c>
-      <c r="F104" s="86"/>
-[...6 lines deleted...]
-      <c r="C105" s="83">
+      <c r="F104" s="443"/>
+    </row>
+    <row r="105" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A105" s="436"/>
+      <c r="B105" s="20" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C105" s="21">
         <v>139800</v>
       </c>
-      <c r="D105" s="84">
+      <c r="D105" s="22">
         <v>138402</v>
       </c>
-      <c r="E105" s="24">
+      <c r="E105" s="10">
         <f t="shared" si="8"/>
         <v>0.01</v>
       </c>
-      <c r="F105" s="86"/>
-[...6 lines deleted...]
-      <c r="C106" s="83">
+      <c r="F105" s="443"/>
+    </row>
+    <row r="106" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A106" s="436"/>
+      <c r="B106" s="20" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C106" s="21">
         <v>149800</v>
       </c>
-      <c r="D106" s="84">
+      <c r="D106" s="22">
         <v>148302</v>
       </c>
-      <c r="E106" s="24">
+      <c r="E106" s="10">
         <f t="shared" si="8"/>
         <v>0.01</v>
       </c>
-      <c r="F106" s="86"/>
-[...6 lines deleted...]
-      <c r="C107" s="83">
+      <c r="F106" s="443"/>
+    </row>
+    <row r="107" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A107" s="436"/>
+      <c r="B107" s="20" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C107" s="21">
         <v>159800</v>
       </c>
-      <c r="D107" s="84">
+      <c r="D107" s="22">
         <v>158202</v>
       </c>
-      <c r="E107" s="24">
+      <c r="E107" s="10">
         <f t="shared" si="8"/>
         <v>0.01</v>
       </c>
-      <c r="F107" s="86"/>
-[...6 lines deleted...]
-      <c r="C108" s="83">
+      <c r="F107" s="443"/>
+    </row>
+    <row r="108" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A108" s="436"/>
+      <c r="B108" s="20" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C108" s="21">
         <v>159800</v>
       </c>
-      <c r="D108" s="84">
+      <c r="D108" s="22">
         <v>158202</v>
       </c>
-      <c r="E108" s="24">
+      <c r="E108" s="10">
         <f t="shared" si="8"/>
         <v>0.01</v>
       </c>
-      <c r="F108" s="86"/>
-[...38 lines deleted...]
-      <c r="C111" s="83">
+      <c r="F108" s="443"/>
+    </row>
+    <row r="109" spans="1:6" ht="48.75" customHeight="1">
+      <c r="A109" s="436"/>
+      <c r="B109" s="419" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C109" s="419"/>
+      <c r="D109" s="419"/>
+      <c r="E109" s="419"/>
+      <c r="F109" s="443"/>
+    </row>
+    <row r="110" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A110" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B110" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C110" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D110" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E110" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F110" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A111" s="436" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B111" s="20" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C111" s="21">
         <v>179800</v>
       </c>
-      <c r="D111" s="84">
+      <c r="D111" s="22">
         <v>167214</v>
       </c>
-      <c r="E111" s="24">
+      <c r="E111" s="10">
         <f>1-D111/C111</f>
-        <v>0.07</v>
-[...10 lines deleted...]
-      <c r="C112" s="83">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F111" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A112" s="436"/>
+      <c r="B112" s="20" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C112" s="21">
         <v>199800</v>
       </c>
-      <c r="D112" s="84">
+      <c r="D112" s="22">
         <v>185814</v>
       </c>
-      <c r="E112" s="24">
+      <c r="E112" s="10">
         <f>1-D112/C112</f>
-        <v>0.07</v>
-[...8 lines deleted...]
-      <c r="C113" s="83">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F112" s="443"/>
+    </row>
+    <row r="113" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A113" s="436"/>
+      <c r="B113" s="20" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C113" s="21">
         <v>219800</v>
       </c>
-      <c r="D113" s="84">
+      <c r="D113" s="22">
         <v>204414</v>
       </c>
-      <c r="E113" s="24">
+      <c r="E113" s="10">
         <f>1-D113/C113</f>
-        <v>0.07</v>
-[...8 lines deleted...]
-      <c r="C114" s="83">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F113" s="443"/>
+    </row>
+    <row r="114" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A114" s="436"/>
+      <c r="B114" s="20" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C114" s="21">
         <v>238800</v>
       </c>
-      <c r="D114" s="84">
+      <c r="D114" s="22">
         <v>222084</v>
       </c>
-      <c r="E114" s="24">
+      <c r="E114" s="10">
         <f>1-D114/C114</f>
-        <v>0.07</v>
-[...21 lines deleted...]
-      <c r="F116" s="102"/>
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F114" s="443"/>
+    </row>
+    <row r="115" spans="1:6" ht="48.75" customHeight="1">
+      <c r="A115" s="436"/>
+      <c r="B115" s="419" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C115" s="419"/>
+      <c r="D115" s="419"/>
+      <c r="E115" s="419"/>
+      <c r="F115" s="443"/>
+    </row>
+    <row r="116" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A116" s="423" t="s">
+        <v>431</v>
+      </c>
+      <c r="B116" s="424"/>
+      <c r="C116" s="424"/>
+      <c r="D116" s="424"/>
+      <c r="E116" s="424"/>
+      <c r="F116" s="424"/>
     </row>
   </sheetData>
   <mergeCells count="34">
-    <mergeCell ref="A6:F6"/>
-[...8 lines deleted...]
-    <mergeCell ref="B100:E100"/>
+    <mergeCell ref="F102:F109"/>
+    <mergeCell ref="F111:F115"/>
+    <mergeCell ref="A1:F5"/>
+    <mergeCell ref="F45:F54"/>
+    <mergeCell ref="F56:F65"/>
+    <mergeCell ref="F67:F75"/>
+    <mergeCell ref="F77:F92"/>
+    <mergeCell ref="F94:F100"/>
     <mergeCell ref="B109:E109"/>
     <mergeCell ref="B115:E115"/>
     <mergeCell ref="A116:F116"/>
     <mergeCell ref="A10:A20"/>
     <mergeCell ref="A22:A31"/>
     <mergeCell ref="A33:A43"/>
     <mergeCell ref="A45:A54"/>
     <mergeCell ref="A56:A65"/>
     <mergeCell ref="A67:A75"/>
     <mergeCell ref="A77:A92"/>
     <mergeCell ref="A94:A100"/>
     <mergeCell ref="A102:A109"/>
     <mergeCell ref="A111:A115"/>
     <mergeCell ref="F10:F20"/>
     <mergeCell ref="F22:F31"/>
     <mergeCell ref="F33:F43"/>
-    <mergeCell ref="F45:F54"/>
-[...6 lines deleted...]
-    <mergeCell ref="A1:F5"/>
+    <mergeCell ref="B54:E54"/>
+    <mergeCell ref="B65:E65"/>
+    <mergeCell ref="B75:E75"/>
+    <mergeCell ref="B92:E92"/>
+    <mergeCell ref="B100:E100"/>
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A7:F7"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B43:E43"/>
   </mergeCells>
-  <pageMargins left="0.159722222222222" right="0.159722222222222" top="0.379861111111111" bottom="0.479861111111111" header="0.209722222222222" footer="0.3"/>
+  <phoneticPr fontId="83" type="noConversion"/>
+  <pageMargins left="0.15972222222222199" right="0.15972222222222199" top="0.37986111111111098" bottom="0.47986111111111102" header="0.209722222222222" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
-    <tabColor theme="3" tint="0.799340800195319"/>
+    <tabColor theme="3" tint="0.7993408001953185"/>
   </sheetPr>
-  <dimension ref="A1:XFD38"/>
+  <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1:F5"/>
+      <selection sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="13.8333333333333" style="4" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="13.8333333333333" style="4" hidden="1"/>
+    <col min="1" max="1" width="13.83203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="58.08203125" style="3" customWidth="1"/>
+    <col min="3" max="5" width="13.83203125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="15.9140625" style="3" customWidth="1"/>
+    <col min="7" max="8" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="9" max="16384" width="13.83203125" style="3" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="18.65" customHeight="1" spans="1:6">
-[...99 lines deleted...]
-      <c r="C11" s="22">
+    <row r="1" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A1" s="262" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B1" s="472"/>
+      <c r="C1" s="472"/>
+      <c r="D1" s="472"/>
+      <c r="E1" s="472"/>
+      <c r="F1" s="473"/>
+    </row>
+    <row r="2" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A2" s="474"/>
+      <c r="B2" s="475"/>
+      <c r="C2" s="475"/>
+      <c r="D2" s="475"/>
+      <c r="E2" s="475"/>
+      <c r="F2" s="476"/>
+    </row>
+    <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A3" s="474"/>
+      <c r="B3" s="475"/>
+      <c r="C3" s="475"/>
+      <c r="D3" s="475"/>
+      <c r="E3" s="475"/>
+      <c r="F3" s="476"/>
+    </row>
+    <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A4" s="474"/>
+      <c r="B4" s="475"/>
+      <c r="C4" s="475"/>
+      <c r="D4" s="475"/>
+      <c r="E4" s="475"/>
+      <c r="F4" s="476"/>
+    </row>
+    <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A5" s="474"/>
+      <c r="B5" s="475"/>
+      <c r="C5" s="475"/>
+      <c r="D5" s="475"/>
+      <c r="E5" s="475"/>
+      <c r="F5" s="476"/>
+    </row>
+    <row r="6" spans="1:6" ht="7.5" customHeight="1">
+      <c r="A6" s="268"/>
+      <c r="B6" s="269"/>
+      <c r="C6" s="269"/>
+      <c r="D6" s="269"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="270"/>
+    </row>
+    <row r="7" spans="1:6" ht="5.25" customHeight="1">
+      <c r="A7" s="268"/>
+      <c r="B7" s="269"/>
+      <c r="C7" s="269"/>
+      <c r="D7" s="269"/>
+      <c r="E7" s="269"/>
+      <c r="F7" s="270"/>
+    </row>
+    <row r="8" spans="1:6" ht="4.5" customHeight="1">
+      <c r="A8" s="242"/>
+      <c r="B8" s="243"/>
+      <c r="C8" s="243"/>
+      <c r="D8" s="243"/>
+      <c r="E8" s="243"/>
+      <c r="F8" s="244"/>
+    </row>
+    <row r="9" spans="1:6" s="245" customFormat="1" ht="15.5">
+      <c r="B9" s="246"/>
+      <c r="C9" s="246"/>
+      <c r="D9" s="246"/>
+      <c r="E9" s="246"/>
+      <c r="F9" s="246"/>
+    </row>
+    <row r="10" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A11" s="254" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B11" s="38" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C11" s="8">
         <v>309800</v>
       </c>
-      <c r="D11" s="150">
-[...15 lines deleted...]
-      <c r="C12" s="22">
+      <c r="D11" s="39">
+        <v>268071</v>
+      </c>
+      <c r="E11" s="40">
+        <f t="shared" ref="E11:E16" si="0">1-D11/C11</f>
+        <v>0.134696578437702</v>
+      </c>
+      <c r="F11" s="276" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A12" s="255"/>
+      <c r="B12" s="7" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C12" s="8">
         <v>329800</v>
       </c>
-      <c r="D12" s="150">
-[...2 lines deleted...]
-      <c r="E12" s="151">
+      <c r="D12" s="39">
+        <v>285971</v>
+      </c>
+      <c r="E12" s="40">
         <f t="shared" si="0"/>
-        <v>0.145024257125531</v>
-[...8 lines deleted...]
-      <c r="C13" s="22">
+        <v>0.132895694360218</v>
+      </c>
+      <c r="F12" s="277"/>
+    </row>
+    <row r="13" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A13" s="255"/>
+      <c r="B13" s="7" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C13" s="8">
         <v>359800</v>
       </c>
-      <c r="D13" s="150">
-[...2 lines deleted...]
-      <c r="E13" s="151">
+      <c r="D13" s="39">
+        <v>312821</v>
+      </c>
+      <c r="E13" s="40">
         <f t="shared" si="0"/>
-        <v>0.1416870483602</v>
-[...14 lines deleted...]
-      <c r="E14" s="151">
+        <v>0.13056976097832099</v>
+      </c>
+      <c r="F13" s="277"/>
+    </row>
+    <row r="14" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A14" s="255"/>
+      <c r="B14" s="7" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C14" s="8">
+        <v>361800</v>
+      </c>
+      <c r="D14" s="39">
+        <v>314611</v>
+      </c>
+      <c r="E14" s="40">
         <f t="shared" si="0"/>
-        <v>0.139755134281201</v>
-[...8 lines deleted...]
-      <c r="C15" s="22">
+        <v>0.13042841348811501</v>
+      </c>
+      <c r="F14" s="277"/>
+    </row>
+    <row r="15" spans="1:6" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A15" s="255"/>
+      <c r="B15" s="7" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C15" s="8">
         <v>389800</v>
       </c>
-      <c r="D15" s="150">
-[...2 lines deleted...]
-      <c r="E15" s="151">
+      <c r="D15" s="39">
+        <v>339671</v>
+      </c>
+      <c r="E15" s="40">
         <f t="shared" si="0"/>
-        <v>0.13886351975372</v>
-[...40 lines deleted...]
-      <c r="C18" s="22">
+        <v>0.128601847101077</v>
+      </c>
+      <c r="F15" s="277"/>
+    </row>
+    <row r="16" spans="1:6" s="37" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A16" s="255"/>
+      <c r="B16" s="7" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C16" s="8">
+        <v>399800</v>
+      </c>
+      <c r="D16" s="39">
+        <v>348621</v>
+      </c>
+      <c r="E16" s="40">
+        <f t="shared" si="0"/>
+        <v>0.12801150575287601</v>
+      </c>
+      <c r="F16" s="277"/>
+    </row>
+    <row r="17" spans="1:6" s="37" customFormat="1" ht="141" customHeight="1">
+      <c r="A17" s="256"/>
+      <c r="B17" s="271" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C17" s="223"/>
+      <c r="D17" s="223"/>
+      <c r="E17" s="223"/>
+      <c r="F17" s="278"/>
+    </row>
+    <row r="18" spans="1:6" s="37" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A18" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A19" s="466" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C19" s="8">
         <v>229800</v>
       </c>
-      <c r="D18" s="150">
-[...15 lines deleted...]
-      <c r="C19" s="22">
+      <c r="D19" s="39">
+        <v>183218</v>
+      </c>
+      <c r="E19" s="42">
+        <f t="shared" ref="E19:E24" si="1">1-D19/C19</f>
+        <v>0.202706701479547</v>
+      </c>
+      <c r="F19" s="258" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A20" s="466"/>
+      <c r="B20" s="7" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C20" s="8">
         <v>249800</v>
       </c>
-      <c r="D19" s="150">
-[...2 lines deleted...]
-      <c r="E19" s="153">
+      <c r="D20" s="39">
+        <v>192171</v>
+      </c>
+      <c r="E20" s="42">
         <f t="shared" si="1"/>
-        <v>0.222694155324259</v>
-[...14 lines deleted...]
-      <c r="E20" s="153">
+        <v>0.23070056044835899</v>
+      </c>
+      <c r="F20" s="258"/>
+    </row>
+    <row r="21" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A21" s="466"/>
+      <c r="B21" s="7" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C21" s="8">
+        <v>279800</v>
+      </c>
+      <c r="D21" s="39">
+        <v>219021</v>
+      </c>
+      <c r="E21" s="42">
         <f t="shared" si="1"/>
-        <v>0.222694155324259</v>
-[...14 lines deleted...]
-      <c r="E21" s="153">
+        <v>0.217223016440314</v>
+      </c>
+      <c r="F21" s="258"/>
+    </row>
+    <row r="22" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A22" s="466"/>
+      <c r="B22" s="7" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C22" s="8">
+        <v>269800</v>
+      </c>
+      <c r="D22" s="39">
+        <v>210071</v>
+      </c>
+      <c r="E22" s="42">
         <f t="shared" si="1"/>
-        <v>0.218163972286374</v>
-[...14 lines deleted...]
-      <c r="E22" s="153">
+        <v>0.22138250555967401</v>
+      </c>
+      <c r="F22" s="258"/>
+    </row>
+    <row r="23" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A23" s="466"/>
+      <c r="B23" s="7" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C23" s="8">
+        <v>299800</v>
+      </c>
+      <c r="D23" s="39">
+        <v>236921</v>
+      </c>
+      <c r="E23" s="42">
         <f t="shared" si="1"/>
-        <v>0.210075053609721</v>
-[...14 lines deleted...]
-      <c r="E23" s="153">
+        <v>0.20973649099399599</v>
+      </c>
+      <c r="F23" s="258"/>
+    </row>
+    <row r="24" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A24" s="466"/>
+      <c r="B24" s="7" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C24" s="8">
+        <v>309800</v>
+      </c>
+      <c r="D24" s="39">
+        <v>245871</v>
+      </c>
+      <c r="E24" s="42">
         <f t="shared" si="1"/>
-        <v>0.213969607116382</v>
-[...74 lines deleted...]
-      <c r="C28" s="22">
+        <v>0.20635571336346001</v>
+      </c>
+      <c r="F24" s="258"/>
+    </row>
+    <row r="25" spans="1:6" ht="57" customHeight="1">
+      <c r="A25" s="467"/>
+      <c r="B25" s="385" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C25" s="386"/>
+      <c r="D25" s="386"/>
+      <c r="E25" s="387"/>
+      <c r="F25" s="259"/>
+    </row>
+    <row r="26" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A26" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A27" s="468" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C27" s="8">
         <v>157800</v>
       </c>
-      <c r="D28" s="23">
-[...15 lines deleted...]
-      <c r="C29" s="22">
+      <c r="D27" s="9">
+        <v>118809</v>
+      </c>
+      <c r="E27" s="40">
+        <f t="shared" ref="E27:E32" si="2">1-D27/C27</f>
+        <v>0.24709125475285201</v>
+      </c>
+      <c r="F27" s="276" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A28" s="468"/>
+      <c r="B28" s="7" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C28" s="8">
         <v>169800</v>
       </c>
-      <c r="D29" s="23">
-[...2 lines deleted...]
-      <c r="E29" s="151">
+      <c r="D28" s="9">
+        <v>129669</v>
+      </c>
+      <c r="E28" s="40">
         <f t="shared" si="2"/>
-        <v>0.197473498233216</v>
-[...8 lines deleted...]
-      <c r="C30" s="22">
+        <v>0.23634275618374601</v>
+      </c>
+      <c r="F28" s="277"/>
+    </row>
+    <row r="29" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A29" s="468"/>
+      <c r="B29" s="7" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C29" s="8">
         <v>179800</v>
       </c>
-      <c r="D30" s="23">
-[...2 lines deleted...]
-      <c r="E30" s="151">
+      <c r="D29" s="9">
+        <v>136719</v>
+      </c>
+      <c r="E29" s="40">
         <f t="shared" si="2"/>
-        <v>0.20289766407119</v>
-[...8 lines deleted...]
-      <c r="C31" s="22">
+        <v>0.23960511679644</v>
+      </c>
+      <c r="F29" s="277"/>
+    </row>
+    <row r="30" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A30" s="468"/>
+      <c r="B30" s="7" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C30" s="8">
         <v>199800</v>
       </c>
-      <c r="D31" s="23">
-[...2 lines deleted...]
-      <c r="E31" s="151">
+      <c r="D30" s="9">
+        <v>154819</v>
+      </c>
+      <c r="E30" s="40">
         <f t="shared" si="2"/>
-        <v>0.192097097097097</v>
-[...8 lines deleted...]
-      <c r="C32" s="22">
+        <v>0.22513013013013</v>
+      </c>
+      <c r="F30" s="277"/>
+    </row>
+    <row r="31" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A31" s="468"/>
+      <c r="B31" s="7" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C31" s="8">
         <v>189800</v>
       </c>
-      <c r="D32" s="23">
-[...2 lines deleted...]
-      <c r="E32" s="151">
+      <c r="D31" s="9">
+        <v>147769</v>
+      </c>
+      <c r="E31" s="40">
         <f t="shared" si="2"/>
-        <v>0.186675447839831</v>
-[...40 lines deleted...]
-      <c r="C35" s="22">
+        <v>0.221448893572181</v>
+      </c>
+      <c r="F31" s="277"/>
+    </row>
+    <row r="32" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A32" s="468"/>
+      <c r="B32" s="7" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C32" s="8">
+        <v>229800</v>
+      </c>
+      <c r="D32" s="9">
+        <v>178969</v>
+      </c>
+      <c r="E32" s="40">
+        <f t="shared" si="2"/>
+        <v>0.221196692776327</v>
+      </c>
+      <c r="F32" s="277"/>
+    </row>
+    <row r="33" spans="1:6" s="2" customFormat="1" ht="76" customHeight="1">
+      <c r="A33" s="469"/>
+      <c r="B33" s="223" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C33" s="401"/>
+      <c r="D33" s="401"/>
+      <c r="E33" s="401"/>
+      <c r="F33" s="278"/>
+    </row>
+    <row r="34" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A34" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F34" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A35" s="470" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C35" s="8">
         <v>179800</v>
       </c>
-      <c r="D35" s="23">
-[...2 lines deleted...]
-      <c r="E35" s="151">
+      <c r="D35" s="9">
+        <v>129512</v>
+      </c>
+      <c r="E35" s="40">
         <f>1-D35/C35</f>
-        <v>0.268565072302558</v>
-[...25 lines deleted...]
-    <row r="38" ht="14.25" hidden="1" customHeight="1"/>
+        <v>0.27968854282536099</v>
+      </c>
+      <c r="F35" s="390" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" s="2" customFormat="1" ht="58" customHeight="1">
+      <c r="A36" s="471"/>
+      <c r="B36" s="223" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C36" s="401"/>
+      <c r="D36" s="401"/>
+      <c r="E36" s="401"/>
+      <c r="F36" s="391"/>
+    </row>
+    <row r="37" spans="1:6" ht="14.25" customHeight="1">
+      <c r="A37" s="272" t="s">
+        <v>431</v>
+      </c>
+      <c r="B37" s="272"/>
+      <c r="C37" s="272"/>
+      <c r="D37" s="272"/>
+      <c r="E37" s="272"/>
+      <c r="F37" s="272"/>
+    </row>
+    <row r="38" spans="1:6" ht="14.25" hidden="1" customHeight="1"/>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A1:F5"/>
+    <mergeCell ref="A6:F7"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="A11:A17"/>
+    <mergeCell ref="A19:A25"/>
+    <mergeCell ref="A27:A33"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="F11:F17"/>
+    <mergeCell ref="F19:F25"/>
+    <mergeCell ref="F27:F33"/>
+    <mergeCell ref="F35:F36"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:XFD9"/>
-    <mergeCell ref="B16:E16"/>
-    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B25:E25"/>
     <mergeCell ref="B33:E33"/>
-    <mergeCell ref="B36:E36"/>
-[...10 lines deleted...]
-    <mergeCell ref="A6:F7"/>
   </mergeCells>
-  <pageMargins left="0.239583333333333" right="0.119444444444444" top="0.379861111111111" bottom="0.389583333333333" header="0.209722222222222" footer="0.239583333333333"/>
+  <phoneticPr fontId="83" type="noConversion"/>
+  <pageMargins left="0.23958333333333301" right="0.11944444444444401" top="0.37986111111111098" bottom="0.389583333333333" header="0.209722222222222" footer="0.23958333333333301"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
-    <tabColor theme="3" tint="0.799340800195319"/>
+    <tabColor theme="3" tint="0.7993408001953185"/>
   </sheetPr>
-  <dimension ref="A1:G87"/>
+  <dimension ref="A1:H87"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1:F5"/>
+      <selection sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1" outlineLevelCol="6"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="13.8333333333333" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="5" width="13.8333333333333" customWidth="1"/>
+    <col min="1" max="1" width="13.83203125" customWidth="1"/>
+    <col min="2" max="2" width="54.58203125" customWidth="1"/>
+    <col min="3" max="5" width="13.83203125" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
     <col min="7" max="8" width="0" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="18.65" customHeight="1" spans="1:6">
-[...92 lines deleted...]
-      <c r="C10" s="83">
+    <row r="1" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A1" s="445" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B1" s="446"/>
+      <c r="C1" s="446"/>
+      <c r="D1" s="446"/>
+      <c r="E1" s="446"/>
+      <c r="F1" s="447"/>
+    </row>
+    <row r="2" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A2" s="448"/>
+      <c r="B2" s="449"/>
+      <c r="C2" s="449"/>
+      <c r="D2" s="449"/>
+      <c r="E2" s="449"/>
+      <c r="F2" s="450"/>
+    </row>
+    <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A3" s="448"/>
+      <c r="B3" s="449"/>
+      <c r="C3" s="449"/>
+      <c r="D3" s="449"/>
+      <c r="E3" s="449"/>
+      <c r="F3" s="450"/>
+    </row>
+    <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A4" s="448"/>
+      <c r="B4" s="449"/>
+      <c r="C4" s="449"/>
+      <c r="D4" s="449"/>
+      <c r="E4" s="449"/>
+      <c r="F4" s="450"/>
+    </row>
+    <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A5" s="448"/>
+      <c r="B5" s="449"/>
+      <c r="C5" s="449"/>
+      <c r="D5" s="449"/>
+      <c r="E5" s="449"/>
+      <c r="F5" s="450"/>
+    </row>
+    <row r="6" spans="1:6" ht="13.75" customHeight="1">
+      <c r="A6" s="425"/>
+      <c r="B6" s="426"/>
+      <c r="C6" s="426"/>
+      <c r="D6" s="426"/>
+      <c r="E6" s="426"/>
+      <c r="F6" s="427"/>
+    </row>
+    <row r="7" spans="1:6" ht="4.5" customHeight="1">
+      <c r="A7" s="428"/>
+      <c r="B7" s="429"/>
+      <c r="C7" s="429"/>
+      <c r="D7" s="429"/>
+      <c r="E7" s="429"/>
+      <c r="F7" s="430"/>
+    </row>
+    <row r="8" spans="1:6" ht="15.5">
+      <c r="A8" s="477"/>
+      <c r="B8" s="477"/>
+      <c r="C8" s="477"/>
+      <c r="D8" s="477"/>
+      <c r="E8" s="477"/>
+      <c r="F8" s="477"/>
+    </row>
+    <row r="9" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A9" s="32" t="s">
+        <v>317</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>318</v>
+      </c>
+      <c r="C9" s="32" t="s">
+        <v>319</v>
+      </c>
+      <c r="D9" s="32" t="s">
+        <v>320</v>
+      </c>
+      <c r="E9" s="32" t="s">
+        <v>321</v>
+      </c>
+      <c r="F9" s="33" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A10" s="457" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C10" s="21">
         <v>185900</v>
       </c>
-      <c r="D10" s="84">
+      <c r="D10" s="22">
         <v>143886.6</v>
       </c>
-      <c r="E10" s="119">
+      <c r="E10" s="34">
         <f t="shared" ref="E10:E20" si="0">1-D10/C10</f>
-        <v>0.226</v>
-[...10 lines deleted...]
-      <c r="C11" s="83">
+        <v>0.22600000000000001</v>
+      </c>
+      <c r="F10" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A11" s="464"/>
+      <c r="B11" s="20" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C11" s="21">
         <v>201900</v>
       </c>
-      <c r="D11" s="84">
+      <c r="D11" s="22">
         <v>156270.6</v>
       </c>
-      <c r="E11" s="119">
+      <c r="E11" s="34">
         <f t="shared" si="0"/>
-        <v>0.226</v>
-[...8 lines deleted...]
-      <c r="C12" s="83">
+        <v>0.22600000000000001</v>
+      </c>
+      <c r="F11" s="465"/>
+    </row>
+    <row r="12" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A12" s="464"/>
+      <c r="B12" s="20" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C12" s="21">
         <v>208900</v>
       </c>
-      <c r="D12" s="84">
+      <c r="D12" s="22">
         <v>161688.6</v>
       </c>
-      <c r="E12" s="119">
+      <c r="E12" s="34">
         <f t="shared" si="0"/>
-        <v>0.226</v>
-[...8 lines deleted...]
-      <c r="C13" s="83">
+        <v>0.22600000000000001</v>
+      </c>
+      <c r="F12" s="465"/>
+    </row>
+    <row r="13" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A13" s="464"/>
+      <c r="B13" s="20" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C13" s="21">
         <v>211900</v>
       </c>
-      <c r="D13" s="84">
+      <c r="D13" s="22">
         <v>164010.6</v>
       </c>
-      <c r="E13" s="119">
+      <c r="E13" s="34">
         <f t="shared" si="0"/>
-        <v>0.226</v>
-[...8 lines deleted...]
-      <c r="C14" s="83">
+        <v>0.22600000000000001</v>
+      </c>
+      <c r="F13" s="465"/>
+    </row>
+    <row r="14" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A14" s="464"/>
+      <c r="B14" s="20" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C14" s="21">
         <v>231900</v>
       </c>
-      <c r="D14" s="84">
+      <c r="D14" s="22">
         <v>179490.6</v>
       </c>
-      <c r="E14" s="119">
+      <c r="E14" s="34">
         <f t="shared" si="0"/>
-        <v>0.226</v>
-[...8 lines deleted...]
-      <c r="C15" s="83">
+        <v>0.22600000000000001</v>
+      </c>
+      <c r="F14" s="465"/>
+    </row>
+    <row r="15" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A15" s="464"/>
+      <c r="B15" s="20" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C15" s="21">
         <v>199900</v>
       </c>
-      <c r="D15" s="84">
-[...2 lines deleted...]
-      <c r="E15" s="119">
+      <c r="D15" s="22">
+        <v>162518.70000000001</v>
+      </c>
+      <c r="E15" s="34">
         <f t="shared" si="0"/>
         <v>0.187</v>
       </c>
-      <c r="F15" s="99"/>
-[...6 lines deleted...]
-      <c r="C16" s="83">
+      <c r="F15" s="465"/>
+    </row>
+    <row r="16" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A16" s="464"/>
+      <c r="B16" s="20" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C16" s="21">
         <v>209900</v>
       </c>
-      <c r="D16" s="84">
+      <c r="D16" s="22">
         <v>170648.7</v>
       </c>
-      <c r="E16" s="119">
+      <c r="E16" s="34">
         <f t="shared" si="0"/>
         <v>0.187</v>
       </c>
-      <c r="F16" s="99"/>
-[...6 lines deleted...]
-      <c r="C17" s="83">
+      <c r="F16" s="465"/>
+    </row>
+    <row r="17" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A17" s="464"/>
+      <c r="B17" s="20" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C17" s="21">
         <v>219900</v>
       </c>
-      <c r="D17" s="84">
+      <c r="D17" s="22">
         <v>178778.7</v>
       </c>
-      <c r="E17" s="119">
+      <c r="E17" s="34">
         <f t="shared" si="0"/>
         <v>0.187</v>
       </c>
-      <c r="F17" s="99"/>
-[...6 lines deleted...]
-      <c r="C18" s="83">
+      <c r="F17" s="465"/>
+    </row>
+    <row r="18" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A18" s="464"/>
+      <c r="B18" s="20" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C18" s="21">
         <v>229900</v>
       </c>
-      <c r="D18" s="84">
+      <c r="D18" s="22">
         <v>186908.7</v>
       </c>
-      <c r="E18" s="119">
+      <c r="E18" s="34">
         <f t="shared" si="0"/>
         <v>0.187</v>
       </c>
-      <c r="F18" s="99"/>
-[...6 lines deleted...]
-      <c r="C19" s="83">
+      <c r="F18" s="465"/>
+    </row>
+    <row r="19" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A19" s="464"/>
+      <c r="B19" s="20" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C19" s="21">
         <v>229900</v>
       </c>
-      <c r="D19" s="84">
+      <c r="D19" s="22">
         <v>186908.7</v>
       </c>
-      <c r="E19" s="119">
+      <c r="E19" s="34">
         <f t="shared" si="0"/>
         <v>0.187</v>
       </c>
-      <c r="F19" s="99"/>
-[...6 lines deleted...]
-      <c r="C20" s="83">
+      <c r="F19" s="465"/>
+    </row>
+    <row r="20" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A20" s="464"/>
+      <c r="B20" s="20" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C20" s="21">
         <v>249900</v>
       </c>
-      <c r="D20" s="84">
+      <c r="D20" s="22">
         <v>203168.7</v>
       </c>
-      <c r="E20" s="119">
+      <c r="E20" s="34">
         <f t="shared" si="0"/>
         <v>0.187</v>
       </c>
-      <c r="F20" s="99"/>
-[...38 lines deleted...]
-      <c r="C23" s="83">
+      <c r="F20" s="465"/>
+    </row>
+    <row r="21" spans="1:6" ht="68" customHeight="1">
+      <c r="A21" s="464"/>
+      <c r="B21" s="223" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C21" s="247"/>
+      <c r="D21" s="247"/>
+      <c r="E21" s="247"/>
+      <c r="F21" s="465"/>
+    </row>
+    <row r="22" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A22" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B22" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C22" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D22" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E22" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F22" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A23" s="436" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C23" s="21">
         <v>159900</v>
       </c>
-      <c r="D23" s="84">
+      <c r="D23" s="22">
         <v>135915</v>
       </c>
-      <c r="E23" s="119">
+      <c r="E23" s="34">
         <f t="shared" ref="E23:E25" si="1">1-D23/C23</f>
         <v>0.15</v>
       </c>
-      <c r="F23" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C24" s="83">
+      <c r="F23" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A24" s="411"/>
+      <c r="B24" s="20" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C24" s="21">
         <v>162900</v>
       </c>
-      <c r="D24" s="84">
+      <c r="D24" s="22">
         <v>112900</v>
       </c>
-      <c r="E24" s="119">
+      <c r="E24" s="34">
         <f t="shared" si="1"/>
-        <v>0.306936771025169</v>
-[...8 lines deleted...]
-      <c r="C25" s="83">
+        <v>0.30693677102516898</v>
+      </c>
+      <c r="F24" s="443"/>
+    </row>
+    <row r="25" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A25" s="411"/>
+      <c r="B25" s="20" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C25" s="21">
         <v>175900</v>
       </c>
-      <c r="D25" s="84">
+      <c r="D25" s="22">
         <v>149515</v>
       </c>
-      <c r="E25" s="119">
+      <c r="E25" s="34">
         <f t="shared" si="1"/>
         <v>0.15</v>
       </c>
-      <c r="F25" s="86"/>
-[...38 lines deleted...]
-      <c r="C28" s="83">
+      <c r="F25" s="443"/>
+    </row>
+    <row r="26" spans="1:6" ht="39" customHeight="1">
+      <c r="A26" s="485"/>
+      <c r="B26" s="223" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C26" s="247"/>
+      <c r="D26" s="247"/>
+      <c r="E26" s="247"/>
+      <c r="F26" s="485"/>
+    </row>
+    <row r="27" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A27" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B27" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C27" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D27" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E27" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F27" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A28" s="436" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C28" s="21">
         <v>246800</v>
       </c>
-      <c r="D28" s="84">
+      <c r="D28" s="22">
         <v>206078</v>
       </c>
-      <c r="E28" s="119">
+      <c r="E28" s="34">
         <f>1-D28/C28</f>
-        <v>0.165</v>
-[...10 lines deleted...]
-      <c r="C29" s="83">
+        <v>0.16500000000000001</v>
+      </c>
+      <c r="F28" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A29" s="436"/>
+      <c r="B29" s="20" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C29" s="21">
         <v>256800</v>
       </c>
-      <c r="D29" s="84">
+      <c r="D29" s="22">
         <v>214428</v>
       </c>
-      <c r="E29" s="119">
+      <c r="E29" s="34">
         <f>1-D29/C29</f>
-        <v>0.165</v>
-[...8 lines deleted...]
-      <c r="C30" s="83">
+        <v>0.16500000000000001</v>
+      </c>
+      <c r="F29" s="443"/>
+    </row>
+    <row r="30" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A30" s="411"/>
+      <c r="B30" s="20" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C30" s="21">
         <v>279800</v>
       </c>
-      <c r="D30" s="84">
+      <c r="D30" s="22">
         <v>233633</v>
       </c>
-      <c r="E30" s="119">
+      <c r="E30" s="34">
         <f>1-D30/C30</f>
-        <v>0.165</v>
-[...8 lines deleted...]
-      <c r="C31" s="83">
+        <v>0.16500000000000001</v>
+      </c>
+      <c r="F30" s="443"/>
+    </row>
+    <row r="31" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A31" s="411"/>
+      <c r="B31" s="20" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C31" s="21">
         <v>293800</v>
       </c>
-      <c r="D31" s="84">
+      <c r="D31" s="22">
         <v>245323</v>
       </c>
-      <c r="E31" s="119">
+      <c r="E31" s="34">
         <f>1-D31/C31</f>
-        <v>0.165</v>
-[...40 lines deleted...]
-      <c r="C34" s="83">
+        <v>0.16500000000000001</v>
+      </c>
+      <c r="F31" s="443"/>
+    </row>
+    <row r="32" spans="1:6" ht="41" customHeight="1">
+      <c r="A32" s="485"/>
+      <c r="B32" s="223" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C32" s="247"/>
+      <c r="D32" s="247"/>
+      <c r="E32" s="247"/>
+      <c r="F32" s="485"/>
+    </row>
+    <row r="33" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A33" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C33" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D33" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E33" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F33" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A34" s="437" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B34" s="20" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C34" s="21">
         <v>129900</v>
       </c>
-      <c r="D34" s="84">
+      <c r="D34" s="22">
         <v>98464.2</v>
       </c>
-      <c r="E34" s="119">
+      <c r="E34" s="34">
         <f>1-D34/C34</f>
-        <v>0.242</v>
-[...10 lines deleted...]
-      <c r="C35" s="83">
+        <v>0.24199999999999999</v>
+      </c>
+      <c r="F34" s="489" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A35" s="438"/>
+      <c r="B35" s="20" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C35" s="21">
         <v>139900</v>
       </c>
-      <c r="D35" s="84">
+      <c r="D35" s="22">
         <v>106044.2</v>
       </c>
-      <c r="E35" s="119">
+      <c r="E35" s="34">
         <f>1-D35/C35</f>
-        <v>0.242</v>
-[...8 lines deleted...]
-      <c r="C36" s="83">
+        <v>0.24199999999999999</v>
+      </c>
+      <c r="F35" s="490"/>
+    </row>
+    <row r="36" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A36" s="438"/>
+      <c r="B36" s="20" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C36" s="21">
         <v>145900</v>
       </c>
-      <c r="D36" s="84">
+      <c r="D36" s="22">
         <v>110592.2</v>
       </c>
-      <c r="E36" s="119">
+      <c r="E36" s="34">
         <f>1-D36/C36</f>
-        <v>0.242</v>
-[...8 lines deleted...]
-      <c r="C37" s="83">
+        <v>0.24199999999999999</v>
+      </c>
+      <c r="F36" s="490"/>
+    </row>
+    <row r="37" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A37" s="438"/>
+      <c r="B37" s="20" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C37" s="21">
         <v>159900</v>
       </c>
-      <c r="D37" s="84">
+      <c r="D37" s="22">
         <v>121204.2</v>
       </c>
-      <c r="E37" s="119">
+      <c r="E37" s="34">
         <f>1-D37/C37</f>
-        <v>0.242</v>
-[...40 lines deleted...]
-      <c r="C40" s="83">
+        <v>0.24199999999999999</v>
+      </c>
+      <c r="F37" s="490"/>
+    </row>
+    <row r="38" spans="1:6" ht="40" customHeight="1">
+      <c r="A38" s="439"/>
+      <c r="B38" s="223" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C38" s="223"/>
+      <c r="D38" s="223"/>
+      <c r="E38" s="223"/>
+      <c r="F38" s="491"/>
+    </row>
+    <row r="39" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A39" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B39" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C39" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D39" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E39" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F39" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A40" s="438" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B40" s="20" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C40" s="21">
         <v>149900</v>
       </c>
-      <c r="D40" s="84">
+      <c r="D40" s="22">
         <v>149900</v>
       </c>
-      <c r="E40" s="127">
+      <c r="E40" s="35">
         <f>1-D40/C40</f>
         <v>0</v>
       </c>
-      <c r="F40" s="128" t="s">
-[...8 lines deleted...]
-      <c r="C41" s="83">
+      <c r="F40" s="324" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A41" s="438"/>
+      <c r="B41" s="20" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C41" s="21">
         <v>163900</v>
       </c>
-      <c r="D41" s="84">
+      <c r="D41" s="22">
         <v>163900</v>
       </c>
-      <c r="E41" s="127">
+      <c r="E41" s="35">
         <f>1-D41/C41</f>
         <v>0</v>
       </c>
-      <c r="F41" s="128"/>
-[...6 lines deleted...]
-      <c r="C42" s="83">
+      <c r="F41" s="324"/>
+    </row>
+    <row r="42" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A42" s="438"/>
+      <c r="B42" s="20" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C42" s="21">
         <v>177900</v>
       </c>
-      <c r="D42" s="84">
+      <c r="D42" s="22">
         <v>177900</v>
       </c>
-      <c r="E42" s="127">
+      <c r="E42" s="35">
         <f>1-D42/C42</f>
         <v>0</v>
       </c>
-      <c r="F42" s="128"/>
-[...38 lines deleted...]
-      <c r="C45" s="83">
+      <c r="F42" s="324"/>
+    </row>
+    <row r="43" spans="1:6" s="14" customFormat="1" ht="39" customHeight="1">
+      <c r="A43" s="439"/>
+      <c r="B43" s="478" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C43" s="479"/>
+      <c r="D43" s="479"/>
+      <c r="E43" s="479"/>
+      <c r="F43" s="325"/>
+    </row>
+    <row r="44" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A44" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B44" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C44" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D44" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E44" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F44" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A45" s="436" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B45" s="20" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C45" s="21">
         <v>182800</v>
       </c>
-      <c r="D45" s="84">
+      <c r="D45" s="22">
         <v>133444</v>
       </c>
-      <c r="E45" s="119">
+      <c r="E45" s="34">
         <f>1-D45/C45</f>
         <v>0.27</v>
       </c>
-      <c r="F45" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C46" s="83">
+      <c r="F45" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A46" s="436"/>
+      <c r="B46" s="20" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C46" s="21">
         <v>192800</v>
       </c>
-      <c r="D46" s="84">
+      <c r="D46" s="22">
         <v>140744</v>
       </c>
-      <c r="E46" s="119">
+      <c r="E46" s="34">
         <f>1-D46/C46</f>
         <v>0.27</v>
       </c>
-      <c r="F46" s="86"/>
-[...6 lines deleted...]
-      <c r="C47" s="83">
+      <c r="F46" s="443"/>
+    </row>
+    <row r="47" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A47" s="436"/>
+      <c r="B47" s="20" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C47" s="21">
         <v>213800</v>
       </c>
-      <c r="D47" s="84">
+      <c r="D47" s="22">
         <v>156074</v>
       </c>
-      <c r="E47" s="119">
+      <c r="E47" s="34">
         <f>1-D47/C47</f>
         <v>0.27</v>
       </c>
-      <c r="F47" s="86"/>
-[...6 lines deleted...]
-      <c r="C48" s="83">
+      <c r="F47" s="443"/>
+    </row>
+    <row r="48" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A48" s="436"/>
+      <c r="B48" s="20" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C48" s="21">
         <v>228800</v>
       </c>
-      <c r="D48" s="84">
+      <c r="D48" s="22">
         <v>167024</v>
       </c>
-      <c r="E48" s="119">
+      <c r="E48" s="34">
         <f>1-D48/C48</f>
         <v>0.27</v>
       </c>
-      <c r="F48" s="86"/>
-[...6 lines deleted...]
-      <c r="C49" s="83">
+      <c r="F48" s="443"/>
+    </row>
+    <row r="49" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A49" s="436"/>
+      <c r="B49" s="20" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C49" s="21">
         <v>239800</v>
       </c>
-      <c r="D49" s="84">
+      <c r="D49" s="22">
         <v>175054</v>
       </c>
-      <c r="E49" s="119">
+      <c r="E49" s="34">
         <f>1-D49/C49</f>
         <v>0.27</v>
       </c>
-      <c r="F49" s="86"/>
-[...38 lines deleted...]
-      <c r="C52" s="83">
+      <c r="F49" s="443"/>
+    </row>
+    <row r="50" spans="1:6" ht="40" customHeight="1">
+      <c r="A50" s="485"/>
+      <c r="B50" s="478" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C50" s="479"/>
+      <c r="D50" s="479"/>
+      <c r="E50" s="479"/>
+      <c r="F50" s="485"/>
+    </row>
+    <row r="51" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A51" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B51" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C51" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D51" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E51" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F51" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A52" s="437" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B52" s="20" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C52" s="21">
         <v>119900</v>
       </c>
-      <c r="D52" s="84">
+      <c r="D52" s="22">
         <v>107910</v>
       </c>
-      <c r="E52" s="85">
+      <c r="E52" s="23">
         <f>1-D52/C52</f>
         <v>0.1</v>
       </c>
-      <c r="F52" s="132" t="s">
-[...8 lines deleted...]
-      <c r="C53" s="83">
+      <c r="F52" s="323" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A53" s="438"/>
+      <c r="B53" s="20" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C53" s="21">
         <v>125900</v>
       </c>
-      <c r="D53" s="84">
+      <c r="D53" s="22">
         <v>113310</v>
       </c>
-      <c r="E53" s="85">
+      <c r="E53" s="23">
         <f t="shared" ref="E53:E61" si="2">1-D53/C53</f>
         <v>0.1</v>
       </c>
-      <c r="F53" s="128"/>
-[...6 lines deleted...]
-      <c r="C54" s="83">
+      <c r="F53" s="324"/>
+    </row>
+    <row r="54" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A54" s="438"/>
+      <c r="B54" s="20" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C54" s="21">
         <v>132900</v>
       </c>
-      <c r="D54" s="84">
+      <c r="D54" s="22">
         <v>119610</v>
       </c>
-      <c r="E54" s="85">
+      <c r="E54" s="23">
         <f t="shared" si="2"/>
         <v>0.1</v>
       </c>
-      <c r="F54" s="128"/>
-[...6 lines deleted...]
-      <c r="C55" s="83">
+      <c r="F54" s="324"/>
+    </row>
+    <row r="55" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A55" s="438"/>
+      <c r="B55" s="20" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C55" s="21">
         <v>139900</v>
       </c>
-      <c r="D55" s="84">
+      <c r="D55" s="22">
         <v>125910</v>
       </c>
-      <c r="E55" s="85">
+      <c r="E55" s="23">
         <f t="shared" si="2"/>
         <v>0.1</v>
       </c>
-      <c r="F55" s="128"/>
-[...38 lines deleted...]
-      <c r="C58" s="83">
+      <c r="F55" s="324"/>
+    </row>
+    <row r="56" spans="1:6" ht="35.25" customHeight="1">
+      <c r="A56" s="439"/>
+      <c r="B56" s="385" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C56" s="386"/>
+      <c r="D56" s="386"/>
+      <c r="E56" s="387"/>
+      <c r="F56" s="325"/>
+    </row>
+    <row r="57" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A57" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B57" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C57" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D57" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E57" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F57" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A58" s="437" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B58" s="20" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C58" s="21">
         <v>279800</v>
       </c>
-      <c r="D58" s="84">
+      <c r="D58" s="22">
         <v>221601.6</v>
       </c>
-      <c r="E58" s="119">
+      <c r="E58" s="34">
         <f t="shared" si="2"/>
-        <v>0.208</v>
-[...10 lines deleted...]
-      <c r="C59" s="83">
+        <v>0.20799999999999999</v>
+      </c>
+      <c r="F58" s="323" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A59" s="438"/>
+      <c r="B59" s="20" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C59" s="21">
         <v>298800</v>
       </c>
-      <c r="D59" s="84">
-[...2 lines deleted...]
-      <c r="E59" s="119">
+      <c r="D59" s="22">
+        <v>236649.60000000001</v>
+      </c>
+      <c r="E59" s="34">
         <f t="shared" si="2"/>
-        <v>0.208</v>
-[...8 lines deleted...]
-      <c r="C60" s="83">
+        <v>0.20799999999999999</v>
+      </c>
+      <c r="F59" s="324"/>
+    </row>
+    <row r="60" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A60" s="438"/>
+      <c r="B60" s="20" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C60" s="21">
         <v>310800</v>
       </c>
-      <c r="D60" s="84">
-[...2 lines deleted...]
-      <c r="E60" s="119">
+      <c r="D60" s="22">
+        <v>246153.60000000001</v>
+      </c>
+      <c r="E60" s="34">
         <f t="shared" si="2"/>
-        <v>0.208</v>
-[...8 lines deleted...]
-      <c r="C61" s="83">
+        <v>0.20799999999999999</v>
+      </c>
+      <c r="F60" s="324"/>
+    </row>
+    <row r="61" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A61" s="438"/>
+      <c r="B61" s="20" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C61" s="21">
         <v>333800</v>
       </c>
-      <c r="D61" s="84">
-[...2 lines deleted...]
-      <c r="E61" s="119">
+      <c r="D61" s="22">
+        <v>264369.59999999998</v>
+      </c>
+      <c r="E61" s="34">
         <f t="shared" si="2"/>
-        <v>0.208</v>
-[...40 lines deleted...]
-      <c r="C64" s="83">
+        <v>0.20799999999999999</v>
+      </c>
+      <c r="F61" s="324"/>
+    </row>
+    <row r="62" spans="1:6" ht="39.75" customHeight="1">
+      <c r="A62" s="439"/>
+      <c r="B62" s="385" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C62" s="480"/>
+      <c r="D62" s="480"/>
+      <c r="E62" s="481"/>
+      <c r="F62" s="325"/>
+    </row>
+    <row r="63" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A63" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B63" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C63" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D63" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E63" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F63" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A64" s="437" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B64" s="20" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C64" s="21">
         <v>259900</v>
       </c>
-      <c r="D64" s="84">
+      <c r="D64" s="22">
         <v>139306.4</v>
       </c>
-      <c r="E64" s="119">
+      <c r="E64" s="34">
         <f t="shared" ref="E64:E68" si="3">1-D64/C64</f>
-        <v>0.464</v>
-[...10 lines deleted...]
-      <c r="C65" s="83">
+        <v>0.46400000000000002</v>
+      </c>
+      <c r="F64" s="323" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A65" s="438"/>
+      <c r="B65" s="20" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C65" s="21">
         <v>268900</v>
       </c>
-      <c r="D65" s="84">
+      <c r="D65" s="22">
         <v>144130.4</v>
       </c>
-      <c r="E65" s="119">
+      <c r="E65" s="34">
         <f t="shared" si="3"/>
-        <v>0.464</v>
-[...8 lines deleted...]
-      <c r="C66" s="83">
+        <v>0.46400000000000002</v>
+      </c>
+      <c r="F65" s="324"/>
+    </row>
+    <row r="66" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A66" s="438"/>
+      <c r="B66" s="20" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C66" s="21">
         <v>278900</v>
       </c>
-      <c r="D66" s="84">
+      <c r="D66" s="22">
         <v>149490.4</v>
       </c>
-      <c r="E66" s="119">
+      <c r="E66" s="34">
         <f t="shared" si="3"/>
-        <v>0.464</v>
-[...8 lines deleted...]
-      <c r="C67" s="83">
+        <v>0.46400000000000002</v>
+      </c>
+      <c r="F66" s="324"/>
+    </row>
+    <row r="67" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A67" s="438"/>
+      <c r="B67" s="20" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C67" s="21">
         <v>309900</v>
       </c>
-      <c r="D67" s="84">
+      <c r="D67" s="22">
         <v>166106.4</v>
       </c>
-      <c r="E67" s="119">
+      <c r="E67" s="34">
         <f t="shared" si="3"/>
-        <v>0.464</v>
-[...8 lines deleted...]
-      <c r="C68" s="83">
+        <v>0.46400000000000002</v>
+      </c>
+      <c r="F67" s="324"/>
+    </row>
+    <row r="68" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A68" s="438"/>
+      <c r="B68" s="20" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C68" s="21">
         <v>312900</v>
       </c>
-      <c r="D68" s="84">
+      <c r="D68" s="22">
         <v>167714.4</v>
       </c>
-      <c r="E68" s="119">
+      <c r="E68" s="34">
         <f t="shared" si="3"/>
-        <v>0.464</v>
-[...40 lines deleted...]
-      <c r="C71" s="100">
+        <v>0.46400000000000002</v>
+      </c>
+      <c r="F68" s="324"/>
+    </row>
+    <row r="69" spans="1:6" ht="39.75" customHeight="1">
+      <c r="A69" s="439"/>
+      <c r="B69" s="385" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C69" s="480"/>
+      <c r="D69" s="480"/>
+      <c r="E69" s="481"/>
+      <c r="F69" s="325"/>
+    </row>
+    <row r="70" spans="1:6" ht="19" customHeight="1">
+      <c r="A70" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B70" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C70" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D70" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E70" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F70" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="22" customHeight="1">
+      <c r="A71" s="486" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B71" s="25" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C71" s="26">
         <v>97800</v>
       </c>
-      <c r="D71" s="104">
+      <c r="D71" s="28">
         <v>92910</v>
       </c>
-      <c r="E71" s="105">
+      <c r="E71" s="29">
         <f>1-D71/C71</f>
         <v>0.05</v>
       </c>
-      <c r="F71" s="132" t="s">
-[...8 lines deleted...]
-      <c r="C72" s="100">
+      <c r="F71" s="323" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="19" customHeight="1">
+      <c r="A72" s="487"/>
+      <c r="B72" s="25" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C72" s="26">
         <v>102800</v>
       </c>
-      <c r="D72" s="104">
+      <c r="D72" s="28">
         <v>97660</v>
       </c>
-      <c r="E72" s="105">
+      <c r="E72" s="29">
         <f t="shared" ref="E72:E80" si="4">1-D72/C72</f>
         <v>0.05</v>
       </c>
-      <c r="F72" s="128"/>
-[...6 lines deleted...]
-      <c r="C73" s="100">
+      <c r="F72" s="324"/>
+    </row>
+    <row r="73" spans="1:6" ht="20.149999999999999" customHeight="1">
+      <c r="A73" s="487"/>
+      <c r="B73" s="25" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C73" s="26">
         <v>108800</v>
       </c>
-      <c r="D73" s="104">
+      <c r="D73" s="28">
         <v>103360</v>
       </c>
-      <c r="E73" s="105">
+      <c r="E73" s="29">
         <f t="shared" si="4"/>
         <v>0.05</v>
       </c>
-      <c r="F73" s="128"/>
-[...6 lines deleted...]
-      <c r="C74" s="100">
+      <c r="F73" s="324"/>
+    </row>
+    <row r="74" spans="1:6" ht="21" customHeight="1">
+      <c r="A74" s="487"/>
+      <c r="B74" s="25" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C74" s="26">
         <v>112800</v>
       </c>
-      <c r="D74" s="104">
+      <c r="D74" s="28">
         <v>107160</v>
       </c>
-      <c r="E74" s="105">
+      <c r="E74" s="29">
         <f t="shared" si="4"/>
         <v>0.05</v>
       </c>
-      <c r="F74" s="128"/>
-[...38 lines deleted...]
-      <c r="C77" s="83">
+      <c r="F74" s="324"/>
+    </row>
+    <row r="75" spans="1:6" ht="38.15" customHeight="1">
+      <c r="A75" s="488"/>
+      <c r="B75" s="404" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C75" s="482"/>
+      <c r="D75" s="482"/>
+      <c r="E75" s="483"/>
+      <c r="F75" s="325"/>
+    </row>
+    <row r="76" spans="1:6" ht="19" customHeight="1">
+      <c r="A76" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B76" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C76" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D76" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E76" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F76" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="20.149999999999999" customHeight="1">
+      <c r="A77" s="486" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B77" s="20" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C77" s="21">
         <v>159800</v>
       </c>
-      <c r="D77" s="84">
+      <c r="D77" s="22">
         <v>127840</v>
       </c>
-      <c r="E77" s="119">
+      <c r="E77" s="34">
         <f t="shared" si="4"/>
         <v>0.2</v>
       </c>
-      <c r="F77" s="132" t="s">
-[...8 lines deleted...]
-      <c r="C78" s="83">
+      <c r="F77" s="323" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="18" customHeight="1">
+      <c r="A78" s="487"/>
+      <c r="B78" s="20" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C78" s="21">
         <v>169800</v>
       </c>
-      <c r="D78" s="84">
+      <c r="D78" s="22">
         <v>135840</v>
       </c>
-      <c r="E78" s="119">
+      <c r="E78" s="34">
         <f t="shared" si="4"/>
         <v>0.2</v>
       </c>
-      <c r="F78" s="128"/>
-[...6 lines deleted...]
-      <c r="C79" s="83">
+      <c r="F78" s="324"/>
+    </row>
+    <row r="79" spans="1:6" ht="19" customHeight="1">
+      <c r="A79" s="487"/>
+      <c r="B79" s="20" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C79" s="21">
         <v>169800</v>
       </c>
-      <c r="D79" s="84">
+      <c r="D79" s="22">
         <v>135840</v>
       </c>
-      <c r="E79" s="119">
+      <c r="E79" s="34">
         <f t="shared" si="4"/>
         <v>0.2</v>
       </c>
-      <c r="F79" s="128"/>
-[...6 lines deleted...]
-      <c r="C80" s="83">
+      <c r="F79" s="324"/>
+    </row>
+    <row r="80" spans="1:6" ht="21" customHeight="1">
+      <c r="A80" s="487"/>
+      <c r="B80" s="20" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C80" s="21">
         <v>179800</v>
       </c>
-      <c r="D80" s="84">
+      <c r="D80" s="22">
         <v>143840</v>
       </c>
-      <c r="E80" s="119">
+      <c r="E80" s="34">
         <f t="shared" si="4"/>
         <v>0.2</v>
       </c>
-      <c r="F80" s="128"/>
-[...38 lines deleted...]
-      <c r="C83" s="83">
+      <c r="F80" s="324"/>
+    </row>
+    <row r="81" spans="1:7" ht="40" customHeight="1">
+      <c r="A81" s="488"/>
+      <c r="B81" s="404" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C81" s="482"/>
+      <c r="D81" s="482"/>
+      <c r="E81" s="483"/>
+      <c r="F81" s="325"/>
+    </row>
+    <row r="82" spans="1:7" ht="19" customHeight="1">
+      <c r="A82" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B82" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C82" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D82" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E82" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F82" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A83" s="486" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B83" s="20" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C83" s="21">
         <v>149800</v>
       </c>
-      <c r="D83" s="84">
+      <c r="D83" s="22">
         <v>134820</v>
       </c>
-      <c r="E83" s="119">
+      <c r="E83" s="34">
         <f>1-D83/C83</f>
         <v>0.1</v>
       </c>
-      <c r="F83" s="132" t="s">
-[...8 lines deleted...]
-      <c r="C84" s="83">
+      <c r="F83" s="323" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A84" s="487"/>
+      <c r="B84" s="20" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C84" s="21">
         <v>155800</v>
       </c>
-      <c r="D84" s="84">
+      <c r="D84" s="22">
         <v>140220</v>
       </c>
-      <c r="E84" s="119">
+      <c r="E84" s="34">
         <f>1-D84/C84</f>
         <v>0.1</v>
       </c>
-      <c r="F84" s="128"/>
-[...9 lines deleted...]
-      <c r="F85" s="131"/>
+      <c r="F84" s="324"/>
+    </row>
+    <row r="85" spans="1:7" ht="41.15" customHeight="1">
+      <c r="A85" s="488"/>
+      <c r="B85" s="404" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C85" s="482"/>
+      <c r="D85" s="482"/>
+      <c r="E85" s="483"/>
+      <c r="F85" s="325"/>
     </row>
     <row r="86" spans="1:7">
-      <c r="A86" s="141" t="s">
-[...17 lines deleted...]
-      <c r="F87" s="142"/>
+      <c r="A86" s="484" t="s">
+        <v>431</v>
+      </c>
+      <c r="B86" s="484"/>
+      <c r="C86" s="484"/>
+      <c r="D86" s="484"/>
+      <c r="E86" s="484"/>
+      <c r="F86" s="484"/>
+      <c r="G86" s="36"/>
+    </row>
+    <row r="87" spans="1:7" hidden="1">
+      <c r="A87" s="36" t="s">
+        <v>431</v>
+      </c>
+      <c r="B87" s="36"/>
+      <c r="C87" s="36"/>
+      <c r="D87" s="36"/>
+      <c r="E87" s="36"/>
+      <c r="F87" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="41">
-    <mergeCell ref="A6:F6"/>
-[...13 lines deleted...]
-    <mergeCell ref="B85:E85"/>
+    <mergeCell ref="F64:F69"/>
+    <mergeCell ref="F71:F75"/>
+    <mergeCell ref="F77:F81"/>
+    <mergeCell ref="F83:F85"/>
+    <mergeCell ref="A1:F5"/>
+    <mergeCell ref="F34:F38"/>
+    <mergeCell ref="F40:F43"/>
+    <mergeCell ref="F45:F50"/>
+    <mergeCell ref="F52:F56"/>
+    <mergeCell ref="F58:F62"/>
     <mergeCell ref="A86:F86"/>
     <mergeCell ref="A10:A21"/>
     <mergeCell ref="A23:A26"/>
     <mergeCell ref="A28:A32"/>
     <mergeCell ref="A34:A38"/>
     <mergeCell ref="A40:A43"/>
     <mergeCell ref="A45:A50"/>
     <mergeCell ref="A52:A56"/>
     <mergeCell ref="A58:A62"/>
     <mergeCell ref="A64:A69"/>
     <mergeCell ref="A71:A75"/>
     <mergeCell ref="A77:A81"/>
     <mergeCell ref="A83:A85"/>
     <mergeCell ref="F10:F21"/>
     <mergeCell ref="F23:F26"/>
     <mergeCell ref="F28:F32"/>
-    <mergeCell ref="F34:F38"/>
-[...8 lines deleted...]
-    <mergeCell ref="A1:F5"/>
+    <mergeCell ref="B62:E62"/>
+    <mergeCell ref="B69:E69"/>
+    <mergeCell ref="B75:E75"/>
+    <mergeCell ref="B81:E81"/>
+    <mergeCell ref="B85:E85"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A7:F7"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="B26:E26"/>
   </mergeCells>
-  <pageMargins left="0.25" right="0.25" top="0.639583333333333" bottom="1" header="0.349305555555556" footer="0.5"/>
+  <phoneticPr fontId="83" type="noConversion"/>
+  <pageMargins left="0.25" right="0.25" top="0.63958333333333295" bottom="1" header="0.34930555555555598" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
-    <tabColor theme="3" tint="0.799340800195319"/>
+    <tabColor theme="3" tint="0.7993408001953185"/>
   </sheetPr>
-  <dimension ref="A1:F71"/>
+  <dimension ref="A1:H71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane topLeftCell="A1" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="A1" sqref="A1:F5"/>
+      <pane activePane="bottomRight" state="frozen"/>
+      <selection sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1" outlineLevelCol="5"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="13.8333333333333" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="15.5833333333333" customWidth="1"/>
+    <col min="1" max="1" width="13.83203125" customWidth="1"/>
+    <col min="2" max="2" width="54.58203125" customWidth="1"/>
+    <col min="3" max="5" width="13.83203125" customWidth="1"/>
+    <col min="6" max="6" width="15.58203125" customWidth="1"/>
     <col min="7" max="8" width="0" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="18.65" customHeight="1" spans="1:6">
-[...100 lines deleted...]
-      <c r="C11" s="100">
+    <row r="1" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A1" s="445" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B1" s="446"/>
+      <c r="C1" s="446"/>
+      <c r="D1" s="446"/>
+      <c r="E1" s="446"/>
+      <c r="F1" s="447"/>
+    </row>
+    <row r="2" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A2" s="448"/>
+      <c r="B2" s="449"/>
+      <c r="C2" s="449"/>
+      <c r="D2" s="449"/>
+      <c r="E2" s="449"/>
+      <c r="F2" s="450"/>
+    </row>
+    <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A3" s="448"/>
+      <c r="B3" s="449"/>
+      <c r="C3" s="449"/>
+      <c r="D3" s="449"/>
+      <c r="E3" s="449"/>
+      <c r="F3" s="450"/>
+    </row>
+    <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A4" s="448"/>
+      <c r="B4" s="449"/>
+      <c r="C4" s="449"/>
+      <c r="D4" s="449"/>
+      <c r="E4" s="449"/>
+      <c r="F4" s="450"/>
+    </row>
+    <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A5" s="448"/>
+      <c r="B5" s="449"/>
+      <c r="C5" s="449"/>
+      <c r="D5" s="449"/>
+      <c r="E5" s="449"/>
+      <c r="F5" s="450"/>
+    </row>
+    <row r="6" spans="1:6" ht="6" customHeight="1">
+      <c r="A6" s="425"/>
+      <c r="B6" s="426"/>
+      <c r="C6" s="426"/>
+      <c r="D6" s="426"/>
+      <c r="E6" s="426"/>
+      <c r="F6" s="427"/>
+    </row>
+    <row r="7" spans="1:6" ht="6.75" customHeight="1">
+      <c r="A7" s="425"/>
+      <c r="B7" s="426"/>
+      <c r="C7" s="426"/>
+      <c r="D7" s="426"/>
+      <c r="E7" s="426"/>
+      <c r="F7" s="427"/>
+    </row>
+    <row r="8" spans="1:6" ht="4.5" customHeight="1">
+      <c r="A8" s="428"/>
+      <c r="B8" s="429"/>
+      <c r="C8" s="429"/>
+      <c r="D8" s="429"/>
+      <c r="E8" s="429"/>
+      <c r="F8" s="430"/>
+    </row>
+    <row r="9" spans="1:6" ht="14.25" customHeight="1">
+      <c r="A9" s="15"/>
+      <c r="B9" s="16"/>
+      <c r="C9" s="16"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="16"/>
+      <c r="F9" s="17"/>
+    </row>
+    <row r="10" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A10" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B10" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C10" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D10" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E10" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F10" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A11" s="458" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C11" s="26">
         <v>139900</v>
       </c>
-      <c r="D11" s="104">
+      <c r="D11" s="28">
         <v>123900</v>
       </c>
-      <c r="E11" s="105">
+      <c r="E11" s="29">
         <f t="shared" ref="E11:E15" si="0">1-D11/C11</f>
         <v>0.114367405289493</v>
       </c>
-      <c r="F11" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C12" s="100">
+      <c r="F11" s="443" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A12" s="458"/>
+      <c r="B12" s="25" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C12" s="26">
         <v>149900</v>
       </c>
-      <c r="D12" s="104">
+      <c r="D12" s="28">
         <v>133900</v>
       </c>
-      <c r="E12" s="105">
+      <c r="E12" s="29">
         <f t="shared" si="0"/>
-        <v>0.106737825216811</v>
-[...8 lines deleted...]
-      <c r="C13" s="100">
+        <v>0.10673782521681099</v>
+      </c>
+      <c r="F12" s="443"/>
+    </row>
+    <row r="13" spans="1:6" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A13" s="464"/>
+      <c r="B13" s="25" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C13" s="26">
         <v>157900</v>
       </c>
-      <c r="D13" s="104">
+      <c r="D13" s="28">
         <v>141900</v>
       </c>
-      <c r="E13" s="105">
+      <c r="E13" s="29">
         <f t="shared" si="0"/>
         <v>0.101329955668144</v>
       </c>
-      <c r="F13" s="99"/>
-[...6 lines deleted...]
-      <c r="C14" s="100">
+      <c r="F13" s="465"/>
+    </row>
+    <row r="14" spans="1:6" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A14" s="464"/>
+      <c r="B14" s="25" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C14" s="26">
         <v>167900</v>
       </c>
-      <c r="D14" s="104">
+      <c r="D14" s="28">
         <v>151900</v>
       </c>
-      <c r="E14" s="105">
+      <c r="E14" s="29">
         <f t="shared" si="0"/>
-        <v>0.0952948183442526</v>
-[...8 lines deleted...]
-      <c r="C15" s="100">
+        <v>9.5294818344252602E-2</v>
+      </c>
+      <c r="F14" s="465"/>
+    </row>
+    <row r="15" spans="1:6" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A15" s="464"/>
+      <c r="B15" s="25" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C15" s="26">
         <v>179800</v>
       </c>
-      <c r="D15" s="104">
+      <c r="D15" s="28">
         <v>111800</v>
       </c>
-      <c r="E15" s="105">
+      <c r="E15" s="29">
         <f t="shared" si="0"/>
-        <v>0.378197997775306</v>
-[...40 lines deleted...]
-      <c r="C18" s="100">
+        <v>0.37819799777530599</v>
+      </c>
+      <c r="F15" s="465"/>
+    </row>
+    <row r="16" spans="1:6" ht="51.75" customHeight="1">
+      <c r="A16" s="464"/>
+      <c r="B16" s="492" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C16" s="493"/>
+      <c r="D16" s="493"/>
+      <c r="E16" s="494"/>
+      <c r="F16" s="465"/>
+    </row>
+    <row r="17" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A17" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D17" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E17" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F17" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A18" s="497" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C18" s="26">
         <v>125900</v>
       </c>
-      <c r="D18" s="104">
+      <c r="D18" s="28">
         <v>94100</v>
       </c>
-      <c r="E18" s="105">
+      <c r="E18" s="29">
         <f>1-D18/C18</f>
-        <v>0.252581413820492</v>
-[...10 lines deleted...]
-      <c r="C19" s="100">
+        <v>0.25258141382049198</v>
+      </c>
+      <c r="F18" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A19" s="497"/>
+      <c r="B19" s="25" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C19" s="26">
         <v>134900</v>
       </c>
-      <c r="D19" s="104">
+      <c r="D19" s="28">
         <v>97300</v>
       </c>
-      <c r="E19" s="105">
+      <c r="E19" s="29">
         <f>1-D19/C19</f>
-        <v>0.278724981467754</v>
-[...40 lines deleted...]
-      <c r="C22" s="100">
+        <v>0.27872498146775398</v>
+      </c>
+      <c r="F19" s="443"/>
+    </row>
+    <row r="20" spans="1:6" ht="43" customHeight="1">
+      <c r="A20" s="497"/>
+      <c r="B20" s="462" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C20" s="462"/>
+      <c r="D20" s="462"/>
+      <c r="E20" s="462"/>
+      <c r="F20" s="443"/>
+    </row>
+    <row r="21" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A21" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C21" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D21" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E21" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F21" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A22" s="436" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B22" s="25" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C22" s="26">
         <v>159900</v>
       </c>
-      <c r="D22" s="104">
+      <c r="D22" s="28">
         <v>144900</v>
       </c>
-      <c r="E22" s="105">
+      <c r="E22" s="29">
         <f>1-D22/C22</f>
-        <v>0.0938086303939962</v>
-[...10 lines deleted...]
-      <c r="C23" s="100">
+        <v>9.3808630393996201E-2</v>
+      </c>
+      <c r="F22" s="443" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A23" s="436"/>
+      <c r="B23" s="25" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C23" s="26">
         <v>169900</v>
       </c>
-      <c r="D23" s="104">
+      <c r="D23" s="28">
         <v>154900</v>
       </c>
-      <c r="E23" s="105">
+      <c r="E23" s="29">
         <f t="shared" ref="E23:E28" si="1">1-D23/C23</f>
-        <v>0.0882872277810477</v>
-[...8 lines deleted...]
-      <c r="C24" s="100">
+        <v>8.8287227781047695E-2</v>
+      </c>
+      <c r="F23" s="443"/>
+    </row>
+    <row r="24" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A24" s="436"/>
+      <c r="B24" s="25" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C24" s="26">
         <v>184900</v>
       </c>
-      <c r="D24" s="104">
+      <c r="D24" s="28">
         <v>169900</v>
       </c>
-      <c r="E24" s="105">
+      <c r="E24" s="29">
         <f t="shared" si="1"/>
-        <v>0.0811249323958897</v>
-[...8 lines deleted...]
-      <c r="C25" s="100">
+        <v>8.1124932395889707E-2</v>
+      </c>
+      <c r="F24" s="443"/>
+    </row>
+    <row r="25" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A25" s="436"/>
+      <c r="B25" s="25" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C25" s="26">
         <v>209900</v>
       </c>
-      <c r="D25" s="104">
+      <c r="D25" s="28">
         <v>193900</v>
       </c>
-      <c r="E25" s="105">
+      <c r="E25" s="29">
         <f t="shared" si="1"/>
-        <v>0.0762267746545974</v>
-[...8 lines deleted...]
-      <c r="C26" s="100">
+        <v>7.6226774654597401E-2</v>
+      </c>
+      <c r="F25" s="443"/>
+    </row>
+    <row r="26" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A26" s="436"/>
+      <c r="B26" s="25" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C26" s="26">
         <v>159900</v>
       </c>
-      <c r="D26" s="104">
+      <c r="D26" s="28">
         <v>145900</v>
       </c>
-      <c r="E26" s="105">
+      <c r="E26" s="29">
         <f t="shared" si="1"/>
-        <v>0.0875547217010632</v>
-[...8 lines deleted...]
-      <c r="C27" s="100">
+        <v>8.7554721701063196E-2</v>
+      </c>
+      <c r="F26" s="443"/>
+    </row>
+    <row r="27" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A27" s="436"/>
+      <c r="B27" s="25" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C27" s="26">
         <v>169900</v>
       </c>
-      <c r="D27" s="104">
+      <c r="D27" s="28">
         <v>155900</v>
       </c>
-      <c r="E27" s="105">
+      <c r="E27" s="29">
         <f t="shared" si="1"/>
-        <v>0.0824014125956445</v>
-[...8 lines deleted...]
-      <c r="C28" s="100">
+        <v>8.2401412595644499E-2</v>
+      </c>
+      <c r="F27" s="443"/>
+    </row>
+    <row r="28" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A28" s="436"/>
+      <c r="B28" s="25" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C28" s="26">
         <v>179900</v>
       </c>
-      <c r="D28" s="104">
+      <c r="D28" s="28">
         <v>164900</v>
       </c>
-      <c r="E28" s="105">
+      <c r="E28" s="29">
         <f t="shared" si="1"/>
-        <v>0.0833796553640912</v>
-[...40 lines deleted...]
-      <c r="C31" s="100">
+        <v>8.3379655364091199E-2</v>
+      </c>
+      <c r="F28" s="443"/>
+    </row>
+    <row r="29" spans="1:6" ht="60" customHeight="1">
+      <c r="A29" s="436"/>
+      <c r="B29" s="492" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C29" s="495"/>
+      <c r="D29" s="495"/>
+      <c r="E29" s="496"/>
+      <c r="F29" s="443"/>
+    </row>
+    <row r="30" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A30" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B30" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C30" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D30" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E30" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F30" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A31" s="436" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B31" s="25" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C31" s="26">
         <v>99900</v>
       </c>
-      <c r="D31" s="104">
+      <c r="D31" s="28">
         <v>97900</v>
       </c>
-      <c r="E31" s="105">
+      <c r="E31" s="29">
         <f>1-D31/C31</f>
-        <v>0.02002002002002</v>
-[...10 lines deleted...]
-      <c r="C32" s="100">
+        <v>2.0020020020019999E-2</v>
+      </c>
+      <c r="F31" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A32" s="436"/>
+      <c r="B32" s="25" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C32" s="26">
         <v>103900</v>
       </c>
-      <c r="D32" s="104">
+      <c r="D32" s="28">
         <v>96900</v>
       </c>
-      <c r="E32" s="105">
+      <c r="E32" s="29">
         <f t="shared" ref="E32:E37" si="2">1-D32/C32</f>
-        <v>0.0673724735322425</v>
-[...8 lines deleted...]
-      <c r="C33" s="100">
+        <v>6.7372473532242502E-2</v>
+      </c>
+      <c r="F32" s="443"/>
+    </row>
+    <row r="33" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A33" s="436"/>
+      <c r="B33" s="25" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C33" s="26">
         <v>109900</v>
       </c>
-      <c r="D33" s="104">
+      <c r="D33" s="28">
         <v>102900</v>
       </c>
-      <c r="E33" s="105">
+      <c r="E33" s="29">
         <f t="shared" si="2"/>
-        <v>0.0636942675159236</v>
-[...8 lines deleted...]
-      <c r="C34" s="100">
+        <v>6.3694267515923594E-2</v>
+      </c>
+      <c r="F33" s="443"/>
+    </row>
+    <row r="34" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A34" s="436"/>
+      <c r="B34" s="25" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C34" s="26">
         <v>114900</v>
       </c>
-      <c r="D34" s="104">
+      <c r="D34" s="28">
         <v>105900</v>
       </c>
-      <c r="E34" s="105">
+      <c r="E34" s="29">
         <f t="shared" si="2"/>
-        <v>0.0783289817232375</v>
-[...8 lines deleted...]
-      <c r="C35" s="100">
+        <v>7.8328981723237504E-2</v>
+      </c>
+      <c r="F34" s="443"/>
+    </row>
+    <row r="35" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A35" s="436"/>
+      <c r="B35" s="25" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C35" s="26">
         <v>116900</v>
       </c>
-      <c r="D35" s="104">
+      <c r="D35" s="28">
         <v>107900</v>
       </c>
-      <c r="E35" s="105">
+      <c r="E35" s="29">
         <f t="shared" si="2"/>
-        <v>0.0769888793840889</v>
-[...8 lines deleted...]
-      <c r="C36" s="100">
+        <v>7.6988879384088896E-2</v>
+      </c>
+      <c r="F35" s="443"/>
+    </row>
+    <row r="36" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A36" s="436"/>
+      <c r="B36" s="25" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C36" s="26">
         <v>121900</v>
       </c>
-      <c r="D36" s="104">
+      <c r="D36" s="28">
         <v>111900</v>
       </c>
-      <c r="E36" s="105">
+      <c r="E36" s="29">
         <f t="shared" si="2"/>
-        <v>0.0820344544708778</v>
-[...8 lines deleted...]
-      <c r="C37" s="100">
+        <v>8.2034454470877802E-2</v>
+      </c>
+      <c r="F36" s="443"/>
+    </row>
+    <row r="37" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A37" s="436"/>
+      <c r="B37" s="25" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C37" s="26">
         <v>129900</v>
       </c>
-      <c r="D37" s="104">
+      <c r="D37" s="28">
         <v>119900</v>
       </c>
-      <c r="E37" s="105">
+      <c r="E37" s="29">
         <f t="shared" si="2"/>
-        <v>0.0769822940723633</v>
-[...40 lines deleted...]
-      <c r="C40" s="100">
+        <v>7.6982294072363303E-2</v>
+      </c>
+      <c r="F37" s="443"/>
+    </row>
+    <row r="38" spans="1:6" ht="42" customHeight="1">
+      <c r="A38" s="436"/>
+      <c r="B38" s="492" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C38" s="495"/>
+      <c r="D38" s="495"/>
+      <c r="E38" s="496"/>
+      <c r="F38" s="443"/>
+    </row>
+    <row r="39" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A39" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B39" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C39" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D39" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E39" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F39" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A40" s="436" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B40" s="25" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C40" s="26">
         <v>119900</v>
       </c>
-      <c r="D40" s="104">
+      <c r="D40" s="28">
         <v>107900</v>
       </c>
-      <c r="E40" s="105">
+      <c r="E40" s="29">
         <f>1-D40/C40</f>
         <v>0.100083402835696</v>
       </c>
-      <c r="F40" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C41" s="100">
+      <c r="F40" s="443" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A41" s="436"/>
+      <c r="B41" s="25" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C41" s="26">
         <v>129900</v>
       </c>
-      <c r="D41" s="104">
+      <c r="D41" s="28">
         <v>114900</v>
       </c>
-      <c r="E41" s="105">
+      <c r="E41" s="29">
         <f t="shared" ref="E41:E45" si="3">1-D41/C41</f>
         <v>0.115473441108545</v>
       </c>
-      <c r="F41" s="86"/>
-[...6 lines deleted...]
-      <c r="C42" s="100">
+      <c r="F41" s="443"/>
+    </row>
+    <row r="42" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A42" s="436"/>
+      <c r="B42" s="25" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C42" s="26">
         <v>139900</v>
       </c>
-      <c r="D42" s="104">
+      <c r="D42" s="28">
         <v>124900</v>
       </c>
-      <c r="E42" s="105">
+      <c r="E42" s="29">
         <f t="shared" si="3"/>
         <v>0.107219442458899</v>
       </c>
-      <c r="F42" s="86"/>
-[...6 lines deleted...]
-      <c r="C43" s="100">
+      <c r="F42" s="443"/>
+    </row>
+    <row r="43" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A43" s="436"/>
+      <c r="B43" s="25" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C43" s="26">
         <v>139900</v>
       </c>
-      <c r="D43" s="104">
+      <c r="D43" s="28">
         <v>124900</v>
       </c>
-      <c r="E43" s="105">
+      <c r="E43" s="29">
         <f t="shared" si="3"/>
         <v>0.107219442458899</v>
       </c>
-      <c r="F43" s="86"/>
-[...6 lines deleted...]
-      <c r="C44" s="100">
+      <c r="F43" s="443"/>
+    </row>
+    <row r="44" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A44" s="436"/>
+      <c r="B44" s="25" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C44" s="26">
         <v>149900</v>
       </c>
-      <c r="D44" s="104">
+      <c r="D44" s="28">
         <v>134900</v>
       </c>
-      <c r="E44" s="105">
+      <c r="E44" s="29">
         <f t="shared" si="3"/>
         <v>0.10006671114076</v>
       </c>
-      <c r="F44" s="86"/>
-[...6 lines deleted...]
-      <c r="C45" s="100">
+      <c r="F44" s="443"/>
+    </row>
+    <row r="45" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A45" s="436"/>
+      <c r="B45" s="25" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C45" s="26">
         <v>164900</v>
       </c>
-      <c r="D45" s="104">
+      <c r="D45" s="28">
         <v>149900</v>
       </c>
-      <c r="E45" s="105">
+      <c r="E45" s="29">
         <f t="shared" si="3"/>
-        <v>0.0909642207398423</v>
-[...40 lines deleted...]
-      <c r="C48" s="100">
+        <v>9.0964220739842297E-2</v>
+      </c>
+      <c r="F45" s="443"/>
+    </row>
+    <row r="46" spans="1:6" ht="95.5" customHeight="1">
+      <c r="A46" s="436"/>
+      <c r="B46" s="492" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C46" s="495"/>
+      <c r="D46" s="495"/>
+      <c r="E46" s="496"/>
+      <c r="F46" s="443"/>
+    </row>
+    <row r="47" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A47" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B47" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C47" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D47" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E47" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F47" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A48" s="436" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B48" s="25" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C48" s="26">
         <v>160800</v>
       </c>
-      <c r="D48" s="104">
+      <c r="D48" s="28">
         <v>110800</v>
       </c>
-      <c r="E48" s="85">
+      <c r="E48" s="23">
         <f>1-D48/C48</f>
-        <v>0.310945273631841</v>
-[...10 lines deleted...]
-      <c r="C49" s="100">
+        <v>0.31094527363184099</v>
+      </c>
+      <c r="F48" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A49" s="436"/>
+      <c r="B49" s="25" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C49" s="26">
         <v>166800</v>
       </c>
-      <c r="D49" s="104">
+      <c r="D49" s="28">
         <v>115800</v>
       </c>
-      <c r="E49" s="85">
+      <c r="E49" s="23">
         <f>1-D49/C49</f>
         <v>0.305755395683453</v>
       </c>
-      <c r="F49" s="86"/>
-[...38 lines deleted...]
-      <c r="C52" s="100">
+      <c r="F49" s="443"/>
+    </row>
+    <row r="50" spans="1:6" ht="42" customHeight="1">
+      <c r="A50" s="436"/>
+      <c r="B50" s="419" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C50" s="419"/>
+      <c r="D50" s="419"/>
+      <c r="E50" s="419"/>
+      <c r="F50" s="443"/>
+    </row>
+    <row r="51" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A51" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B51" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C51" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D51" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E51" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F51" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A52" s="436" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B52" s="25" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C52" s="26">
         <v>79900</v>
       </c>
-      <c r="D52" s="104">
+      <c r="D52" s="28">
         <v>61500</v>
       </c>
-      <c r="E52" s="105">
+      <c r="E52" s="29">
         <f>1-D52/C52</f>
         <v>0.230287859824781</v>
       </c>
-      <c r="F52" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C53" s="100">
+      <c r="F52" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A53" s="436"/>
+      <c r="B53" s="25" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C53" s="26">
         <v>84900</v>
       </c>
-      <c r="D53" s="104">
+      <c r="D53" s="28">
         <v>75900</v>
       </c>
-      <c r="E53" s="105">
+      <c r="E53" s="29">
         <f t="shared" ref="E53:E54" si="4">1-D53/C53</f>
         <v>0.106007067137809</v>
       </c>
-      <c r="F53" s="86"/>
-[...6 lines deleted...]
-      <c r="C54" s="100">
+      <c r="F53" s="443"/>
+    </row>
+    <row r="54" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A54" s="436"/>
+      <c r="B54" s="25" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C54" s="26">
         <v>94900</v>
       </c>
-      <c r="D54" s="104">
+      <c r="D54" s="28">
         <v>80900</v>
       </c>
-      <c r="E54" s="105">
+      <c r="E54" s="29">
         <f t="shared" si="4"/>
-        <v>0.147523709167545</v>
-[...40 lines deleted...]
-      <c r="C57" s="100">
+        <v>0.14752370916754501</v>
+      </c>
+      <c r="F54" s="443"/>
+    </row>
+    <row r="55" spans="1:6" ht="42" customHeight="1">
+      <c r="A55" s="436"/>
+      <c r="B55" s="492" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C55" s="495"/>
+      <c r="D55" s="495"/>
+      <c r="E55" s="496"/>
+      <c r="F55" s="443"/>
+    </row>
+    <row r="56" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A56" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B56" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C56" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D56" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E56" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F56" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A57" s="458" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B57" s="25" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C57" s="26">
         <v>259800</v>
       </c>
-      <c r="D57" s="104">
+      <c r="D57" s="28">
         <v>201800</v>
       </c>
-      <c r="E57" s="105">
+      <c r="E57" s="29">
         <f>1-D57/C57</f>
-        <v>0.223248652809854</v>
-[...10 lines deleted...]
-      <c r="C58" s="100">
+        <v>0.22324865280985401</v>
+      </c>
+      <c r="F57" s="498" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A58" s="458"/>
+      <c r="B58" s="25" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C58" s="26">
         <v>259800</v>
       </c>
-      <c r="D58" s="104">
+      <c r="D58" s="28">
         <v>201800</v>
       </c>
-      <c r="E58" s="105">
+      <c r="E58" s="29">
         <f t="shared" ref="E58:E60" si="5">1-D58/C58</f>
-        <v>0.223248652809854</v>
-[...8 lines deleted...]
-      <c r="C59" s="100">
+        <v>0.22324865280985401</v>
+      </c>
+      <c r="F58" s="498"/>
+    </row>
+    <row r="59" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A59" s="464"/>
+      <c r="B59" s="25" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C59" s="26">
         <v>279800</v>
       </c>
-      <c r="D59" s="104">
+      <c r="D59" s="28">
         <v>221800</v>
       </c>
-      <c r="E59" s="105">
+      <c r="E59" s="29">
         <f t="shared" si="5"/>
-        <v>0.207290922087205</v>
-[...8 lines deleted...]
-      <c r="C60" s="100">
+        <v>0.20729092208720501</v>
+      </c>
+      <c r="F59" s="499"/>
+    </row>
+    <row r="60" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A60" s="464"/>
+      <c r="B60" s="25" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C60" s="26">
         <v>279800</v>
       </c>
-      <c r="D60" s="104">
+      <c r="D60" s="28">
         <v>221800</v>
       </c>
-      <c r="E60" s="105">
+      <c r="E60" s="29">
         <f t="shared" si="5"/>
-        <v>0.207290922087205</v>
-[...24 lines deleted...]
-    <row r="64" ht="16.5" hidden="1" customHeight="1"/>
+        <v>0.20729092208720501</v>
+      </c>
+      <c r="F60" s="499"/>
+    </row>
+    <row r="61" spans="1:6" ht="48" customHeight="1">
+      <c r="A61" s="464"/>
+      <c r="B61" s="492" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C61" s="493"/>
+      <c r="D61" s="493"/>
+      <c r="E61" s="494"/>
+      <c r="F61" s="499"/>
+    </row>
+    <row r="62" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A62" s="423" t="s">
+        <v>431</v>
+      </c>
+      <c r="B62" s="424"/>
+      <c r="C62" s="424"/>
+      <c r="D62" s="424"/>
+      <c r="E62" s="424"/>
+      <c r="F62" s="424"/>
+    </row>
+    <row r="63" spans="1:6" ht="16.5" hidden="1" customHeight="1"/>
+    <row r="64" spans="1:6" ht="16.5" hidden="1" customHeight="1"/>
     <row r="65" ht="16.5" hidden="1" customHeight="1"/>
     <row r="66" ht="16.5" hidden="1" customHeight="1"/>
     <row r="67" ht="16.5" hidden="1" customHeight="1"/>
     <row r="68" ht="16.5" hidden="1" customHeight="1"/>
     <row r="69" ht="15.5" hidden="1" customHeight="1"/>
     <row r="71" ht="16.5" hidden="1" customHeight="1"/>
   </sheetData>
   <mergeCells count="28">
+    <mergeCell ref="A1:F5"/>
+    <mergeCell ref="A6:F7"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="B55:E55"/>
+    <mergeCell ref="B61:E61"/>
+    <mergeCell ref="A62:F62"/>
+    <mergeCell ref="A40:A46"/>
+    <mergeCell ref="A48:A50"/>
+    <mergeCell ref="A52:A55"/>
+    <mergeCell ref="A57:A61"/>
+    <mergeCell ref="F40:F46"/>
+    <mergeCell ref="F48:F50"/>
+    <mergeCell ref="F52:F55"/>
+    <mergeCell ref="F57:F61"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B38:E38"/>
-    <mergeCell ref="B46:E46"/>
-[...3 lines deleted...]
-    <mergeCell ref="A62:F62"/>
     <mergeCell ref="A11:A16"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A22:A29"/>
     <mergeCell ref="A31:A38"/>
-    <mergeCell ref="A40:A46"/>
-[...2 lines deleted...]
-    <mergeCell ref="A57:A61"/>
     <mergeCell ref="F11:F16"/>
     <mergeCell ref="F18:F20"/>
     <mergeCell ref="F22:F29"/>
     <mergeCell ref="F31:F38"/>
-    <mergeCell ref="F40:F46"/>
-[...4 lines deleted...]
-    <mergeCell ref="A6:F7"/>
   </mergeCells>
-  <pageMargins left="0.279861111111111" right="0.209722222222222" top="0.379861111111111" bottom="0.4" header="0.219444444444444" footer="0.209722222222222"/>
+  <phoneticPr fontId="83" type="noConversion"/>
+  <pageMargins left="0.27986111111111101" right="0.209722222222222" top="0.37986111111111098" bottom="0.4" header="0.219444444444444" footer="0.209722222222222"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr>
-    <tabColor theme="3" tint="0.799340800195319"/>
+    <tabColor theme="3" tint="0.7993408001953185"/>
   </sheetPr>
-  <dimension ref="A1:F72"/>
+  <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1:F5"/>
+      <selection sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1" outlineLevelCol="5"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="13.8333333333333" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="16.1666666666667" customWidth="1"/>
+    <col min="1" max="1" width="13.83203125" customWidth="1"/>
+    <col min="2" max="2" width="54.58203125" customWidth="1"/>
+    <col min="3" max="5" width="13.83203125" customWidth="1"/>
+    <col min="6" max="6" width="16.1640625" customWidth="1"/>
     <col min="7" max="8" width="0" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="18.65" customHeight="1" spans="1:6">
-[...100 lines deleted...]
-      <c r="C11" s="83">
+    <row r="1" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A1" s="445" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B1" s="446"/>
+      <c r="C1" s="446"/>
+      <c r="D1" s="446"/>
+      <c r="E1" s="446"/>
+      <c r="F1" s="447"/>
+    </row>
+    <row r="2" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A2" s="448"/>
+      <c r="B2" s="449"/>
+      <c r="C2" s="449"/>
+      <c r="D2" s="449"/>
+      <c r="E2" s="449"/>
+      <c r="F2" s="450"/>
+    </row>
+    <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A3" s="448"/>
+      <c r="B3" s="449"/>
+      <c r="C3" s="449"/>
+      <c r="D3" s="449"/>
+      <c r="E3" s="449"/>
+      <c r="F3" s="450"/>
+    </row>
+    <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A4" s="448"/>
+      <c r="B4" s="449"/>
+      <c r="C4" s="449"/>
+      <c r="D4" s="449"/>
+      <c r="E4" s="449"/>
+      <c r="F4" s="450"/>
+    </row>
+    <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A5" s="448"/>
+      <c r="B5" s="449"/>
+      <c r="C5" s="449"/>
+      <c r="D5" s="449"/>
+      <c r="E5" s="449"/>
+      <c r="F5" s="450"/>
+    </row>
+    <row r="6" spans="1:6" ht="8.25" customHeight="1">
+      <c r="A6" s="425"/>
+      <c r="B6" s="426"/>
+      <c r="C6" s="426"/>
+      <c r="D6" s="426"/>
+      <c r="E6" s="426"/>
+      <c r="F6" s="427"/>
+    </row>
+    <row r="7" spans="1:6" ht="5.25" customHeight="1">
+      <c r="A7" s="425"/>
+      <c r="B7" s="426"/>
+      <c r="C7" s="426"/>
+      <c r="D7" s="426"/>
+      <c r="E7" s="426"/>
+      <c r="F7" s="427"/>
+    </row>
+    <row r="8" spans="1:6" ht="4.5" customHeight="1">
+      <c r="A8" s="428"/>
+      <c r="B8" s="429"/>
+      <c r="C8" s="429"/>
+      <c r="D8" s="429"/>
+      <c r="E8" s="429"/>
+      <c r="F8" s="430"/>
+    </row>
+    <row r="9" spans="1:6" ht="15.5">
+      <c r="A9" s="431"/>
+      <c r="B9" s="432"/>
+      <c r="C9" s="432"/>
+      <c r="D9" s="432"/>
+      <c r="E9" s="432"/>
+      <c r="F9" s="433"/>
+    </row>
+    <row r="10" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A10" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B10" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C10" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D10" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E10" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F10" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A11" s="458" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C11" s="21">
         <v>279800</v>
       </c>
-      <c r="D11" s="84">
+      <c r="D11" s="22">
         <v>279800</v>
       </c>
-      <c r="E11" s="85">
+      <c r="E11" s="23">
         <v>0</v>
       </c>
-      <c r="F11" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C12" s="83">
+      <c r="F11" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A12" s="464"/>
+      <c r="B12" s="25" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C12" s="21">
         <v>292800</v>
       </c>
-      <c r="D12" s="84">
+      <c r="D12" s="22">
         <v>292800</v>
       </c>
-      <c r="E12" s="85">
+      <c r="E12" s="23">
         <v>0</v>
       </c>
-      <c r="F12" s="99"/>
-[...6 lines deleted...]
-      <c r="C13" s="83">
+      <c r="F12" s="465"/>
+    </row>
+    <row r="13" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A13" s="464"/>
+      <c r="B13" s="25" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C13" s="21">
         <v>295800</v>
       </c>
-      <c r="D13" s="84">
+      <c r="D13" s="22">
         <v>295800</v>
       </c>
-      <c r="E13" s="85">
+      <c r="E13" s="23">
         <v>0</v>
       </c>
-      <c r="F13" s="99"/>
-[...6 lines deleted...]
-      <c r="C14" s="83">
+      <c r="F13" s="465"/>
+    </row>
+    <row r="14" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A14" s="464"/>
+      <c r="B14" s="25" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C14" s="21">
         <v>329800</v>
       </c>
-      <c r="D14" s="84">
+      <c r="D14" s="22">
         <v>329800</v>
       </c>
-      <c r="E14" s="85">
+      <c r="E14" s="23">
         <v>0</v>
       </c>
-      <c r="F14" s="99"/>
-[...6 lines deleted...]
-      <c r="C15" s="83">
+      <c r="F14" s="465"/>
+    </row>
+    <row r="15" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A15" s="464"/>
+      <c r="B15" s="25" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C15" s="21">
         <v>332800</v>
       </c>
-      <c r="D15" s="84">
+      <c r="D15" s="22">
         <v>332800</v>
       </c>
-      <c r="E15" s="85">
+      <c r="E15" s="23">
         <v>0</v>
       </c>
-      <c r="F15" s="99"/>
-[...6 lines deleted...]
-      <c r="C16" s="83">
+      <c r="F15" s="465"/>
+    </row>
+    <row r="16" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A16" s="464"/>
+      <c r="B16" s="25" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C16" s="21">
         <v>224800</v>
       </c>
-      <c r="D16" s="84">
+      <c r="D16" s="22">
         <v>224800</v>
       </c>
-      <c r="E16" s="85">
+      <c r="E16" s="23">
         <v>0</v>
       </c>
-      <c r="F16" s="99"/>
-[...6 lines deleted...]
-      <c r="C17" s="83">
+      <c r="F16" s="465"/>
+    </row>
+    <row r="17" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A17" s="464"/>
+      <c r="B17" s="25" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C17" s="21">
         <v>239800</v>
       </c>
-      <c r="D17" s="84">
+      <c r="D17" s="22">
         <v>239800</v>
       </c>
-      <c r="E17" s="85">
+      <c r="E17" s="23">
         <v>0</v>
       </c>
-      <c r="F17" s="99"/>
-[...6 lines deleted...]
-      <c r="C18" s="83">
+      <c r="F17" s="465"/>
+    </row>
+    <row r="18" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A18" s="464"/>
+      <c r="B18" s="25" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C18" s="21">
         <v>255800</v>
       </c>
-      <c r="D18" s="84">
+      <c r="D18" s="22">
         <v>255800</v>
       </c>
-      <c r="E18" s="85">
+      <c r="E18" s="23">
         <v>0</v>
       </c>
-      <c r="F18" s="99"/>
-[...6 lines deleted...]
-      <c r="C19" s="83">
+      <c r="F18" s="465"/>
+    </row>
+    <row r="19" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A19" s="464"/>
+      <c r="B19" s="25" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C19" s="21">
         <v>265800</v>
       </c>
-      <c r="D19" s="84">
+      <c r="D19" s="22">
         <v>265800</v>
       </c>
-      <c r="E19" s="85">
+      <c r="E19" s="23">
         <v>0</v>
       </c>
-      <c r="F19" s="99"/>
-[...28 lines deleted...]
-      <c r="C21" s="83">
+      <c r="F19" s="465"/>
+    </row>
+    <row r="20" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A20" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C20" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E20" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F20" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A21" s="436" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C21" s="21">
         <v>185900</v>
       </c>
-      <c r="D21" s="84">
+      <c r="D21" s="22">
         <v>185900</v>
       </c>
-      <c r="E21" s="85">
+      <c r="E21" s="23">
         <f t="shared" ref="E21:E36" si="0">1-D21/C21</f>
         <v>0</v>
       </c>
-      <c r="F21" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C22" s="83">
+      <c r="F21" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A22" s="411"/>
+      <c r="B22" s="20" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C22" s="21">
         <v>195900</v>
       </c>
-      <c r="D22" s="84">
+      <c r="D22" s="22">
         <v>195900</v>
       </c>
-      <c r="E22" s="85">
+      <c r="E22" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F22" s="87"/>
-[...6 lines deleted...]
-      <c r="C23" s="83">
+      <c r="F22" s="444"/>
+    </row>
+    <row r="23" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A23" s="411"/>
+      <c r="B23" s="20" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C23" s="21">
         <v>199900</v>
       </c>
-      <c r="D23" s="84">
+      <c r="D23" s="22">
         <v>199900</v>
       </c>
-      <c r="E23" s="85">
+      <c r="E23" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F23" s="87"/>
-[...6 lines deleted...]
-      <c r="C24" s="83">
+      <c r="F23" s="444"/>
+    </row>
+    <row r="24" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A24" s="411"/>
+      <c r="B24" s="20" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C24" s="21">
         <v>204900</v>
       </c>
-      <c r="D24" s="84">
+      <c r="D24" s="22">
         <v>204900</v>
       </c>
-      <c r="E24" s="85">
+      <c r="E24" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F24" s="87"/>
-[...6 lines deleted...]
-      <c r="C25" s="83">
+      <c r="F24" s="444"/>
+    </row>
+    <row r="25" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A25" s="411"/>
+      <c r="B25" s="20" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C25" s="21">
         <v>212900</v>
       </c>
-      <c r="D25" s="84">
+      <c r="D25" s="22">
         <v>212900</v>
       </c>
-      <c r="E25" s="85">
+      <c r="E25" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F25" s="87"/>
-[...6 lines deleted...]
-      <c r="C26" s="83">
+      <c r="F25" s="444"/>
+    </row>
+    <row r="26" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A26" s="411"/>
+      <c r="B26" s="20" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C26" s="21">
         <v>213900</v>
       </c>
-      <c r="D26" s="84">
+      <c r="D26" s="22">
         <v>213900</v>
       </c>
-      <c r="E26" s="85">
+      <c r="E26" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F26" s="87"/>
-[...6 lines deleted...]
-      <c r="C27" s="83">
+      <c r="F26" s="444"/>
+    </row>
+    <row r="27" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A27" s="411"/>
+      <c r="B27" s="20" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C27" s="21">
         <v>229900</v>
       </c>
-      <c r="D27" s="84">
+      <c r="D27" s="22">
         <v>229900</v>
       </c>
-      <c r="E27" s="85">
+      <c r="E27" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F27" s="87"/>
-[...6 lines deleted...]
-      <c r="C28" s="83">
+      <c r="F27" s="444"/>
+    </row>
+    <row r="28" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A28" s="411"/>
+      <c r="B28" s="20" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C28" s="21">
         <v>249900</v>
       </c>
-      <c r="D28" s="84">
+      <c r="D28" s="22">
         <v>249900</v>
       </c>
-      <c r="E28" s="85">
+      <c r="E28" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F28" s="87"/>
-[...6 lines deleted...]
-      <c r="C29" s="83">
+      <c r="F28" s="444"/>
+    </row>
+    <row r="29" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A29" s="411"/>
+      <c r="B29" s="20" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C29" s="21">
         <v>199900</v>
       </c>
-      <c r="D29" s="84">
+      <c r="D29" s="22">
         <v>199900</v>
       </c>
-      <c r="E29" s="85">
+      <c r="E29" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F29" s="87"/>
-[...6 lines deleted...]
-      <c r="C30" s="83">
+      <c r="F29" s="444"/>
+    </row>
+    <row r="30" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A30" s="411"/>
+      <c r="B30" s="20" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C30" s="21">
         <v>222900</v>
       </c>
-      <c r="D30" s="84">
+      <c r="D30" s="22">
         <v>222900</v>
       </c>
-      <c r="E30" s="85">
+      <c r="E30" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F30" s="87"/>
-[...6 lines deleted...]
-      <c r="C31" s="83">
+      <c r="F30" s="444"/>
+    </row>
+    <row r="31" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A31" s="411"/>
+      <c r="B31" s="20" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C31" s="21">
         <v>239900</v>
       </c>
-      <c r="D31" s="84">
+      <c r="D31" s="22">
         <v>239900</v>
       </c>
-      <c r="E31" s="85">
+      <c r="E31" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F31" s="87"/>
-[...6 lines deleted...]
-      <c r="C32" s="83">
+      <c r="F31" s="444"/>
+    </row>
+    <row r="32" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A32" s="411"/>
+      <c r="B32" s="20" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C32" s="21">
         <v>246900</v>
       </c>
-      <c r="D32" s="84">
+      <c r="D32" s="22">
         <v>246900</v>
       </c>
-      <c r="E32" s="85">
+      <c r="E32" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F32" s="87"/>
-[...6 lines deleted...]
-      <c r="C33" s="83">
+      <c r="F32" s="444"/>
+    </row>
+    <row r="33" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A33" s="411"/>
+      <c r="B33" s="20" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C33" s="21">
         <v>263900</v>
       </c>
-      <c r="D33" s="84">
+      <c r="D33" s="22">
         <v>263900</v>
       </c>
-      <c r="E33" s="85">
+      <c r="E33" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F33" s="87"/>
-[...6 lines deleted...]
-      <c r="C34" s="83">
+      <c r="F33" s="444"/>
+    </row>
+    <row r="34" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A34" s="411"/>
+      <c r="B34" s="20" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C34" s="21">
         <v>225900</v>
       </c>
-      <c r="D34" s="84">
+      <c r="D34" s="22">
         <v>225900</v>
       </c>
-      <c r="E34" s="85">
+      <c r="E34" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F34" s="87"/>
-[...6 lines deleted...]
-      <c r="C35" s="83">
+      <c r="F34" s="444"/>
+    </row>
+    <row r="35" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A35" s="411"/>
+      <c r="B35" s="20" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C35" s="21">
         <v>239900</v>
       </c>
-      <c r="D35" s="84">
+      <c r="D35" s="22">
         <v>239900</v>
       </c>
-      <c r="E35" s="85">
+      <c r="E35" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F35" s="87"/>
-[...6 lines deleted...]
-      <c r="C36" s="83">
+      <c r="F35" s="444"/>
+    </row>
+    <row r="36" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A36" s="411"/>
+      <c r="B36" s="20" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C36" s="21">
         <v>259900</v>
       </c>
-      <c r="D36" s="84">
+      <c r="D36" s="22">
         <v>259900</v>
       </c>
-      <c r="E36" s="85">
+      <c r="E36" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F36" s="87"/>
-[...28 lines deleted...]
-      <c r="C38" s="83">
+      <c r="F36" s="444"/>
+    </row>
+    <row r="37" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A37" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B37" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C37" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D37" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E37" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F37" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A38" s="436" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B38" s="20" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C38" s="21">
         <v>235800</v>
       </c>
-      <c r="D38" s="84">
+      <c r="D38" s="22">
         <v>235800</v>
       </c>
-      <c r="E38" s="85">
+      <c r="E38" s="23">
         <v>0</v>
       </c>
-      <c r="F38" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C39" s="83">
+      <c r="F38" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A39" s="436"/>
+      <c r="B39" s="20" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C39" s="21">
         <v>275800</v>
       </c>
-      <c r="D39" s="84">
+      <c r="D39" s="22">
         <v>275800</v>
       </c>
-      <c r="E39" s="85">
+      <c r="E39" s="23">
         <v>0</v>
       </c>
-      <c r="F39" s="86"/>
-[...6 lines deleted...]
-      <c r="C40" s="83">
+      <c r="F39" s="443"/>
+    </row>
+    <row r="40" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A40" s="436"/>
+      <c r="B40" s="20" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C40" s="21">
         <v>285800</v>
       </c>
-      <c r="D40" s="84">
+      <c r="D40" s="22">
         <v>285800</v>
       </c>
-      <c r="E40" s="85">
+      <c r="E40" s="23">
         <v>0</v>
       </c>
-      <c r="F40" s="86"/>
-[...6 lines deleted...]
-      <c r="C41" s="83">
+      <c r="F40" s="443"/>
+    </row>
+    <row r="41" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A41" s="436"/>
+      <c r="B41" s="20" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C41" s="21">
         <v>299800</v>
       </c>
-      <c r="D41" s="84">
+      <c r="D41" s="22">
         <v>299800</v>
       </c>
-      <c r="E41" s="85">
+      <c r="E41" s="23">
         <v>0</v>
       </c>
-      <c r="F41" s="86"/>
-[...6 lines deleted...]
-      <c r="C42" s="83">
+      <c r="F41" s="443"/>
+    </row>
+    <row r="42" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A42" s="436"/>
+      <c r="B42" s="20" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C42" s="21">
         <v>328800</v>
       </c>
-      <c r="D42" s="84">
+      <c r="D42" s="22">
         <v>328800</v>
       </c>
-      <c r="E42" s="85">
+      <c r="E42" s="23">
         <v>0</v>
       </c>
-      <c r="F42" s="86"/>
-[...6 lines deleted...]
-      <c r="C43" s="83">
+      <c r="F42" s="443"/>
+    </row>
+    <row r="43" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A43" s="436"/>
+      <c r="B43" s="20" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C43" s="21">
         <v>340800</v>
       </c>
-      <c r="D43" s="84">
+      <c r="D43" s="22">
         <v>340800</v>
       </c>
-      <c r="E43" s="85">
+      <c r="E43" s="23">
         <v>0</v>
       </c>
-      <c r="F43" s="86"/>
-[...6 lines deleted...]
-      <c r="C44" s="83">
+      <c r="F43" s="443"/>
+    </row>
+    <row r="44" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A44" s="436"/>
+      <c r="B44" s="20" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C44" s="21">
         <v>439800</v>
       </c>
-      <c r="D44" s="84">
+      <c r="D44" s="22">
         <v>439800</v>
       </c>
-      <c r="E44" s="85">
+      <c r="E44" s="23">
         <v>0</v>
       </c>
-      <c r="F44" s="86"/>
-[...28 lines deleted...]
-      <c r="C46" s="83">
+      <c r="F44" s="443"/>
+    </row>
+    <row r="45" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A45" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B45" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C45" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D45" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E45" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F45" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A46" s="436" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B46" s="20" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C46" s="21">
         <v>132900</v>
       </c>
-      <c r="D46" s="84">
+      <c r="D46" s="22">
         <v>132900</v>
       </c>
-      <c r="E46" s="85">
+      <c r="E46" s="23">
         <v>0</v>
       </c>
-      <c r="F46" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C47" s="83">
+      <c r="F46" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A47" s="436"/>
+      <c r="B47" s="20" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C47" s="21">
         <v>142900</v>
       </c>
-      <c r="D47" s="84">
+      <c r="D47" s="22">
         <v>142900</v>
       </c>
-      <c r="E47" s="85">
+      <c r="E47" s="23">
         <v>0</v>
       </c>
-      <c r="F47" s="86"/>
-[...6 lines deleted...]
-      <c r="C48" s="83">
+      <c r="F47" s="443"/>
+    </row>
+    <row r="48" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A48" s="436"/>
+      <c r="B48" s="20" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C48" s="21">
         <v>143900</v>
       </c>
-      <c r="D48" s="84">
+      <c r="D48" s="22">
         <v>143900</v>
       </c>
-      <c r="E48" s="85">
+      <c r="E48" s="23">
         <v>0</v>
       </c>
-      <c r="F48" s="86"/>
-[...6 lines deleted...]
-      <c r="C49" s="83">
+      <c r="F48" s="443"/>
+    </row>
+    <row r="49" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A49" s="436"/>
+      <c r="B49" s="20" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C49" s="21">
         <v>152900</v>
       </c>
-      <c r="D49" s="84">
+      <c r="D49" s="22">
         <v>152900</v>
       </c>
-      <c r="E49" s="85">
+      <c r="E49" s="23">
         <v>0</v>
       </c>
-      <c r="F49" s="86"/>
-[...28 lines deleted...]
-      <c r="C51" s="83">
+      <c r="F49" s="443"/>
+    </row>
+    <row r="50" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A50" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B50" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C50" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D50" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E50" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F50" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A51" s="436" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B51" s="20" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C51" s="21">
         <v>179800</v>
       </c>
-      <c r="D51" s="84">
+      <c r="D51" s="22">
         <v>172608</v>
       </c>
-      <c r="E51" s="85">
+      <c r="E51" s="23">
         <f>1-D51/C51</f>
         <v>0.04</v>
       </c>
-      <c r="F51" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C52" s="83">
+      <c r="F51" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A52" s="436"/>
+      <c r="B52" s="20" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C52" s="21">
         <v>196800</v>
       </c>
-      <c r="D52" s="84">
+      <c r="D52" s="22">
         <v>188928</v>
       </c>
-      <c r="E52" s="85">
+      <c r="E52" s="23">
         <f>1-D52/C52</f>
         <v>0.04</v>
       </c>
-      <c r="F52" s="86"/>
-[...6 lines deleted...]
-      <c r="C53" s="83">
+      <c r="F52" s="443"/>
+    </row>
+    <row r="53" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A53" s="436"/>
+      <c r="B53" s="20" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C53" s="21">
         <v>213800</v>
       </c>
-      <c r="D53" s="84">
+      <c r="D53" s="22">
         <v>205248</v>
       </c>
-      <c r="E53" s="85">
+      <c r="E53" s="23">
         <f>1-D53/C53</f>
         <v>0.04</v>
       </c>
-      <c r="F53" s="86"/>
-[...6 lines deleted...]
-      <c r="C54" s="83">
+      <c r="F53" s="443"/>
+    </row>
+    <row r="54" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A54" s="436"/>
+      <c r="B54" s="20" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C54" s="21">
         <v>228800</v>
       </c>
-      <c r="D54" s="84">
+      <c r="D54" s="22">
         <v>219648</v>
       </c>
-      <c r="E54" s="85">
+      <c r="E54" s="23">
         <f>1-D54/C54</f>
         <v>0.04</v>
       </c>
-      <c r="F54" s="86"/>
-[...28 lines deleted...]
-      <c r="C56" s="83">
+      <c r="F54" s="443"/>
+    </row>
+    <row r="55" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A55" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B55" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C55" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D55" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E55" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F55" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A56" s="436" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B56" s="20" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C56" s="21">
         <v>225800</v>
       </c>
-      <c r="D56" s="84">
+      <c r="D56" s="22">
         <v>225800</v>
       </c>
-      <c r="E56" s="85">
+      <c r="E56" s="23">
         <f>1-D56/C56</f>
         <v>0</v>
       </c>
-      <c r="F56" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C57" s="83">
+      <c r="F56" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A57" s="436"/>
+      <c r="B57" s="20" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C57" s="21">
         <v>238800</v>
       </c>
-      <c r="D57" s="84">
+      <c r="D57" s="22">
         <v>238800</v>
       </c>
-      <c r="E57" s="85">
+      <c r="E57" s="23">
         <f>1-D57/C57</f>
         <v>0</v>
       </c>
-      <c r="F57" s="86"/>
-[...6 lines deleted...]
-      <c r="C58" s="83">
+      <c r="F57" s="443"/>
+    </row>
+    <row r="58" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A58" s="436"/>
+      <c r="B58" s="20" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C58" s="21">
         <v>258800</v>
       </c>
-      <c r="D58" s="84">
+      <c r="D58" s="22">
         <v>258800</v>
       </c>
-      <c r="E58" s="85">
+      <c r="E58" s="23">
         <f>1-D58/C58</f>
         <v>0</v>
       </c>
-      <c r="F58" s="86"/>
-[...28 lines deleted...]
-      <c r="C60" s="83">
+      <c r="F58" s="443"/>
+    </row>
+    <row r="59" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A59" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B59" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C59" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D59" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E59" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F59" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A60" s="436" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B60" s="20" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C60" s="21">
         <v>149800</v>
       </c>
-      <c r="D60" s="84">
+      <c r="D60" s="22">
         <v>149800</v>
       </c>
-      <c r="E60" s="85">
+      <c r="E60" s="23">
         <v>0</v>
       </c>
-      <c r="F60" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C61" s="100">
+      <c r="F60" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A61" s="436"/>
+      <c r="B61" s="25" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C61" s="26">
         <v>155800</v>
       </c>
-      <c r="D61" s="84">
+      <c r="D61" s="22">
         <v>155800</v>
       </c>
-      <c r="E61" s="85">
+      <c r="E61" s="23">
         <v>0</v>
       </c>
-      <c r="F61" s="86"/>
-[...6 lines deleted...]
-      <c r="C62" s="83">
+      <c r="F61" s="443"/>
+    </row>
+    <row r="62" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A62" s="436"/>
+      <c r="B62" s="20" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C62" s="21">
         <v>169800</v>
       </c>
-      <c r="D62" s="84">
+      <c r="D62" s="22">
         <v>169800</v>
       </c>
-      <c r="E62" s="85">
+      <c r="E62" s="23">
         <v>0</v>
       </c>
-      <c r="F62" s="86"/>
-[...6 lines deleted...]
-      <c r="C63" s="100">
+      <c r="F62" s="443"/>
+    </row>
+    <row r="63" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A63" s="436"/>
+      <c r="B63" s="25" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C63" s="26">
         <v>119800</v>
       </c>
-      <c r="D63" s="84">
+      <c r="D63" s="22">
         <v>119800</v>
       </c>
-      <c r="E63" s="85">
+      <c r="E63" s="23">
         <v>0</v>
       </c>
-      <c r="F63" s="86"/>
-[...6 lines deleted...]
-      <c r="C64" s="100">
+      <c r="F63" s="443"/>
+    </row>
+    <row r="64" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A64" s="436"/>
+      <c r="B64" s="25" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C64" s="26">
         <v>126800</v>
       </c>
-      <c r="D64" s="84">
+      <c r="D64" s="22">
         <v>126800</v>
       </c>
-      <c r="E64" s="85">
+      <c r="E64" s="23">
         <v>0</v>
       </c>
-      <c r="F64" s="86"/>
-[...6 lines deleted...]
-      <c r="C65" s="100">
+      <c r="F64" s="443"/>
+    </row>
+    <row r="65" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A65" s="436"/>
+      <c r="B65" s="25" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C65" s="26">
         <v>139800</v>
       </c>
-      <c r="D65" s="84">
+      <c r="D65" s="22">
         <v>139800</v>
       </c>
-      <c r="E65" s="85">
+      <c r="E65" s="23">
         <v>0</v>
       </c>
-      <c r="F65" s="86"/>
-[...28 lines deleted...]
-      <c r="C67" s="83">
+      <c r="F65" s="443"/>
+    </row>
+    <row r="66" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A66" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B66" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C66" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D66" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E66" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F66" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A67" s="436" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B67" s="20" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C67" s="21">
         <v>86800</v>
       </c>
-      <c r="D67" s="84">
+      <c r="D67" s="22">
         <v>84196</v>
       </c>
-      <c r="E67" s="85">
+      <c r="E67" s="23">
         <v>0.03</v>
       </c>
-      <c r="F67" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C68" s="83">
+      <c r="F67" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A68" s="436"/>
+      <c r="B68" s="20" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C68" s="21">
         <v>96800</v>
       </c>
-      <c r="D68" s="84">
+      <c r="D68" s="22">
         <v>93896</v>
       </c>
-      <c r="E68" s="85">
+      <c r="E68" s="23">
         <v>0.03</v>
       </c>
-      <c r="F68" s="86"/>
-[...6 lines deleted...]
-      <c r="C69" s="83">
+      <c r="F68" s="443"/>
+    </row>
+    <row r="69" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A69" s="436"/>
+      <c r="B69" s="20" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C69" s="21">
         <v>107800</v>
       </c>
-      <c r="D69" s="84">
+      <c r="D69" s="22">
         <v>104566</v>
       </c>
-      <c r="E69" s="85">
+      <c r="E69" s="23">
         <v>0.03</v>
       </c>
-      <c r="F69" s="86"/>
-[...6 lines deleted...]
-      <c r="C70" s="83">
+      <c r="F69" s="443"/>
+    </row>
+    <row r="70" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A70" s="436"/>
+      <c r="B70" s="20" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C70" s="21">
         <v>100800</v>
       </c>
-      <c r="D70" s="84">
+      <c r="D70" s="22">
         <v>97776</v>
       </c>
-      <c r="E70" s="85">
+      <c r="E70" s="23">
         <v>0.03</v>
       </c>
-      <c r="F70" s="86"/>
-[...6 lines deleted...]
-      <c r="C71" s="83">
+      <c r="F70" s="443"/>
+    </row>
+    <row r="71" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A71" s="436"/>
+      <c r="B71" s="20" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C71" s="21">
         <v>108800</v>
       </c>
-      <c r="D71" s="84">
+      <c r="D71" s="22">
         <v>105536</v>
       </c>
-      <c r="E71" s="85">
+      <c r="E71" s="23">
         <v>0.03</v>
       </c>
-      <c r="F71" s="86"/>
-[...9 lines deleted...]
-      <c r="F72" s="102"/>
+      <c r="F71" s="443"/>
+    </row>
+    <row r="72" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A72" s="423" t="s">
+        <v>431</v>
+      </c>
+      <c r="B72" s="424"/>
+      <c r="C72" s="424"/>
+      <c r="D72" s="424"/>
+      <c r="E72" s="424"/>
+      <c r="F72" s="424"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="F56:F58"/>
+    <mergeCell ref="F60:F65"/>
+    <mergeCell ref="F67:F71"/>
+    <mergeCell ref="A1:F5"/>
+    <mergeCell ref="A6:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A72:F72"/>
     <mergeCell ref="A11:A19"/>
     <mergeCell ref="A21:A36"/>
     <mergeCell ref="A38:A44"/>
     <mergeCell ref="A46:A49"/>
     <mergeCell ref="A51:A54"/>
     <mergeCell ref="A56:A58"/>
     <mergeCell ref="A60:A65"/>
     <mergeCell ref="A67:A71"/>
     <mergeCell ref="F11:F19"/>
     <mergeCell ref="F21:F36"/>
     <mergeCell ref="F38:F44"/>
     <mergeCell ref="F46:F49"/>
     <mergeCell ref="F51:F54"/>
-    <mergeCell ref="F56:F58"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:F7"/>
   </mergeCells>
-  <pageMargins left="0.239583333333333" right="0.25" top="0.439583333333333" bottom="0.459722222222222" header="0.25" footer="0.209722222222222"/>
+  <phoneticPr fontId="83" type="noConversion"/>
+  <pageMargins left="0.23958333333333301" right="0.25" top="0.43958333333333299" bottom="0.45972222222222198" header="0.25" footer="0.209722222222222"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <sheetPr>
-    <tabColor theme="3" tint="0.799340800195319"/>
+    <tabColor theme="3" tint="0.7993408001953185"/>
   </sheetPr>
-  <dimension ref="A1:XFD142"/>
+  <dimension ref="A1:H142"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1:F5"/>
+      <selection sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="13.8333333333333" style="4" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="13.8333333333333" style="4" hidden="1"/>
+    <col min="1" max="1" width="13.83203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="64.58203125" style="3" customWidth="1"/>
+    <col min="3" max="5" width="13.83203125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="15.6640625" style="3" customWidth="1"/>
+    <col min="7" max="8" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="9" max="16384" width="13.83203125" style="3" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="18.65" customHeight="1" spans="1:6">
-[...99 lines deleted...]
-      <c r="C11" s="22">
+    <row r="1" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A1" s="262" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B1" s="263"/>
+      <c r="C1" s="263"/>
+      <c r="D1" s="263"/>
+      <c r="E1" s="263"/>
+      <c r="F1" s="264"/>
+    </row>
+    <row r="2" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A2" s="265"/>
+      <c r="B2" s="266"/>
+      <c r="C2" s="266"/>
+      <c r="D2" s="266"/>
+      <c r="E2" s="266"/>
+      <c r="F2" s="267"/>
+    </row>
+    <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A3" s="265"/>
+      <c r="B3" s="266"/>
+      <c r="C3" s="266"/>
+      <c r="D3" s="266"/>
+      <c r="E3" s="266"/>
+      <c r="F3" s="267"/>
+    </row>
+    <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A4" s="265"/>
+      <c r="B4" s="266"/>
+      <c r="C4" s="266"/>
+      <c r="D4" s="266"/>
+      <c r="E4" s="266"/>
+      <c r="F4" s="267"/>
+    </row>
+    <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A5" s="265"/>
+      <c r="B5" s="266"/>
+      <c r="C5" s="266"/>
+      <c r="D5" s="266"/>
+      <c r="E5" s="266"/>
+      <c r="F5" s="267"/>
+    </row>
+    <row r="6" spans="1:6" ht="9.75" customHeight="1">
+      <c r="A6" s="268"/>
+      <c r="B6" s="269"/>
+      <c r="C6" s="269"/>
+      <c r="D6" s="269"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="270"/>
+    </row>
+    <row r="7" spans="1:6" ht="7.5" customHeight="1">
+      <c r="A7" s="268"/>
+      <c r="B7" s="269"/>
+      <c r="C7" s="269"/>
+      <c r="D7" s="269"/>
+      <c r="E7" s="269"/>
+      <c r="F7" s="270"/>
+    </row>
+    <row r="8" spans="1:6" ht="4.5" customHeight="1">
+      <c r="A8" s="242"/>
+      <c r="B8" s="243"/>
+      <c r="C8" s="243"/>
+      <c r="D8" s="243"/>
+      <c r="E8" s="243"/>
+      <c r="F8" s="244"/>
+    </row>
+    <row r="9" spans="1:6" s="245" customFormat="1" ht="15.5">
+      <c r="B9" s="246"/>
+      <c r="C9" s="246"/>
+      <c r="D9" s="246"/>
+      <c r="E9" s="246"/>
+      <c r="F9" s="246"/>
+    </row>
+    <row r="10" spans="1:6" ht="18" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A11" s="500" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C11" s="8">
         <v>399800</v>
       </c>
-      <c r="D11" s="23">
+      <c r="D11" s="9">
         <v>316303</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E11" s="10">
         <f>1-D11/C11</f>
         <v>0.208846923461731</v>
       </c>
-      <c r="F11" s="59" t="s">
-[...8 lines deleted...]
-      <c r="C12" s="22">
+      <c r="F11" s="258" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A12" s="500"/>
+      <c r="B12" s="7" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C12" s="8">
         <v>479800</v>
       </c>
-      <c r="D12" s="23">
+      <c r="D12" s="9">
         <v>375103</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E12" s="10">
         <f t="shared" ref="E12:E21" si="0">1-D12/C12</f>
-        <v>0.218209670696123</v>
-[...8 lines deleted...]
-      <c r="C13" s="22">
+        <v>0.21820967069612299</v>
+      </c>
+      <c r="F12" s="258"/>
+    </row>
+    <row r="13" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A13" s="500"/>
+      <c r="B13" s="7" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C13" s="8">
         <v>484800</v>
       </c>
-      <c r="D13" s="23">
+      <c r="D13" s="9">
         <v>385055</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E13" s="10">
         <f t="shared" si="0"/>
-        <v>0.205744636963696</v>
-[...8 lines deleted...]
-      <c r="C14" s="22">
+        <v>0.20574463696369599</v>
+      </c>
+      <c r="F13" s="258"/>
+    </row>
+    <row r="14" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A14" s="500"/>
+      <c r="B14" s="7" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C14" s="8">
         <v>504800</v>
       </c>
-      <c r="D14" s="23">
+      <c r="D14" s="9">
         <v>404105</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E14" s="10">
         <f t="shared" si="0"/>
-        <v>0.199475039619651</v>
-[...8 lines deleted...]
-      <c r="C15" s="22">
+        <v>0.19947503961965099</v>
+      </c>
+      <c r="F14" s="258"/>
+    </row>
+    <row r="15" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A15" s="500"/>
+      <c r="B15" s="7" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C15" s="8">
         <v>509800</v>
       </c>
-      <c r="D15" s="23">
+      <c r="D15" s="9">
         <v>409105</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E15" s="10">
         <f t="shared" si="0"/>
-        <v>0.197518634758729</v>
-[...8 lines deleted...]
-      <c r="C16" s="22">
+        <v>0.19751863475872899</v>
+      </c>
+      <c r="F15" s="258"/>
+    </row>
+    <row r="16" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A16" s="500"/>
+      <c r="B16" s="7" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C16" s="8">
         <v>499800</v>
       </c>
-      <c r="D16" s="23">
+      <c r="D16" s="9">
         <v>394803</v>
       </c>
-      <c r="E16" s="24">
+      <c r="E16" s="10">
         <f t="shared" si="0"/>
         <v>0.210078031212485</v>
       </c>
-      <c r="F16" s="59"/>
-[...6 lines deleted...]
-      <c r="C17" s="22">
+      <c r="F16" s="258"/>
+    </row>
+    <row r="17" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A17" s="500"/>
+      <c r="B17" s="7" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C17" s="8">
         <v>504800</v>
       </c>
-      <c r="D17" s="23">
+      <c r="D17" s="9">
         <v>399803</v>
       </c>
-      <c r="E17" s="24">
+      <c r="E17" s="10">
         <f t="shared" si="0"/>
-        <v>0.207997226624406</v>
-[...8 lines deleted...]
-      <c r="C18" s="22">
+        <v>0.20799722662440601</v>
+      </c>
+      <c r="F17" s="258"/>
+    </row>
+    <row r="18" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A18" s="500"/>
+      <c r="B18" s="7" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C18" s="8">
         <v>514800</v>
       </c>
-      <c r="D18" s="23">
+      <c r="D18" s="9">
         <v>412717</v>
       </c>
-      <c r="E18" s="24">
+      <c r="E18" s="10">
         <f t="shared" si="0"/>
-        <v>0.198296425796426</v>
-[...8 lines deleted...]
-      <c r="C19" s="22">
+        <v>0.19829642579642601</v>
+      </c>
+      <c r="F18" s="258"/>
+    </row>
+    <row r="19" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A19" s="500"/>
+      <c r="B19" s="7" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C19" s="8">
         <v>559800</v>
       </c>
-      <c r="D19" s="23">
+      <c r="D19" s="9">
         <v>433903</v>
       </c>
-      <c r="E19" s="24">
+      <c r="E19" s="10">
         <f t="shared" si="0"/>
-        <v>0.224896391568417</v>
-[...8 lines deleted...]
-      <c r="C20" s="22">
+        <v>0.22489639156841701</v>
+      </c>
+      <c r="F19" s="258"/>
+    </row>
+    <row r="20" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A20" s="500"/>
+      <c r="B20" s="7" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C20" s="8">
         <v>564800</v>
       </c>
-      <c r="D20" s="23">
+      <c r="D20" s="9">
         <v>438903</v>
       </c>
-      <c r="E20" s="24">
+      <c r="E20" s="10">
         <f t="shared" si="0"/>
-        <v>0.22290545325779</v>
-[...8 lines deleted...]
-      <c r="C21" s="22">
+        <v>0.22290545325778999</v>
+      </c>
+      <c r="F20" s="258"/>
+    </row>
+    <row r="21" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A21" s="500"/>
+      <c r="B21" s="7" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C21" s="8">
         <v>619800</v>
       </c>
-      <c r="D21" s="23">
+      <c r="D21" s="9">
         <v>493003</v>
       </c>
-      <c r="E21" s="24">
+      <c r="E21" s="10">
         <f t="shared" si="0"/>
         <v>0.204577282994514</v>
       </c>
-      <c r="F21" s="59"/>
-[...38 lines deleted...]
-      <c r="C24" s="22">
+      <c r="F21" s="258"/>
+    </row>
+    <row r="22" spans="1:6" ht="64.5" customHeight="1">
+      <c r="A22" s="501"/>
+      <c r="B22" s="385" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C22" s="386"/>
+      <c r="D22" s="386"/>
+      <c r="E22" s="387"/>
+      <c r="F22" s="394"/>
+    </row>
+    <row r="23" spans="1:6" ht="18" customHeight="1">
+      <c r="A23" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A24" s="500" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C24" s="8">
         <v>350800</v>
       </c>
-      <c r="D24" s="23">
+      <c r="D24" s="9">
         <v>258038</v>
       </c>
-      <c r="E24" s="24">
+      <c r="E24" s="10">
         <f t="shared" ref="E24:E31" si="1">1-D24/C24</f>
-        <v>0.264429874572406</v>
-[...10 lines deleted...]
-      <c r="C25" s="22">
+        <v>0.26442987457240602</v>
+      </c>
+      <c r="F24" s="258" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A25" s="500"/>
+      <c r="B25" s="7" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C25" s="8">
         <v>359800</v>
       </c>
-      <c r="D25" s="23">
+      <c r="D25" s="9">
         <v>261903</v>
       </c>
-      <c r="E25" s="24">
+      <c r="E25" s="10">
         <f t="shared" si="1"/>
-        <v>0.272087270705948</v>
-[...8 lines deleted...]
-      <c r="C26" s="22">
+        <v>0.27208727070594801</v>
+      </c>
+      <c r="F25" s="258"/>
+    </row>
+    <row r="26" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A26" s="500"/>
+      <c r="B26" s="7" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C26" s="8">
         <v>367800</v>
       </c>
-      <c r="D26" s="23">
+      <c r="D26" s="9">
         <v>271969</v>
       </c>
-      <c r="E26" s="24">
+      <c r="E26" s="10">
         <f t="shared" si="1"/>
-        <v>0.260551930396955</v>
-[...8 lines deleted...]
-      <c r="C27" s="22">
+        <v>0.26055193039695501</v>
+      </c>
+      <c r="F26" s="258"/>
+    </row>
+    <row r="27" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A27" s="500"/>
+      <c r="B27" s="7" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C27" s="8">
         <v>368800</v>
       </c>
-      <c r="D27" s="23">
+      <c r="D27" s="9">
         <v>265768</v>
       </c>
-      <c r="E27" s="24">
+      <c r="E27" s="10">
         <f t="shared" si="1"/>
-        <v>0.279370932754881</v>
-[...8 lines deleted...]
-      <c r="C28" s="22">
+        <v>0.27937093275488101</v>
+      </c>
+      <c r="F27" s="258"/>
+    </row>
+    <row r="28" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A28" s="500"/>
+      <c r="B28" s="7" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C28" s="8">
         <v>391800</v>
       </c>
-      <c r="D28" s="23">
+      <c r="D28" s="9">
         <v>288423</v>
       </c>
-      <c r="E28" s="24">
+      <c r="E28" s="10">
         <f t="shared" si="1"/>
         <v>0.26385145482389</v>
       </c>
-      <c r="F28" s="59"/>
-[...6 lines deleted...]
-      <c r="C29" s="22">
+      <c r="F28" s="258"/>
+    </row>
+    <row r="29" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A29" s="500"/>
+      <c r="B29" s="7" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C29" s="8">
         <v>399800</v>
       </c>
-      <c r="D29" s="23">
+      <c r="D29" s="9">
         <v>298424</v>
       </c>
-      <c r="E29" s="24">
+      <c r="E29" s="10">
         <f t="shared" si="1"/>
-        <v>0.253566783391696</v>
-[...8 lines deleted...]
-      <c r="C30" s="22">
+        <v>0.25356678339169603</v>
+      </c>
+      <c r="F29" s="258"/>
+    </row>
+    <row r="30" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A30" s="500"/>
+      <c r="B30" s="7" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C30" s="8">
         <v>437800</v>
       </c>
-      <c r="D30" s="23">
+      <c r="D30" s="9">
         <v>323733</v>
       </c>
-      <c r="E30" s="24">
+      <c r="E30" s="10">
         <f t="shared" si="1"/>
         <v>0.260545911375057</v>
       </c>
-      <c r="F30" s="59"/>
-[...6 lines deleted...]
-      <c r="C31" s="22">
+      <c r="F30" s="258"/>
+    </row>
+    <row r="31" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A31" s="500"/>
+      <c r="B31" s="7" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C31" s="8">
         <v>469800</v>
       </c>
-      <c r="D31" s="23">
+      <c r="D31" s="9">
         <v>355253</v>
       </c>
-      <c r="E31" s="24">
+      <c r="E31" s="10">
         <f t="shared" si="1"/>
-        <v>0.243820774797786</v>
-[...40 lines deleted...]
-      <c r="C34" s="22">
+        <v>0.24382077479778599</v>
+      </c>
+      <c r="F31" s="258"/>
+    </row>
+    <row r="32" spans="1:6" ht="158.25" customHeight="1">
+      <c r="A32" s="501"/>
+      <c r="B32" s="385" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C32" s="386"/>
+      <c r="D32" s="386"/>
+      <c r="E32" s="387"/>
+      <c r="F32" s="394"/>
+    </row>
+    <row r="33" spans="1:6" ht="18" customHeight="1">
+      <c r="A33" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A34" s="502" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C34" s="8">
         <v>294800</v>
       </c>
-      <c r="D34" s="23">
+      <c r="D34" s="9">
         <v>200464</v>
       </c>
-      <c r="E34" s="24">
+      <c r="E34" s="10">
         <f>1-D34/C34</f>
         <v>0.32</v>
       </c>
-      <c r="F34" s="25" t="s">
-[...8 lines deleted...]
-      <c r="C35" s="22">
+      <c r="F34" s="260" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A35" s="502"/>
+      <c r="B35" s="7" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C35" s="8">
         <v>304800</v>
       </c>
-      <c r="D35" s="23">
+      <c r="D35" s="9">
         <v>207264</v>
       </c>
-      <c r="E35" s="24">
+      <c r="E35" s="10">
         <f>1-D35/C35</f>
         <v>0.32</v>
       </c>
-      <c r="F35" s="27"/>
-[...6 lines deleted...]
-      <c r="C36" s="22">
+      <c r="F35" s="275"/>
+    </row>
+    <row r="36" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A36" s="502"/>
+      <c r="B36" s="7" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C36" s="8">
         <v>319800</v>
       </c>
-      <c r="D36" s="23">
+      <c r="D36" s="9">
         <v>217464</v>
       </c>
-      <c r="E36" s="24">
+      <c r="E36" s="10">
         <f>1-D36/C36</f>
         <v>0.32</v>
       </c>
-      <c r="F36" s="27"/>
-[...124 lines deleted...]
-    <row r="142" hidden="1"/>
+      <c r="F36" s="275"/>
+    </row>
+    <row r="37" spans="1:6" ht="143.25" customHeight="1">
+      <c r="A37" s="502"/>
+      <c r="B37" s="385" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C37" s="386"/>
+      <c r="D37" s="386"/>
+      <c r="E37" s="387"/>
+      <c r="F37" s="275"/>
+    </row>
+    <row r="38" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A38" s="272" t="s">
+        <v>431</v>
+      </c>
+      <c r="B38" s="272"/>
+      <c r="C38" s="272"/>
+      <c r="D38" s="272"/>
+      <c r="E38" s="272"/>
+      <c r="F38" s="272"/>
+    </row>
+    <row r="39" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="40" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="41" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="42" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="43" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="44" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="45" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="46" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="47" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="48" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="49" ht="15.5" hidden="1"/>
+    <row r="50" ht="15.5" hidden="1"/>
+    <row r="51" ht="15.5" hidden="1"/>
+    <row r="52" ht="15.5" hidden="1"/>
+    <row r="53" ht="15.5" hidden="1"/>
+    <row r="54" ht="15.5" hidden="1"/>
+    <row r="55" ht="15.5" hidden="1"/>
+    <row r="56" ht="15.5" hidden="1"/>
+    <row r="57" ht="15.5" hidden="1"/>
+    <row r="58" ht="15.5" hidden="1"/>
+    <row r="59" ht="15.5" hidden="1"/>
+    <row r="60" ht="15.5" hidden="1"/>
+    <row r="61" ht="15.5" hidden="1"/>
+    <row r="62" ht="15.5" hidden="1"/>
+    <row r="63" ht="15.5" hidden="1"/>
+    <row r="64" ht="15.5" hidden="1"/>
+    <row r="65" ht="15.5" hidden="1"/>
+    <row r="66" ht="15.5" hidden="1"/>
+    <row r="67" ht="15.5" hidden="1"/>
+    <row r="68" ht="15.5" hidden="1"/>
+    <row r="69" ht="15.5" hidden="1"/>
+    <row r="70" ht="15.5" hidden="1"/>
+    <row r="71" ht="15.5" hidden="1"/>
+    <row r="72" ht="15.5" hidden="1"/>
+    <row r="73" ht="15.5" hidden="1"/>
+    <row r="74" ht="15.5" hidden="1"/>
+    <row r="75" ht="15.5" hidden="1"/>
+    <row r="76" ht="15.5" hidden="1"/>
+    <row r="77" ht="15.5" hidden="1"/>
+    <row r="78" ht="15.5" hidden="1"/>
+    <row r="79" ht="15.5" hidden="1"/>
+    <row r="80" ht="15.5" hidden="1"/>
+    <row r="81" ht="15.5" hidden="1"/>
+    <row r="82" ht="15.5" hidden="1"/>
+    <row r="83" ht="15.5" hidden="1"/>
+    <row r="84" ht="15.5" hidden="1"/>
+    <row r="85" ht="15.5" hidden="1"/>
+    <row r="86" ht="15.5" hidden="1"/>
+    <row r="87" ht="15.5" hidden="1"/>
+    <row r="88" ht="15.5" hidden="1"/>
+    <row r="89" ht="15.5" hidden="1"/>
+    <row r="90" ht="15.5" hidden="1"/>
+    <row r="91" ht="15.5" hidden="1"/>
+    <row r="92" ht="15.5" hidden="1"/>
+    <row r="93" ht="15.5" hidden="1"/>
+    <row r="94" ht="15.5" hidden="1"/>
+    <row r="95" ht="15.5" hidden="1"/>
+    <row r="96" ht="15.5" hidden="1"/>
+    <row r="97" ht="15.5" hidden="1"/>
+    <row r="98" ht="15.5" hidden="1"/>
+    <row r="99" ht="15.5" hidden="1"/>
+    <row r="100" ht="15.5" hidden="1"/>
+    <row r="101" ht="15.5" hidden="1"/>
+    <row r="102" ht="15.5" hidden="1"/>
+    <row r="103" ht="15.5" hidden="1"/>
+    <row r="104" ht="15.5" hidden="1"/>
+    <row r="105" ht="15.5" hidden="1"/>
+    <row r="106" ht="15.5" hidden="1"/>
+    <row r="107" ht="15.5" hidden="1"/>
+    <row r="108" ht="15.5" hidden="1"/>
+    <row r="109" ht="15.5" hidden="1"/>
+    <row r="110" ht="15.5" hidden="1"/>
+    <row r="111" ht="15.5" hidden="1"/>
+    <row r="112" ht="15.5" hidden="1"/>
+    <row r="113" ht="15.5" hidden="1"/>
+    <row r="114" ht="15.5" hidden="1"/>
+    <row r="115" ht="15.5" hidden="1"/>
+    <row r="116" ht="15.5" hidden="1"/>
+    <row r="117" ht="15.5" hidden="1"/>
+    <row r="118" ht="15.5" hidden="1"/>
+    <row r="119" ht="15.5" hidden="1"/>
+    <row r="120" ht="15.5" hidden="1"/>
+    <row r="121" ht="15.5" hidden="1"/>
+    <row r="122" ht="15.5" hidden="1"/>
+    <row r="123" ht="15.5" hidden="1"/>
+    <row r="124" ht="15.5" hidden="1"/>
+    <row r="125" ht="15.5" hidden="1"/>
+    <row r="126" ht="15.5" hidden="1"/>
+    <row r="127" ht="15.5" hidden="1"/>
+    <row r="128" ht="15.5" hidden="1"/>
+    <row r="129" ht="15.5" hidden="1"/>
+    <row r="130" ht="15.5" hidden="1"/>
+    <row r="131" ht="15.5" hidden="1"/>
+    <row r="132" ht="15.5" hidden="1"/>
+    <row r="133" ht="15.5" hidden="1"/>
+    <row r="134" ht="15.5" hidden="1"/>
+    <row r="135" ht="15.5" hidden="1"/>
+    <row r="136" ht="15.5" hidden="1"/>
+    <row r="137" ht="15.5" hidden="1"/>
+    <row r="138" ht="15.5" hidden="1"/>
+    <row r="139" ht="15.5" hidden="1"/>
+    <row r="140" ht="15.5" hidden="1"/>
+    <row r="141" ht="15.5" hidden="1"/>
+    <row r="142" ht="15.5" hidden="1"/>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="A8:F8"/>
-[...3 lines deleted...]
-    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="A1:F5"/>
+    <mergeCell ref="A6:F7"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="A11:A22"/>
     <mergeCell ref="A24:A32"/>
     <mergeCell ref="A34:A37"/>
     <mergeCell ref="F11:F22"/>
     <mergeCell ref="F24:F32"/>
     <mergeCell ref="F34:F37"/>
-    <mergeCell ref="A1:F5"/>
-    <mergeCell ref="A6:F7"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A9:XFD9"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B37:E37"/>
   </mergeCells>
-  <pageMargins left="0.699305555555556" right="0.699305555555556" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="83" type="noConversion"/>
+  <pageMargins left="0.69930555555555596" right="0.69930555555555596" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
-  <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <sheetPr>
-    <tabColor theme="3" tint="0.799340800195319"/>
+    <tabColor theme="3" tint="0.7993408001953185"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1:F5"/>
+      <selection sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1" outlineLevelCol="5"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="13.8333333333333" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="16.9166666666667" customWidth="1"/>
+    <col min="1" max="1" width="13.83203125" customWidth="1"/>
+    <col min="2" max="2" width="57.08203125" customWidth="1"/>
+    <col min="3" max="5" width="13.83203125" customWidth="1"/>
+    <col min="6" max="6" width="16.9140625" customWidth="1"/>
     <col min="7" max="8" width="0" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="18.65" customHeight="1" spans="1:6">
-[...92 lines deleted...]
-      <c r="C10" s="83">
+    <row r="1" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A1" s="445" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B1" s="446"/>
+      <c r="C1" s="446"/>
+      <c r="D1" s="446"/>
+      <c r="E1" s="446"/>
+      <c r="F1" s="447"/>
+    </row>
+    <row r="2" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A2" s="448"/>
+      <c r="B2" s="449"/>
+      <c r="C2" s="449"/>
+      <c r="D2" s="449"/>
+      <c r="E2" s="449"/>
+      <c r="F2" s="450"/>
+    </row>
+    <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A3" s="448"/>
+      <c r="B3" s="449"/>
+      <c r="C3" s="449"/>
+      <c r="D3" s="449"/>
+      <c r="E3" s="449"/>
+      <c r="F3" s="450"/>
+    </row>
+    <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A4" s="448"/>
+      <c r="B4" s="449"/>
+      <c r="C4" s="449"/>
+      <c r="D4" s="449"/>
+      <c r="E4" s="449"/>
+      <c r="F4" s="450"/>
+    </row>
+    <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A5" s="448"/>
+      <c r="B5" s="449"/>
+      <c r="C5" s="449"/>
+      <c r="D5" s="449"/>
+      <c r="E5" s="449"/>
+      <c r="F5" s="450"/>
+    </row>
+    <row r="6" spans="1:6" ht="12" customHeight="1">
+      <c r="A6" s="425"/>
+      <c r="B6" s="426"/>
+      <c r="C6" s="426"/>
+      <c r="D6" s="426"/>
+      <c r="E6" s="426"/>
+      <c r="F6" s="427"/>
+    </row>
+    <row r="7" spans="1:6" ht="4.5" customHeight="1">
+      <c r="A7" s="428"/>
+      <c r="B7" s="429"/>
+      <c r="C7" s="429"/>
+      <c r="D7" s="429"/>
+      <c r="E7" s="429"/>
+      <c r="F7" s="430"/>
+    </row>
+    <row r="8" spans="1:6" ht="14.25" customHeight="1">
+      <c r="A8" s="15"/>
+      <c r="B8" s="16"/>
+      <c r="C8" s="16"/>
+      <c r="D8" s="16"/>
+      <c r="E8" s="16"/>
+      <c r="F8" s="17"/>
+    </row>
+    <row r="9" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A9" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C9" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D9" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E9" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F9" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A10" s="436" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C10" s="21">
         <v>125800</v>
       </c>
-      <c r="D10" s="84">
+      <c r="D10" s="22">
         <v>115800</v>
       </c>
-      <c r="E10" s="85">
+      <c r="E10" s="23">
         <f t="shared" ref="E10:E18" si="0">1-D10/C10</f>
-        <v>0.0794912559618441</v>
-[...10 lines deleted...]
-      <c r="C11" s="83">
+        <v>7.9491255961844101E-2</v>
+      </c>
+      <c r="F10" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A11" s="411"/>
+      <c r="B11" s="20" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C11" s="21">
         <v>135800</v>
       </c>
-      <c r="D11" s="84">
+      <c r="D11" s="22">
         <v>125800</v>
       </c>
-      <c r="E11" s="85">
+      <c r="E11" s="23">
         <f t="shared" si="0"/>
-        <v>0.0736377025036818</v>
-[...8 lines deleted...]
-      <c r="C12" s="83">
+        <v>7.3637702503681804E-2</v>
+      </c>
+      <c r="F11" s="444"/>
+    </row>
+    <row r="12" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A12" s="411"/>
+      <c r="B12" s="20" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C12" s="21">
         <v>139800</v>
       </c>
-      <c r="D12" s="84">
+      <c r="D12" s="22">
         <v>129800</v>
       </c>
-      <c r="E12" s="85">
+      <c r="E12" s="23">
         <f t="shared" si="0"/>
-        <v>0.0715307582260372</v>
-[...8 lines deleted...]
-      <c r="C13" s="83">
+        <v>7.1530758226037203E-2</v>
+      </c>
+      <c r="F12" s="444"/>
+    </row>
+    <row r="13" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A13" s="411"/>
+      <c r="B13" s="20" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C13" s="21">
         <v>149800</v>
       </c>
-      <c r="D13" s="84">
+      <c r="D13" s="22">
         <v>139800</v>
       </c>
-      <c r="E13" s="85">
+      <c r="E13" s="23">
         <f t="shared" si="0"/>
-        <v>0.0667556742323098</v>
-[...8 lines deleted...]
-      <c r="C14" s="83">
+        <v>6.6755674232309797E-2</v>
+      </c>
+      <c r="F13" s="444"/>
+    </row>
+    <row r="14" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A14" s="411"/>
+      <c r="B14" s="20" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C14" s="21">
         <v>153800</v>
       </c>
-      <c r="D14" s="84">
+      <c r="D14" s="22">
         <v>143800</v>
       </c>
-      <c r="E14" s="85">
+      <c r="E14" s="23">
         <f t="shared" si="0"/>
-        <v>0.0650195058517555</v>
-[...8 lines deleted...]
-      <c r="C15" s="83">
+        <v>6.5019505851755505E-2</v>
+      </c>
+      <c r="F14" s="444"/>
+    </row>
+    <row r="15" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A15" s="411"/>
+      <c r="B15" s="20" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C15" s="21">
         <v>153800</v>
       </c>
-      <c r="D15" s="84">
+      <c r="D15" s="22">
         <v>143800</v>
       </c>
-      <c r="E15" s="85">
+      <c r="E15" s="23">
         <f t="shared" si="0"/>
-        <v>0.0650195058517555</v>
-[...8 lines deleted...]
-      <c r="C16" s="83">
+        <v>6.5019505851755505E-2</v>
+      </c>
+      <c r="F15" s="444"/>
+    </row>
+    <row r="16" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A16" s="411"/>
+      <c r="B16" s="20" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C16" s="21">
         <v>176800</v>
       </c>
-      <c r="D16" s="84">
+      <c r="D16" s="22">
         <v>166800</v>
       </c>
-      <c r="E16" s="85">
+      <c r="E16" s="23">
         <f t="shared" si="0"/>
-        <v>0.0565610859728507</v>
-[...8 lines deleted...]
-      <c r="C17" s="83">
+        <v>5.65610859728507E-2</v>
+      </c>
+      <c r="F16" s="444"/>
+    </row>
+    <row r="17" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A17" s="411"/>
+      <c r="B17" s="20" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C17" s="21">
         <v>176800</v>
       </c>
-      <c r="D17" s="84">
+      <c r="D17" s="22">
         <v>166800</v>
       </c>
-      <c r="E17" s="85">
+      <c r="E17" s="23">
         <f t="shared" si="0"/>
-        <v>0.0565610859728507</v>
-[...8 lines deleted...]
-      <c r="C18" s="83">
+        <v>5.65610859728507E-2</v>
+      </c>
+      <c r="F17" s="444"/>
+    </row>
+    <row r="18" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A18" s="411"/>
+      <c r="B18" s="20" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C18" s="21">
         <v>181100</v>
       </c>
-      <c r="D18" s="84">
+      <c r="D18" s="22">
         <v>171100</v>
       </c>
-      <c r="E18" s="85">
+      <c r="E18" s="23">
         <f t="shared" si="0"/>
-        <v>0.0552181115405853</v>
-[...40 lines deleted...]
-      <c r="C21" s="83">
+        <v>5.5218111540585299E-2</v>
+      </c>
+      <c r="F18" s="444"/>
+    </row>
+    <row r="19" spans="1:6" ht="84" customHeight="1">
+      <c r="A19" s="411"/>
+      <c r="B19" s="419" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C19" s="463"/>
+      <c r="D19" s="463"/>
+      <c r="E19" s="463"/>
+      <c r="F19" s="444"/>
+    </row>
+    <row r="20" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A20" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C20" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E20" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F20" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A21" s="436" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C21" s="21">
         <v>99900</v>
       </c>
-      <c r="D21" s="84">
+      <c r="D21" s="22">
         <v>99900</v>
       </c>
-      <c r="E21" s="85">
+      <c r="E21" s="23">
         <f t="shared" ref="E21:E30" si="1">1-D21/C21</f>
         <v>0</v>
       </c>
-      <c r="F21" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C22" s="83">
+      <c r="F21" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A22" s="436"/>
+      <c r="B22" s="20" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C22" s="21">
         <v>99900</v>
       </c>
-      <c r="D22" s="84">
+      <c r="D22" s="22">
         <v>99900</v>
       </c>
-      <c r="E22" s="85">
+      <c r="E22" s="23">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F22" s="86"/>
-[...6 lines deleted...]
-      <c r="C23" s="83">
+      <c r="F22" s="443"/>
+    </row>
+    <row r="23" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A23" s="436"/>
+      <c r="B23" s="20" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C23" s="21">
         <v>109900</v>
       </c>
-      <c r="D23" s="84">
+      <c r="D23" s="22">
         <v>107900</v>
       </c>
-      <c r="E23" s="85">
+      <c r="E23" s="23">
         <f t="shared" si="1"/>
-        <v>0.0181983621474068</v>
-[...8 lines deleted...]
-      <c r="C24" s="83">
+        <v>1.8198362147406801E-2</v>
+      </c>
+      <c r="F23" s="443"/>
+    </row>
+    <row r="24" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A24" s="436"/>
+      <c r="B24" s="20" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C24" s="21">
         <v>115900</v>
       </c>
-      <c r="D24" s="84">
+      <c r="D24" s="22">
         <v>113900</v>
       </c>
-      <c r="E24" s="85">
+      <c r="E24" s="23">
         <f t="shared" si="1"/>
-        <v>0.0172562553925798</v>
-[...8 lines deleted...]
-      <c r="C25" s="83">
+        <v>1.72562553925798E-2</v>
+      </c>
+      <c r="F24" s="443"/>
+    </row>
+    <row r="25" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A25" s="436"/>
+      <c r="B25" s="20" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C25" s="21">
         <v>119900</v>
       </c>
-      <c r="D25" s="84">
+      <c r="D25" s="22">
         <v>117900</v>
       </c>
-      <c r="E25" s="85">
+      <c r="E25" s="23">
         <f t="shared" si="1"/>
-        <v>0.0166805671392828</v>
-[...8 lines deleted...]
-      <c r="C26" s="83">
+        <v>1.6680567139282801E-2</v>
+      </c>
+      <c r="F25" s="443"/>
+    </row>
+    <row r="26" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A26" s="436"/>
+      <c r="B26" s="20" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C26" s="21">
         <v>119900</v>
       </c>
-      <c r="D26" s="84">
+      <c r="D26" s="22">
         <v>117900</v>
       </c>
-      <c r="E26" s="85">
+      <c r="E26" s="23">
         <f t="shared" si="1"/>
-        <v>0.0166805671392828</v>
-[...8 lines deleted...]
-      <c r="C27" s="83">
+        <v>1.6680567139282801E-2</v>
+      </c>
+      <c r="F26" s="443"/>
+    </row>
+    <row r="27" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A27" s="436"/>
+      <c r="B27" s="20" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C27" s="21">
         <v>120900</v>
       </c>
-      <c r="D27" s="84">
+      <c r="D27" s="22">
         <v>118900</v>
       </c>
-      <c r="E27" s="85">
+      <c r="E27" s="23">
         <f t="shared" si="1"/>
-        <v>0.0165425971877585</v>
-[...8 lines deleted...]
-      <c r="C28" s="83">
+        <v>1.6542597187758499E-2</v>
+      </c>
+      <c r="F27" s="443"/>
+    </row>
+    <row r="28" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A28" s="436"/>
+      <c r="B28" s="20" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C28" s="21">
         <v>124900</v>
       </c>
-      <c r="D28" s="84">
+      <c r="D28" s="22">
         <v>122900</v>
       </c>
-      <c r="E28" s="85">
+      <c r="E28" s="23">
         <f t="shared" si="1"/>
-        <v>0.0160128102481986</v>
-[...8 lines deleted...]
-      <c r="C29" s="83">
+        <v>1.6012810248198599E-2</v>
+      </c>
+      <c r="F28" s="443"/>
+    </row>
+    <row r="29" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A29" s="436"/>
+      <c r="B29" s="20" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C29" s="21">
         <v>125900</v>
       </c>
-      <c r="D29" s="84">
+      <c r="D29" s="22">
         <v>123900</v>
       </c>
-      <c r="E29" s="85">
+      <c r="E29" s="23">
         <f t="shared" si="1"/>
-        <v>0.0158856235107228</v>
-[...8 lines deleted...]
-      <c r="C30" s="83">
+        <v>1.5885623510722799E-2</v>
+      </c>
+      <c r="F29" s="443"/>
+    </row>
+    <row r="30" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A30" s="436"/>
+      <c r="B30" s="20" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C30" s="21">
         <v>139900</v>
       </c>
-      <c r="D30" s="84">
+      <c r="D30" s="22">
         <v>137900</v>
       </c>
-      <c r="E30" s="85">
+      <c r="E30" s="23">
         <f t="shared" si="1"/>
-        <v>0.0142959256611865</v>
-[...40 lines deleted...]
-      <c r="C33" s="83">
+        <v>1.4295925661186501E-2</v>
+      </c>
+      <c r="F30" s="443"/>
+    </row>
+    <row r="31" spans="1:6" ht="79.400000000000006" customHeight="1">
+      <c r="A31" s="436"/>
+      <c r="B31" s="419" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C31" s="419"/>
+      <c r="D31" s="419"/>
+      <c r="E31" s="419"/>
+      <c r="F31" s="443"/>
+    </row>
+    <row r="32" spans="1:6" s="14" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A32" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B32" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C32" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D32" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E32" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F32" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A33" s="436" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B33" s="20" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C33" s="21">
         <v>89900</v>
       </c>
-      <c r="D33" s="84">
+      <c r="D33" s="22">
         <v>89900</v>
       </c>
-      <c r="E33" s="85">
+      <c r="E33" s="23">
         <f t="shared" ref="E33:E51" si="2">1-D33/C33</f>
         <v>0</v>
       </c>
-      <c r="F33" s="86" t="s">
-[...8 lines deleted...]
-      <c r="C34" s="83">
+      <c r="F33" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A34" s="436"/>
+      <c r="B34" s="20" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C34" s="21">
         <v>89900</v>
       </c>
-      <c r="D34" s="84">
+      <c r="D34" s="22">
         <v>89900</v>
       </c>
-      <c r="E34" s="85">
+      <c r="E34" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F34" s="86"/>
-[...6 lines deleted...]
-      <c r="C35" s="83">
+      <c r="F34" s="443"/>
+    </row>
+    <row r="35" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A35" s="436"/>
+      <c r="B35" s="20" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C35" s="21">
         <v>99900</v>
       </c>
-      <c r="D35" s="84">
+      <c r="D35" s="22">
         <v>99900</v>
       </c>
-      <c r="E35" s="85">
+      <c r="E35" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F35" s="86"/>
-[...6 lines deleted...]
-      <c r="C36" s="83">
+      <c r="F35" s="443"/>
+    </row>
+    <row r="36" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A36" s="436"/>
+      <c r="B36" s="20" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C36" s="21">
         <v>99900</v>
       </c>
-      <c r="D36" s="84">
+      <c r="D36" s="22">
         <v>99900</v>
       </c>
-      <c r="E36" s="85">
+      <c r="E36" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F36" s="86"/>
-[...6 lines deleted...]
-      <c r="C37" s="83">
+      <c r="F36" s="443"/>
+    </row>
+    <row r="37" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A37" s="436"/>
+      <c r="B37" s="20" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C37" s="21">
         <v>99900</v>
       </c>
-      <c r="D37" s="84">
+      <c r="D37" s="22">
         <v>99900</v>
       </c>
-      <c r="E37" s="85">
+      <c r="E37" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F37" s="86"/>
-[...6 lines deleted...]
-      <c r="C38" s="83">
+      <c r="F37" s="443"/>
+    </row>
+    <row r="38" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A38" s="436"/>
+      <c r="B38" s="20" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C38" s="21">
         <v>112900</v>
       </c>
-      <c r="D38" s="84">
+      <c r="D38" s="22">
         <v>102900</v>
       </c>
-      <c r="E38" s="85">
+      <c r="E38" s="23">
         <f t="shared" si="2"/>
-        <v>0.0885739592559788</v>
-[...8 lines deleted...]
-      <c r="C39" s="83">
+        <v>8.8573959255978801E-2</v>
+      </c>
+      <c r="F38" s="443"/>
+    </row>
+    <row r="39" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A39" s="436"/>
+      <c r="B39" s="20" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C39" s="21">
         <v>115900</v>
       </c>
-      <c r="D39" s="84">
+      <c r="D39" s="22">
         <v>105900</v>
       </c>
-      <c r="E39" s="85">
+      <c r="E39" s="23">
         <f t="shared" si="2"/>
-        <v>0.086281276962899</v>
-[...8 lines deleted...]
-      <c r="C40" s="83">
+        <v>8.6281276962899001E-2</v>
+      </c>
+      <c r="F39" s="443"/>
+    </row>
+    <row r="40" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A40" s="436"/>
+      <c r="B40" s="20" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C40" s="21">
         <v>115900</v>
       </c>
-      <c r="D40" s="84">
+      <c r="D40" s="22">
         <v>105900</v>
       </c>
-      <c r="E40" s="85">
+      <c r="E40" s="23">
         <f t="shared" si="2"/>
-        <v>0.086281276962899</v>
-[...8 lines deleted...]
-      <c r="C41" s="83">
+        <v>8.6281276962899001E-2</v>
+      </c>
+      <c r="F40" s="443"/>
+    </row>
+    <row r="41" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A41" s="436"/>
+      <c r="B41" s="20" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C41" s="21">
         <v>115900</v>
       </c>
-      <c r="D41" s="84">
+      <c r="D41" s="22">
         <v>105900</v>
       </c>
-      <c r="E41" s="85">
+      <c r="E41" s="23">
         <f t="shared" si="2"/>
-        <v>0.086281276962899</v>
-[...8 lines deleted...]
-      <c r="C42" s="83">
+        <v>8.6281276962899001E-2</v>
+      </c>
+      <c r="F41" s="443"/>
+    </row>
+    <row r="42" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A42" s="436"/>
+      <c r="B42" s="20" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C42" s="21">
         <v>116900</v>
       </c>
-      <c r="D42" s="84">
+      <c r="D42" s="22">
         <v>106900</v>
       </c>
-      <c r="E42" s="85">
+      <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>0.0855431993156543</v>
-[...8 lines deleted...]
-      <c r="C43" s="83">
+        <v>8.5543199315654295E-2</v>
+      </c>
+      <c r="F42" s="443"/>
+    </row>
+    <row r="43" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A43" s="436"/>
+      <c r="B43" s="20" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C43" s="21">
         <v>118900</v>
       </c>
-      <c r="D43" s="84">
+      <c r="D43" s="22">
         <v>108900</v>
       </c>
-      <c r="E43" s="85">
+      <c r="E43" s="23">
         <f t="shared" si="2"/>
-        <v>0.0841042893187552</v>
-[...8 lines deleted...]
-      <c r="C44" s="83">
+        <v>8.4104289318755202E-2</v>
+      </c>
+      <c r="F43" s="443"/>
+    </row>
+    <row r="44" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A44" s="436"/>
+      <c r="B44" s="20" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C44" s="21">
         <v>119900</v>
       </c>
-      <c r="D44" s="84">
+      <c r="D44" s="22">
         <v>109900</v>
       </c>
-      <c r="E44" s="85">
+      <c r="E44" s="23">
         <f t="shared" si="2"/>
-        <v>0.0834028356964137</v>
-[...8 lines deleted...]
-      <c r="C45" s="83">
+        <v>8.3402835696413699E-2</v>
+      </c>
+      <c r="F44" s="443"/>
+    </row>
+    <row r="45" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A45" s="436"/>
+      <c r="B45" s="20" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C45" s="21">
         <v>119900</v>
       </c>
-      <c r="D45" s="84">
+      <c r="D45" s="22">
         <v>109900</v>
       </c>
-      <c r="E45" s="85">
+      <c r="E45" s="23">
         <f t="shared" si="2"/>
-        <v>0.0834028356964137</v>
-[...8 lines deleted...]
-      <c r="C46" s="83">
+        <v>8.3402835696413699E-2</v>
+      </c>
+      <c r="F45" s="443"/>
+    </row>
+    <row r="46" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A46" s="436"/>
+      <c r="B46" s="20" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C46" s="21">
         <v>120900</v>
       </c>
-      <c r="D46" s="84">
+      <c r="D46" s="22">
         <v>110900</v>
       </c>
-      <c r="E46" s="85">
+      <c r="E46" s="23">
         <f t="shared" si="2"/>
-        <v>0.0827129859387924</v>
-[...8 lines deleted...]
-      <c r="C47" s="83">
+        <v>8.2712985938792394E-2</v>
+      </c>
+      <c r="F46" s="443"/>
+    </row>
+    <row r="47" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A47" s="436"/>
+      <c r="B47" s="20" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C47" s="21">
         <v>122900</v>
       </c>
-      <c r="D47" s="84">
+      <c r="D47" s="22">
         <v>112900</v>
       </c>
-      <c r="E47" s="85">
+      <c r="E47" s="23">
         <f t="shared" si="2"/>
-        <v>0.0813669650122051</v>
-[...8 lines deleted...]
-      <c r="C48" s="83">
+        <v>8.1366965012205097E-2</v>
+      </c>
+      <c r="F47" s="443"/>
+    </row>
+    <row r="48" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A48" s="436"/>
+      <c r="B48" s="20" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C48" s="21">
         <v>123900</v>
       </c>
-      <c r="D48" s="84">
+      <c r="D48" s="22">
         <v>113900</v>
       </c>
-      <c r="E48" s="85">
+      <c r="E48" s="23">
         <f t="shared" si="2"/>
-        <v>0.0807102502017756</v>
-[...8 lines deleted...]
-      <c r="C49" s="83">
+        <v>8.0710250201775594E-2</v>
+      </c>
+      <c r="F48" s="443"/>
+    </row>
+    <row r="49" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A49" s="436"/>
+      <c r="B49" s="20" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C49" s="21">
         <v>141900</v>
       </c>
-      <c r="D49" s="84">
+      <c r="D49" s="22">
         <v>131900</v>
       </c>
-      <c r="E49" s="85">
+      <c r="E49" s="23">
         <f t="shared" si="2"/>
-        <v>0.0704721634954193</v>
-[...8 lines deleted...]
-      <c r="C50" s="83">
+        <v>7.0472163495419293E-2</v>
+      </c>
+      <c r="F49" s="443"/>
+    </row>
+    <row r="50" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A50" s="436"/>
+      <c r="B50" s="20" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C50" s="21">
         <v>141900</v>
       </c>
-      <c r="D50" s="84">
+      <c r="D50" s="22">
         <v>131900</v>
       </c>
-      <c r="E50" s="85">
+      <c r="E50" s="23">
         <f t="shared" si="2"/>
-        <v>0.0704721634954193</v>
-[...8 lines deleted...]
-      <c r="C51" s="83">
+        <v>7.0472163495419293E-2</v>
+      </c>
+      <c r="F50" s="443"/>
+    </row>
+    <row r="51" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A51" s="436"/>
+      <c r="B51" s="20" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C51" s="21">
         <v>142900</v>
       </c>
-      <c r="D51" s="84">
+      <c r="D51" s="22">
         <v>132900</v>
       </c>
-      <c r="E51" s="85">
+      <c r="E51" s="23">
         <f t="shared" si="2"/>
-        <v>0.0699790062981106</v>
-[...40 lines deleted...]
-      <c r="C54" s="83">
+        <v>6.9979006298110602E-2</v>
+      </c>
+      <c r="F51" s="443"/>
+    </row>
+    <row r="52" spans="1:6" ht="68.150000000000006" customHeight="1">
+      <c r="A52" s="436"/>
+      <c r="B52" s="419" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C52" s="419"/>
+      <c r="D52" s="419"/>
+      <c r="E52" s="419"/>
+      <c r="F52" s="443"/>
+    </row>
+    <row r="53" spans="1:6" ht="22" customHeight="1">
+      <c r="A53" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B53" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C53" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D53" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E53" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F53" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="22" customHeight="1">
+      <c r="A54" s="436" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B54" s="20" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C54" s="21">
         <v>139800</v>
       </c>
-      <c r="D54" s="84">
+      <c r="D54" s="22">
         <v>137800</v>
       </c>
-      <c r="E54" s="85">
+      <c r="E54" s="23">
         <f t="shared" ref="E54:E60" si="3">1-D54/C54</f>
-        <v>0.0143061516452074</v>
-[...10 lines deleted...]
-      <c r="C55" s="83">
+        <v>1.4306151645207399E-2</v>
+      </c>
+      <c r="F54" s="443" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="22" customHeight="1">
+      <c r="A55" s="436"/>
+      <c r="B55" s="20" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C55" s="21">
         <v>149800</v>
       </c>
-      <c r="D55" s="84">
+      <c r="D55" s="22">
         <v>147800</v>
       </c>
-      <c r="E55" s="85">
+      <c r="E55" s="23">
         <f t="shared" si="3"/>
-        <v>0.013351134846462</v>
-[...8 lines deleted...]
-      <c r="C56" s="83">
+        <v>1.3351134846462E-2</v>
+      </c>
+      <c r="F55" s="443"/>
+    </row>
+    <row r="56" spans="1:6" ht="22" customHeight="1">
+      <c r="A56" s="436"/>
+      <c r="B56" s="20" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C56" s="21">
         <v>149800</v>
       </c>
-      <c r="D56" s="84">
+      <c r="D56" s="22">
         <v>147800</v>
       </c>
-      <c r="E56" s="85">
+      <c r="E56" s="23">
         <f t="shared" si="3"/>
-        <v>0.013351134846462</v>
-[...8 lines deleted...]
-      <c r="C57" s="83">
+        <v>1.3351134846462E-2</v>
+      </c>
+      <c r="F56" s="443"/>
+    </row>
+    <row r="57" spans="1:6" ht="22" customHeight="1">
+      <c r="A57" s="436"/>
+      <c r="B57" s="20" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C57" s="21">
         <v>149800</v>
       </c>
-      <c r="D57" s="84">
+      <c r="D57" s="22">
         <v>147800</v>
       </c>
-      <c r="E57" s="85">
+      <c r="E57" s="23">
         <f t="shared" si="3"/>
-        <v>0.013351134846462</v>
-[...8 lines deleted...]
-      <c r="C58" s="83">
+        <v>1.3351134846462E-2</v>
+      </c>
+      <c r="F57" s="443"/>
+    </row>
+    <row r="58" spans="1:6" ht="22" customHeight="1">
+      <c r="A58" s="436"/>
+      <c r="B58" s="20" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C58" s="21">
         <v>159800</v>
       </c>
-      <c r="D58" s="84">
+      <c r="D58" s="22">
         <v>157800</v>
       </c>
-      <c r="E58" s="85">
+      <c r="E58" s="23">
         <f t="shared" si="3"/>
-        <v>0.0125156445556946</v>
-[...8 lines deleted...]
-      <c r="C59" s="83">
+        <v>1.2515644555694601E-2</v>
+      </c>
+      <c r="F58" s="443"/>
+    </row>
+    <row r="59" spans="1:6" ht="22" customHeight="1">
+      <c r="A59" s="436"/>
+      <c r="B59" s="20" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C59" s="21">
         <v>174800</v>
       </c>
-      <c r="D59" s="84">
+      <c r="D59" s="22">
         <v>172800</v>
       </c>
-      <c r="E59" s="85">
+      <c r="E59" s="23">
         <f t="shared" si="3"/>
-        <v>0.011441647597254</v>
-[...8 lines deleted...]
-      <c r="C60" s="83">
+        <v>1.1441647597254001E-2</v>
+      </c>
+      <c r="F59" s="443"/>
+    </row>
+    <row r="60" spans="1:6" ht="22" customHeight="1">
+      <c r="A60" s="436"/>
+      <c r="B60" s="20" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C60" s="21">
         <v>174800</v>
       </c>
-      <c r="D60" s="84">
+      <c r="D60" s="22">
         <v>172800</v>
       </c>
-      <c r="E60" s="85">
+      <c r="E60" s="23">
         <f t="shared" si="3"/>
-        <v>0.011441647597254</v>
-[...21 lines deleted...]
-      <c r="F62" s="89"/>
+        <v>1.1441647597254001E-2</v>
+      </c>
+      <c r="F60" s="443"/>
+    </row>
+    <row r="61" spans="1:6" ht="138" customHeight="1">
+      <c r="A61" s="436"/>
+      <c r="B61" s="419" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C61" s="419"/>
+      <c r="D61" s="419"/>
+      <c r="E61" s="419"/>
+      <c r="F61" s="443"/>
+    </row>
+    <row r="62" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A62" s="303" t="s">
+        <v>431</v>
+      </c>
+      <c r="B62" s="303"/>
+      <c r="C62" s="303"/>
+      <c r="D62" s="303"/>
+      <c r="E62" s="303"/>
+      <c r="F62" s="303"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="A6:F6"/>
-[...3 lines deleted...]
-    <mergeCell ref="B52:E52"/>
+    <mergeCell ref="A1:F5"/>
     <mergeCell ref="B61:E61"/>
     <mergeCell ref="A62:F62"/>
     <mergeCell ref="A10:A19"/>
     <mergeCell ref="A21:A31"/>
     <mergeCell ref="A33:A52"/>
     <mergeCell ref="A54:A61"/>
     <mergeCell ref="F10:F19"/>
     <mergeCell ref="F21:F31"/>
     <mergeCell ref="F33:F52"/>
     <mergeCell ref="F54:F61"/>
-    <mergeCell ref="A1:F5"/>
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A7:F7"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B52:E52"/>
   </mergeCells>
-  <pageMargins left="0.699305555555556" right="0.699305555555556" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="83" type="noConversion"/>
+  <pageMargins left="0.69930555555555596" right="0.69930555555555596" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
-  <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <sheetPr>
-    <tabColor theme="3" tint="0.799340800195319"/>
+    <tabColor theme="3" tint="0.7993408001953185"/>
   </sheetPr>
-  <dimension ref="A1:XFD192"/>
+  <dimension ref="A1:H192"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane topLeftCell="A1" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="A1" sqref="A1:F5"/>
+      <pane activePane="bottomRight" state="frozen"/>
+      <selection sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="13.8333333333333" style="4" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="13.8333333333333" style="4" hidden="1"/>
+    <col min="1" max="1" width="13.83203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="56.5" style="3" customWidth="1"/>
+    <col min="3" max="6" width="13.83203125" style="3" customWidth="1"/>
+    <col min="7" max="8" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="9" max="16384" width="13.83203125" style="3" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="18.65" customHeight="1" spans="1:6">
-[...101 lines deleted...]
-      <c r="C11" s="22">
+    <row r="1" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A1" s="262" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B1" s="263"/>
+      <c r="C1" s="263"/>
+      <c r="D1" s="263"/>
+      <c r="E1" s="263"/>
+      <c r="F1" s="264"/>
+    </row>
+    <row r="2" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A2" s="265"/>
+      <c r="B2" s="266"/>
+      <c r="C2" s="266"/>
+      <c r="D2" s="266"/>
+      <c r="E2" s="266"/>
+      <c r="F2" s="267"/>
+    </row>
+    <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A3" s="265"/>
+      <c r="B3" s="266"/>
+      <c r="C3" s="266"/>
+      <c r="D3" s="266"/>
+      <c r="E3" s="266"/>
+      <c r="F3" s="267"/>
+    </row>
+    <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A4" s="265"/>
+      <c r="B4" s="266"/>
+      <c r="C4" s="266"/>
+      <c r="D4" s="266"/>
+      <c r="E4" s="266"/>
+      <c r="F4" s="267"/>
+    </row>
+    <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A5" s="265"/>
+      <c r="B5" s="266"/>
+      <c r="C5" s="266"/>
+      <c r="D5" s="266"/>
+      <c r="E5" s="266"/>
+      <c r="F5" s="267"/>
+    </row>
+    <row r="6" spans="1:6" ht="15.5">
+      <c r="A6" s="268" t="s">
+        <v>665</v>
+      </c>
+      <c r="B6" s="269"/>
+      <c r="C6" s="269"/>
+      <c r="D6" s="269"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="270"/>
+    </row>
+    <row r="7" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A7" s="268"/>
+      <c r="B7" s="269"/>
+      <c r="C7" s="269"/>
+      <c r="D7" s="269"/>
+      <c r="E7" s="269"/>
+      <c r="F7" s="270"/>
+    </row>
+    <row r="8" spans="1:6" ht="4.5" customHeight="1">
+      <c r="A8" s="242"/>
+      <c r="B8" s="243"/>
+      <c r="C8" s="243"/>
+      <c r="D8" s="243"/>
+      <c r="E8" s="243"/>
+      <c r="F8" s="244"/>
+    </row>
+    <row r="9" spans="1:6" s="245" customFormat="1" ht="15.5">
+      <c r="B9" s="246"/>
+      <c r="C9" s="246"/>
+      <c r="D9" s="246"/>
+      <c r="E9" s="246"/>
+      <c r="F9" s="246"/>
+    </row>
+    <row r="10" spans="1:6" ht="18" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A11" s="254" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C11" s="8">
         <v>299900</v>
       </c>
-      <c r="D11" s="23">
+      <c r="D11" s="9">
         <v>266911</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E11" s="10">
         <f>1-D11/C11</f>
         <v>0.11</v>
       </c>
-      <c r="F11" s="25" t="s">
-[...8 lines deleted...]
-      <c r="C12" s="22">
+      <c r="F11" s="260" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A12" s="255"/>
+      <c r="B12" s="7" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C12" s="8">
         <v>319900</v>
       </c>
-      <c r="D12" s="23">
+      <c r="D12" s="9">
         <v>284711</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E12" s="10">
         <f t="shared" ref="E12:E20" si="0">1-D12/C12</f>
         <v>0.11</v>
       </c>
-      <c r="F12" s="27"/>
-[...6 lines deleted...]
-      <c r="C13" s="22">
+      <c r="F12" s="275"/>
+    </row>
+    <row r="13" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A13" s="255"/>
+      <c r="B13" s="7" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C13" s="8">
         <v>334400</v>
       </c>
-      <c r="D13" s="23">
+      <c r="D13" s="9">
         <v>297614.88</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E13" s="10">
         <f t="shared" si="0"/>
-        <v>0.110003349282297</v>
-[...8 lines deleted...]
-      <c r="C14" s="22">
+        <v>0.11000334928229701</v>
+      </c>
+      <c r="F13" s="275"/>
+    </row>
+    <row r="14" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A14" s="255"/>
+      <c r="B14" s="7" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C14" s="8">
         <v>342400</v>
       </c>
-      <c r="D14" s="23">
+      <c r="D14" s="9">
         <v>304736</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E14" s="10">
         <f t="shared" si="0"/>
         <v>0.11</v>
       </c>
-      <c r="F14" s="27"/>
-[...6 lines deleted...]
-      <c r="C15" s="22">
+      <c r="F14" s="275"/>
+    </row>
+    <row r="15" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A15" s="255"/>
+      <c r="B15" s="7" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C15" s="8">
         <v>351400</v>
       </c>
-      <c r="D15" s="23">
+      <c r="D15" s="9">
         <v>312746</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E15" s="10">
         <f t="shared" si="0"/>
         <v>0.11</v>
       </c>
-      <c r="F15" s="27"/>
-[...6 lines deleted...]
-      <c r="C16" s="22">
+      <c r="F15" s="275"/>
+    </row>
+    <row r="16" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A16" s="255"/>
+      <c r="B16" s="7" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C16" s="8">
         <v>359400</v>
       </c>
-      <c r="D16" s="23">
+      <c r="D16" s="9">
         <v>319866</v>
       </c>
-      <c r="E16" s="24">
+      <c r="E16" s="10">
         <f t="shared" si="0"/>
         <v>0.11</v>
       </c>
-      <c r="F16" s="27"/>
-[...6 lines deleted...]
-      <c r="C17" s="22">
+      <c r="F16" s="275"/>
+    </row>
+    <row r="17" spans="1:6" ht="35.25" customHeight="1">
+      <c r="A17" s="255"/>
+      <c r="B17" s="7" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C17" s="8">
         <v>357000</v>
       </c>
-      <c r="D17" s="23">
+      <c r="D17" s="9">
         <v>317728.88</v>
       </c>
-      <c r="E17" s="24">
+      <c r="E17" s="10">
         <f t="shared" si="0"/>
         <v>0.110003137254902</v>
       </c>
-      <c r="F17" s="27"/>
-[...6 lines deleted...]
-      <c r="C18" s="22">
+      <c r="F17" s="275"/>
+    </row>
+    <row r="18" spans="1:6" ht="35.25" customHeight="1">
+      <c r="A18" s="255"/>
+      <c r="B18" s="7" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C18" s="8">
         <v>365000</v>
       </c>
-      <c r="D18" s="23">
+      <c r="D18" s="9">
         <v>324850</v>
       </c>
-      <c r="E18" s="24">
+      <c r="E18" s="10">
         <f t="shared" si="0"/>
         <v>0.11</v>
       </c>
-      <c r="F18" s="27"/>
-[...6 lines deleted...]
-      <c r="C19" s="22">
+      <c r="F18" s="275"/>
+    </row>
+    <row r="19" spans="1:6" ht="35.25" customHeight="1">
+      <c r="A19" s="255"/>
+      <c r="B19" s="7" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C19" s="8">
         <v>397000</v>
       </c>
-      <c r="D19" s="23">
+      <c r="D19" s="9">
         <v>353329.53</v>
       </c>
-      <c r="E19" s="24">
+      <c r="E19" s="10">
         <f t="shared" si="0"/>
         <v>0.110001183879093</v>
       </c>
-      <c r="F19" s="27"/>
-[...6 lines deleted...]
-      <c r="C20" s="22">
+      <c r="F19" s="275"/>
+    </row>
+    <row r="20" spans="1:6" ht="35.25" customHeight="1">
+      <c r="A20" s="255"/>
+      <c r="B20" s="7" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C20" s="8">
         <v>405000</v>
       </c>
-      <c r="D20" s="23">
+      <c r="D20" s="9">
         <v>360450</v>
       </c>
-      <c r="E20" s="24">
+      <c r="E20" s="10">
         <f t="shared" si="0"/>
         <v>0.11</v>
       </c>
-      <c r="F20" s="27"/>
-[...38 lines deleted...]
-      <c r="C23" s="22">
+      <c r="F20" s="275"/>
+    </row>
+    <row r="21" spans="1:6" ht="81" customHeight="1">
+      <c r="A21" s="256"/>
+      <c r="B21" s="223" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C21" s="247"/>
+      <c r="D21" s="247"/>
+      <c r="E21" s="247"/>
+      <c r="F21" s="275"/>
+    </row>
+    <row r="22" spans="1:6" ht="18" customHeight="1">
+      <c r="A22" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A23" s="254" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C23" s="8">
         <v>204900</v>
       </c>
-      <c r="D23" s="23">
-[...14 lines deleted...]
-      <c r="C24" s="22">
+      <c r="D23" s="9">
+        <v>156133.79999999999</v>
+      </c>
+      <c r="E23" s="10">
+        <v>0.23799999999999999</v>
+      </c>
+      <c r="F23" s="257" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A24" s="255"/>
+      <c r="B24" s="7" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C24" s="8">
         <v>217900</v>
       </c>
-      <c r="D24" s="23">
-[...2 lines deleted...]
-      <c r="E24" s="24">
+      <c r="D24" s="9">
+        <v>166039.79999999999</v>
+      </c>
+      <c r="E24" s="10">
         <f>1-D24/C24</f>
-        <v>0.238</v>
-[...8 lines deleted...]
-      <c r="C25" s="22">
+        <v>0.23799999999999999</v>
+      </c>
+      <c r="F24" s="258"/>
+    </row>
+    <row r="25" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A25" s="255"/>
+      <c r="B25" s="7" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C25" s="8">
         <v>229900</v>
       </c>
-      <c r="D25" s="23">
+      <c r="D25" s="9">
         <v>175183.8</v>
       </c>
-      <c r="E25" s="24">
+      <c r="E25" s="10">
         <f>1-D25/C25</f>
-        <v>0.238</v>
-[...8 lines deleted...]
-      <c r="C26" s="22">
+        <v>0.23799999999999999</v>
+      </c>
+      <c r="F25" s="258"/>
+    </row>
+    <row r="26" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A26" s="255"/>
+      <c r="B26" s="7" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C26" s="8">
         <v>247900</v>
       </c>
-      <c r="D26" s="23">
+      <c r="D26" s="9">
         <v>188899.8</v>
       </c>
-      <c r="E26" s="24">
+      <c r="E26" s="10">
         <f>1-D26/C26</f>
-        <v>0.238</v>
-[...8 lines deleted...]
-      <c r="C27" s="22">
+        <v>0.23799999999999999</v>
+      </c>
+      <c r="F26" s="258"/>
+    </row>
+    <row r="27" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A27" s="255"/>
+      <c r="B27" s="7" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C27" s="8">
         <v>259900</v>
       </c>
-      <c r="D27" s="23">
+      <c r="D27" s="9">
         <v>198043.8</v>
       </c>
-      <c r="E27" s="24">
+      <c r="E27" s="10">
         <f>1-D27/C27</f>
-        <v>0.238</v>
-[...40 lines deleted...]
-      <c r="C30" s="22">
+        <v>0.23799999999999999</v>
+      </c>
+      <c r="F27" s="258"/>
+    </row>
+    <row r="28" spans="1:6" ht="34.5" customHeight="1">
+      <c r="A28" s="255"/>
+      <c r="B28" s="385" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C28" s="386"/>
+      <c r="D28" s="386"/>
+      <c r="E28" s="387"/>
+      <c r="F28" s="394"/>
+    </row>
+    <row r="29" spans="1:6" ht="18" customHeight="1">
+      <c r="A29" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A30" s="388" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C30" s="8">
         <v>232900</v>
       </c>
-      <c r="D30" s="23">
+      <c r="D30" s="9">
         <v>189347.7</v>
       </c>
-      <c r="E30" s="24">
+      <c r="E30" s="10">
         <f>1-D30/C30</f>
         <v>0.187</v>
       </c>
-      <c r="F30" s="25" t="s">
-[...8 lines deleted...]
-      <c r="C31" s="22">
+      <c r="F30" s="260" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A31" s="388"/>
+      <c r="B31" s="7" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C31" s="8">
         <v>247900</v>
       </c>
-      <c r="D31" s="23">
+      <c r="D31" s="9">
         <v>201542.7</v>
       </c>
-      <c r="E31" s="24">
+      <c r="E31" s="10">
         <f>1-D31/C31</f>
         <v>0.187</v>
       </c>
-      <c r="F31" s="25"/>
-[...6 lines deleted...]
-      <c r="C32" s="22">
+      <c r="F31" s="260"/>
+    </row>
+    <row r="32" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A32" s="409"/>
+      <c r="B32" s="7" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C32" s="8">
         <v>262900</v>
       </c>
-      <c r="D32" s="23">
+      <c r="D32" s="9">
         <v>213737.7</v>
       </c>
-      <c r="E32" s="24">
+      <c r="E32" s="10">
         <f>1-D32/C32</f>
         <v>0.187</v>
       </c>
-      <c r="F32" s="34"/>
-[...38 lines deleted...]
-      <c r="C35" s="22">
+      <c r="F32" s="261"/>
+    </row>
+    <row r="33" spans="1:6" ht="48" customHeight="1">
+      <c r="A33" s="409"/>
+      <c r="B33" s="223" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C33" s="401"/>
+      <c r="D33" s="401"/>
+      <c r="E33" s="401"/>
+      <c r="F33" s="261"/>
+    </row>
+    <row r="34" spans="1:6" ht="18" customHeight="1">
+      <c r="A34" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F34" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A35" s="254" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C35" s="8">
         <v>129800</v>
       </c>
-      <c r="D35" s="23">
+      <c r="D35" s="9">
         <v>121752.4</v>
       </c>
-      <c r="E35" s="24">
+      <c r="E35" s="10">
         <f>1-D35/C35</f>
-        <v>0.0620000000000001</v>
-[...10 lines deleted...]
-      <c r="C36" s="22">
+        <v>6.2000000000000097E-2</v>
+      </c>
+      <c r="F35" s="276" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A36" s="255"/>
+      <c r="B36" s="7" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C36" s="8">
         <v>143300</v>
       </c>
-      <c r="D36" s="23">
+      <c r="D36" s="9">
         <v>134414.63</v>
       </c>
-      <c r="E36" s="24">
+      <c r="E36" s="10">
         <f>1-D36/C36</f>
-        <v>0.0620053733426378</v>
-[...8 lines deleted...]
-      <c r="C37" s="22">
+        <v>6.2005373342637803E-2</v>
+      </c>
+      <c r="F36" s="277"/>
+    </row>
+    <row r="37" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A37" s="255"/>
+      <c r="B37" s="7" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C37" s="8">
         <v>149800</v>
       </c>
-      <c r="D37" s="23">
+      <c r="D37" s="9">
         <v>140512.4</v>
       </c>
-      <c r="E37" s="24">
+      <c r="E37" s="10">
         <f>1-D37/C37</f>
-        <v>0.0620000000000001</v>
-[...8 lines deleted...]
-      <c r="C38" s="22">
+        <v>6.2000000000000097E-2</v>
+      </c>
+      <c r="F37" s="277"/>
+    </row>
+    <row r="38" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A38" s="255"/>
+      <c r="B38" s="7" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C38" s="8">
         <v>162800</v>
       </c>
-      <c r="D38" s="23">
+      <c r="D38" s="9">
         <v>152706.4</v>
       </c>
-      <c r="E38" s="24">
+      <c r="E38" s="10">
         <f>1-D38/C38</f>
-        <v>0.0620000000000001</v>
-[...40 lines deleted...]
-      <c r="C41" s="22">
+        <v>6.2000000000000097E-2</v>
+      </c>
+      <c r="F38" s="277"/>
+    </row>
+    <row r="39" spans="1:6" ht="31.5" customHeight="1">
+      <c r="A39" s="256"/>
+      <c r="B39" s="223" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C39" s="401"/>
+      <c r="D39" s="401"/>
+      <c r="E39" s="401"/>
+      <c r="F39" s="278"/>
+    </row>
+    <row r="40" spans="1:6" ht="18" customHeight="1">
+      <c r="A40" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A41" s="407" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C41" s="8">
         <v>229600</v>
       </c>
-      <c r="D41" s="23">
+      <c r="D41" s="9">
         <v>213528.19</v>
       </c>
-      <c r="E41" s="24">
+      <c r="E41" s="10">
         <f>1-D41/C41</f>
-        <v>0.0699991724738676</v>
-[...42 lines deleted...]
-      <c r="C44" s="22">
+        <v>6.9999172473867596E-2</v>
+      </c>
+      <c r="F41" s="505" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" s="2" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A42" s="410"/>
+      <c r="B42" s="223" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C42" s="401"/>
+      <c r="D42" s="401"/>
+      <c r="E42" s="401"/>
+      <c r="F42" s="391"/>
+    </row>
+    <row r="43" spans="1:6" ht="18" customHeight="1">
+      <c r="A43" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F43" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" s="2" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A44" s="407" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C44" s="8">
         <v>158900</v>
       </c>
-      <c r="D44" s="23">
+      <c r="D44" s="9">
         <v>118220.6</v>
       </c>
-      <c r="E44" s="24">
+      <c r="E44" s="10">
         <f>1-D44/C44</f>
         <v>0.256006293266205</v>
       </c>
-      <c r="F44" s="43" t="s">
-[...8 lines deleted...]
-      <c r="C45" s="22">
+      <c r="F44" s="389" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" s="2" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A45" s="408"/>
+      <c r="B45" s="7" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C45" s="8">
         <v>169300</v>
       </c>
-      <c r="D45" s="23">
+      <c r="D45" s="9">
         <v>125959.97</v>
       </c>
-      <c r="E45" s="24">
+      <c r="E45" s="10">
         <f>1-D45/C45</f>
-        <v>0.255995451860602</v>
-[...8 lines deleted...]
-      <c r="C46" s="22">
+        <v>0.25599545186060202</v>
+      </c>
+      <c r="F45" s="390"/>
+    </row>
+    <row r="46" spans="1:6" s="2" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A46" s="408"/>
+      <c r="B46" s="7" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C46" s="8">
         <v>168500</v>
       </c>
-      <c r="D46" s="23">
+      <c r="D46" s="9">
         <v>125364</v>
       </c>
-      <c r="E46" s="24">
+      <c r="E46" s="10">
         <f>1-D46/C46</f>
-        <v>0.256</v>
-[...8 lines deleted...]
-      <c r="C47" s="22">
+        <v>0.25600000000000001</v>
+      </c>
+      <c r="F46" s="390"/>
+    </row>
+    <row r="47" spans="1:6" s="2" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A47" s="503"/>
+      <c r="B47" s="7" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C47" s="8">
         <v>177900</v>
       </c>
-      <c r="D47" s="23">
+      <c r="D47" s="9">
         <v>132358.03</v>
       </c>
-      <c r="E47" s="24">
+      <c r="E47" s="10">
         <f>1-D47/C47</f>
-        <v>0.255997582911748</v>
-[...40 lines deleted...]
-      <c r="C50" s="22">
+        <v>0.25599758291174801</v>
+      </c>
+      <c r="F47" s="392"/>
+    </row>
+    <row r="48" spans="1:6" s="2" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A48" s="503"/>
+      <c r="B48" s="223" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C48" s="401"/>
+      <c r="D48" s="401"/>
+      <c r="E48" s="401"/>
+      <c r="F48" s="391"/>
+    </row>
+    <row r="49" spans="1:6" ht="18" customHeight="1">
+      <c r="A49" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A50" s="407" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C50" s="8">
         <v>131900</v>
       </c>
-      <c r="D50" s="23" t="s">
-[...2 lines deleted...]
-      <c r="E50" s="24">
+      <c r="D50" s="9" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E50" s="10">
         <v>0</v>
       </c>
-      <c r="F50" s="43" t="s">
-[...8 lines deleted...]
-      <c r="C51" s="22">
+      <c r="F50" s="389" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A51" s="408"/>
+      <c r="B51" s="7" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C51" s="8">
         <v>142400</v>
       </c>
-      <c r="D51" s="23" t="s">
-[...2 lines deleted...]
-      <c r="E51" s="24">
+      <c r="D51" s="9" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E51" s="10">
         <v>0</v>
       </c>
-      <c r="F51" s="45"/>
-[...6 lines deleted...]
-      <c r="C52" s="22">
+      <c r="F51" s="392"/>
+    </row>
+    <row r="52" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A52" s="408"/>
+      <c r="B52" s="7" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C52" s="8">
         <v>160900</v>
       </c>
-      <c r="D52" s="23" t="s">
-[...2 lines deleted...]
-      <c r="E52" s="24">
+      <c r="D52" s="9" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E52" s="10">
         <v>0</v>
       </c>
-      <c r="F52" s="45"/>
-[...6 lines deleted...]
-      <c r="C53" s="22">
+      <c r="F52" s="392"/>
+    </row>
+    <row r="53" spans="1:6" s="2" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A53" s="408"/>
+      <c r="B53" s="7" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C53" s="8">
         <v>146900</v>
       </c>
-      <c r="D53" s="23" t="s">
-[...2 lines deleted...]
-      <c r="E53" s="24">
+      <c r="D53" s="9" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E53" s="10">
         <v>0</v>
       </c>
-      <c r="F53" s="45"/>
-[...28 lines deleted...]
-      <c r="C55" s="22">
+      <c r="F53" s="392"/>
+    </row>
+    <row r="54" spans="1:6" ht="18" customHeight="1">
+      <c r="A54" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A55" s="407" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C55" s="8">
         <v>139900</v>
       </c>
-      <c r="D55" s="23">
+      <c r="D55" s="9">
         <v>110940.7</v>
       </c>
-      <c r="E55" s="24">
+      <c r="E55" s="10">
         <f t="shared" ref="E55:E60" si="1">1-D55/C55</f>
-        <v>0.207</v>
-[...10 lines deleted...]
-      <c r="C56" s="22">
+        <v>0.20699999999999999</v>
+      </c>
+      <c r="F55" s="389" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A56" s="408"/>
+      <c r="B56" s="7" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C56" s="8">
         <v>148900</v>
       </c>
-      <c r="D56" s="23">
+      <c r="D56" s="9">
         <v>118077.7</v>
       </c>
-      <c r="E56" s="24">
+      <c r="E56" s="10">
         <f t="shared" si="1"/>
-        <v>0.207</v>
-[...8 lines deleted...]
-      <c r="C57" s="22">
+        <v>0.20699999999999999</v>
+      </c>
+      <c r="F56" s="392"/>
+    </row>
+    <row r="57" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A57" s="408"/>
+      <c r="B57" s="7" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C57" s="8">
         <v>154900</v>
       </c>
-      <c r="D57" s="23">
+      <c r="D57" s="9">
         <v>122835.7</v>
       </c>
-      <c r="E57" s="24">
+      <c r="E57" s="10">
         <f t="shared" si="1"/>
-        <v>0.207</v>
-[...8 lines deleted...]
-      <c r="C58" s="22">
+        <v>0.20699999999999999</v>
+      </c>
+      <c r="F57" s="392"/>
+    </row>
+    <row r="58" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A58" s="408"/>
+      <c r="B58" s="7" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C58" s="8">
         <v>158900</v>
       </c>
-      <c r="D58" s="23">
+      <c r="D58" s="9">
         <v>126007.7</v>
       </c>
-      <c r="E58" s="24">
+      <c r="E58" s="10">
         <f t="shared" si="1"/>
-        <v>0.207</v>
-[...8 lines deleted...]
-      <c r="C59" s="22">
+        <v>0.20699999999999999</v>
+      </c>
+      <c r="F58" s="392"/>
+    </row>
+    <row r="59" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A59" s="408"/>
+      <c r="B59" s="7" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C59" s="8">
         <v>158900</v>
       </c>
-      <c r="D59" s="23">
+      <c r="D59" s="9">
         <v>126007.7</v>
       </c>
-      <c r="E59" s="24">
+      <c r="E59" s="10">
         <f t="shared" si="1"/>
-        <v>0.207</v>
-[...8 lines deleted...]
-      <c r="C60" s="22">
+        <v>0.20699999999999999</v>
+      </c>
+      <c r="F59" s="392"/>
+    </row>
+    <row r="60" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A60" s="408"/>
+      <c r="B60" s="7" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C60" s="8">
         <v>172900</v>
       </c>
-      <c r="D60" s="23">
-[...2 lines deleted...]
-      <c r="E60" s="24">
+      <c r="D60" s="9">
+        <v>137109.70000000001</v>
+      </c>
+      <c r="E60" s="10">
         <f t="shared" si="1"/>
-        <v>0.207</v>
-[...40 lines deleted...]
-      <c r="C63" s="22">
+        <v>0.20699999999999999</v>
+      </c>
+      <c r="F60" s="392"/>
+    </row>
+    <row r="61" spans="1:6" s="2" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A61" s="408"/>
+      <c r="B61" s="223" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C61" s="401"/>
+      <c r="D61" s="401"/>
+      <c r="E61" s="401"/>
+      <c r="F61" s="391"/>
+    </row>
+    <row r="62" spans="1:6" ht="18" customHeight="1">
+      <c r="A62" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F62" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A63" s="407" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C63" s="8">
         <v>250900</v>
       </c>
-      <c r="D63" s="23">
+      <c r="D63" s="9">
         <v>212763.2</v>
       </c>
-      <c r="E63" s="24">
+      <c r="E63" s="10">
         <f t="shared" ref="E63:E68" si="2">1-D63/C63</f>
         <v>0.152</v>
       </c>
-      <c r="F63" s="43" t="s">
-[...8 lines deleted...]
-      <c r="C64" s="22">
+      <c r="F63" s="389" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A64" s="408"/>
+      <c r="B64" s="7" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C64" s="8">
         <v>269900</v>
       </c>
-      <c r="D64" s="23">
+      <c r="D64" s="9">
         <v>228874.72</v>
       </c>
-      <c r="E64" s="24">
+      <c r="E64" s="10">
         <f t="shared" si="2"/>
-        <v>0.152001778436458</v>
-[...8 lines deleted...]
-      <c r="C65" s="22">
+        <v>0.15200177843645801</v>
+      </c>
+      <c r="F64" s="392"/>
+    </row>
+    <row r="65" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A65" s="408"/>
+      <c r="B65" s="7" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C65" s="8">
         <v>292900</v>
       </c>
-      <c r="D65" s="23">
+      <c r="D65" s="9">
         <v>248379.2</v>
       </c>
-      <c r="E65" s="24">
+      <c r="E65" s="10">
         <f t="shared" si="2"/>
         <v>0.152</v>
       </c>
-      <c r="F65" s="45"/>
-[...6 lines deleted...]
-      <c r="C66" s="22">
+      <c r="F65" s="392"/>
+    </row>
+    <row r="66" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A66" s="408"/>
+      <c r="B66" s="7" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C66" s="8">
         <v>257900</v>
       </c>
-      <c r="D66" s="23">
+      <c r="D66" s="9">
         <v>217925.02</v>
       </c>
-      <c r="E66" s="24">
+      <c r="E66" s="10">
         <f t="shared" si="2"/>
         <v>0.155001861186506</v>
       </c>
-      <c r="F66" s="45"/>
-[...6 lines deleted...]
-      <c r="C67" s="22">
+      <c r="F66" s="392"/>
+    </row>
+    <row r="67" spans="1:6" s="2" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A67" s="408"/>
+      <c r="B67" s="7" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C67" s="8">
         <v>276700</v>
       </c>
-      <c r="D67" s="23">
+      <c r="D67" s="9">
         <v>233811.69</v>
       </c>
-      <c r="E67" s="24">
+      <c r="E67" s="10">
         <f t="shared" si="2"/>
-        <v>0.154999313335743</v>
-[...8 lines deleted...]
-      <c r="C68" s="22">
+        <v>0.15499931333574299</v>
+      </c>
+      <c r="F67" s="392"/>
+    </row>
+    <row r="68" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A68" s="408"/>
+      <c r="B68" s="7" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C68" s="8">
         <v>299900</v>
       </c>
-      <c r="D68" s="23">
+      <c r="D68" s="9">
         <v>253415.5</v>
       </c>
-      <c r="E68" s="24">
+      <c r="E68" s="10">
         <f t="shared" si="2"/>
         <v>0.155</v>
       </c>
-      <c r="F68" s="45"/>
-[...38 lines deleted...]
-      <c r="C71" s="22">
+      <c r="F68" s="392"/>
+    </row>
+    <row r="69" spans="1:6" s="2" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A69" s="504"/>
+      <c r="B69" s="223" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C69" s="401"/>
+      <c r="D69" s="401"/>
+      <c r="E69" s="401"/>
+      <c r="F69" s="391"/>
+    </row>
+    <row r="70" spans="1:6" ht="18" customHeight="1">
+      <c r="A70" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F70" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A71" s="407" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C71" s="8">
         <v>186900</v>
       </c>
-      <c r="D71" s="23">
+      <c r="D71" s="9">
         <v>153258</v>
       </c>
-      <c r="E71" s="24">
+      <c r="E71" s="10">
         <f>1-D71/C71</f>
         <v>0.18</v>
       </c>
-      <c r="F71" s="43" t="s">
-[...8 lines deleted...]
-      <c r="C72" s="22">
+      <c r="F71" s="389" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A72" s="408"/>
+      <c r="B72" s="7" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C72" s="8">
         <v>195900</v>
       </c>
-      <c r="D72" s="23">
+      <c r="D72" s="9">
         <v>160638</v>
       </c>
-      <c r="E72" s="24">
+      <c r="E72" s="10">
         <f>1-D72/C72</f>
         <v>0.18</v>
       </c>
-      <c r="F72" s="45"/>
-[...6 lines deleted...]
-      <c r="C73" s="22">
+      <c r="F72" s="392"/>
+    </row>
+    <row r="73" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A73" s="408"/>
+      <c r="B73" s="7" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C73" s="8">
         <v>211900</v>
       </c>
-      <c r="D73" s="23">
+      <c r="D73" s="9">
         <v>173758</v>
       </c>
-      <c r="E73" s="24">
+      <c r="E73" s="10">
         <f>1-D73/C73</f>
         <v>0.18</v>
       </c>
-      <c r="F73" s="45"/>
-[...6 lines deleted...]
-      <c r="C74" s="22">
+      <c r="F73" s="392"/>
+    </row>
+    <row r="74" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A74" s="408"/>
+      <c r="B74" s="7" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C74" s="8">
         <v>226900</v>
       </c>
-      <c r="D74" s="23">
+      <c r="D74" s="9">
         <v>186058</v>
       </c>
-      <c r="E74" s="24">
+      <c r="E74" s="10">
         <f>1-D74/C74</f>
         <v>0.18</v>
       </c>
-      <c r="F74" s="45"/>
-[...6 lines deleted...]
-      <c r="C75" s="22">
+      <c r="F74" s="392"/>
+    </row>
+    <row r="75" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A75" s="408"/>
+      <c r="B75" s="7" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C75" s="8">
         <v>253900</v>
       </c>
-      <c r="D75" s="23">
+      <c r="D75" s="9">
         <v>208198</v>
       </c>
-      <c r="E75" s="24">
+      <c r="E75" s="10">
         <f>1-D75/C75</f>
         <v>0.18</v>
       </c>
-      <c r="F75" s="45"/>
-[...38 lines deleted...]
-      <c r="C78" s="22">
+      <c r="F75" s="392"/>
+    </row>
+    <row r="76" spans="1:6" s="2" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A76" s="408"/>
+      <c r="B76" s="223" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C76" s="401"/>
+      <c r="D76" s="401"/>
+      <c r="E76" s="401"/>
+      <c r="F76" s="392"/>
+    </row>
+    <row r="77" spans="1:6" ht="18" customHeight="1">
+      <c r="A77" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F77" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" s="2" customFormat="1" ht="45" customHeight="1">
+      <c r="A78" s="411" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C78" s="8">
         <v>123000</v>
       </c>
-      <c r="D78" s="23" t="s">
-[...2 lines deleted...]
-      <c r="E78" s="24">
+      <c r="D78" s="9" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E78" s="10">
         <v>0</v>
       </c>
-      <c r="F78" s="43" t="s">
-[...8 lines deleted...]
-      <c r="C79" s="22">
+      <c r="F78" s="389" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" s="2" customFormat="1" ht="45" customHeight="1">
+      <c r="A79" s="412"/>
+      <c r="B79" s="7" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C79" s="8">
         <v>136000</v>
       </c>
-      <c r="D79" s="23" t="s">
-[...2 lines deleted...]
-      <c r="E79" s="24">
+      <c r="D79" s="9" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E79" s="10">
         <v>0</v>
       </c>
-      <c r="F79" s="45"/>
-[...6 lines deleted...]
-      <c r="C80" s="22">
+      <c r="F79" s="392"/>
+    </row>
+    <row r="80" spans="1:6" s="2" customFormat="1" ht="45" customHeight="1">
+      <c r="A80" s="412"/>
+      <c r="B80" s="7" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C80" s="8">
         <v>140000</v>
       </c>
-      <c r="D80" s="23" t="s">
-[...2 lines deleted...]
-      <c r="E80" s="24">
+      <c r="D80" s="9" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E80" s="10">
         <v>0</v>
       </c>
-      <c r="F80" s="45"/>
-[...6 lines deleted...]
-      <c r="C81" s="22">
+      <c r="F80" s="392"/>
+    </row>
+    <row r="81" spans="1:6" s="2" customFormat="1" ht="64.5" customHeight="1">
+      <c r="A81" s="412"/>
+      <c r="B81" s="7" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C81" s="8">
         <v>150000</v>
       </c>
-      <c r="D81" s="23" t="s">
-[...2 lines deleted...]
-      <c r="E81" s="24">
+      <c r="D81" s="9" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E81" s="10">
         <v>0</v>
       </c>
-      <c r="F81" s="47"/>
-[...120 lines deleted...]
-    <row r="192" hidden="1"/>
+      <c r="F81" s="391"/>
+    </row>
+    <row r="82" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A82" s="272" t="s">
+        <v>431</v>
+      </c>
+      <c r="B82" s="272"/>
+      <c r="C82" s="272"/>
+      <c r="D82" s="272"/>
+      <c r="E82" s="272"/>
+      <c r="F82" s="272"/>
+    </row>
+    <row r="83" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="84" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="85" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="86" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="87" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="88" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="89" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="90" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="91" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="92" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="93" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="94" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="95" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="96" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="97" ht="15.5" hidden="1"/>
+    <row r="98" ht="15.5" hidden="1"/>
+    <row r="99" ht="15.5" hidden="1"/>
+    <row r="100" ht="15.5" hidden="1"/>
+    <row r="101" ht="15.5" hidden="1"/>
+    <row r="102" ht="15.5" hidden="1"/>
+    <row r="103" ht="15.5" hidden="1"/>
+    <row r="104" ht="15.5" hidden="1"/>
+    <row r="105" ht="15.5" hidden="1"/>
+    <row r="106" ht="15.5" hidden="1"/>
+    <row r="107" ht="15.5" hidden="1"/>
+    <row r="108" ht="15.5" hidden="1"/>
+    <row r="109" ht="15.5" hidden="1"/>
+    <row r="110" ht="15.5" hidden="1"/>
+    <row r="111" ht="15.5" hidden="1"/>
+    <row r="112" ht="15.5" hidden="1"/>
+    <row r="113" ht="15.5" hidden="1"/>
+    <row r="114" ht="15.5" hidden="1"/>
+    <row r="115" ht="15.5" hidden="1"/>
+    <row r="116" ht="15.5" hidden="1"/>
+    <row r="117" ht="15.5" hidden="1"/>
+    <row r="118" ht="15.5" hidden="1"/>
+    <row r="119" ht="15.5" hidden="1"/>
+    <row r="120" ht="15.5" hidden="1"/>
+    <row r="121" ht="15.5" hidden="1"/>
+    <row r="122" ht="15.5" hidden="1"/>
+    <row r="123" ht="15.5" hidden="1"/>
+    <row r="124" ht="15.5" hidden="1"/>
+    <row r="125" ht="15.5" hidden="1"/>
+    <row r="126" ht="15.5" hidden="1"/>
+    <row r="127" ht="15.5" hidden="1"/>
+    <row r="128" ht="15.5" hidden="1"/>
+    <row r="129" ht="15.5" hidden="1"/>
+    <row r="130" ht="15.5" hidden="1"/>
+    <row r="131" ht="15.5" hidden="1"/>
+    <row r="132" ht="15.5" hidden="1"/>
+    <row r="133" ht="15.5" hidden="1"/>
+    <row r="134" ht="15.5" hidden="1"/>
+    <row r="135" ht="15.5" hidden="1"/>
+    <row r="136" ht="15.5" hidden="1"/>
+    <row r="137" ht="15.5" hidden="1"/>
+    <row r="138" ht="15.5" hidden="1"/>
+    <row r="139" ht="15.5" hidden="1"/>
+    <row r="140" ht="15.5" hidden="1"/>
+    <row r="141" ht="15.5" hidden="1"/>
+    <row r="142" ht="15.5" hidden="1"/>
+    <row r="143" ht="15.5" hidden="1"/>
+    <row r="144" ht="15.5" hidden="1"/>
+    <row r="145" ht="15.5" hidden="1"/>
+    <row r="146" ht="15.5" hidden="1"/>
+    <row r="147" ht="15.5" hidden="1"/>
+    <row r="148" ht="15.5" hidden="1"/>
+    <row r="149" ht="15.5" hidden="1"/>
+    <row r="150" ht="15.5" hidden="1"/>
+    <row r="151" ht="15.5" hidden="1"/>
+    <row r="152" ht="15.5" hidden="1"/>
+    <row r="153" ht="15.5" hidden="1"/>
+    <row r="154" ht="15.5" hidden="1"/>
+    <row r="155" ht="15.5" hidden="1"/>
+    <row r="156" ht="15.5" hidden="1"/>
+    <row r="157" ht="15.5" hidden="1"/>
+    <row r="158" ht="15.5" hidden="1"/>
+    <row r="159" ht="15.5" hidden="1"/>
+    <row r="160" ht="15.5" hidden="1"/>
+    <row r="161" ht="15.5" hidden="1"/>
+    <row r="162" ht="15.5" hidden="1"/>
+    <row r="163" ht="15.5" hidden="1"/>
+    <row r="164" ht="15.5" hidden="1"/>
+    <row r="165" ht="15.5" hidden="1"/>
+    <row r="166" ht="15.5" hidden="1"/>
+    <row r="167" ht="15.5" hidden="1"/>
+    <row r="168" ht="15.5" hidden="1"/>
+    <row r="169" ht="15.5" hidden="1"/>
+    <row r="170" ht="15.5" hidden="1"/>
+    <row r="171" ht="15.5" hidden="1"/>
+    <row r="172" ht="15.5" hidden="1"/>
+    <row r="173" ht="15.5" hidden="1"/>
+    <row r="174" ht="15.5" hidden="1"/>
+    <row r="175" ht="15.5" hidden="1"/>
+    <row r="176" ht="15.5" hidden="1"/>
+    <row r="177" ht="15.5" hidden="1"/>
+    <row r="178" ht="15.5" hidden="1"/>
+    <row r="179" ht="15.5" hidden="1"/>
+    <row r="180" ht="15.5" hidden="1"/>
+    <row r="181" ht="15.5" hidden="1"/>
+    <row r="182" ht="15.5" hidden="1"/>
+    <row r="183" ht="15.5" hidden="1"/>
+    <row r="184" ht="15.5" hidden="1"/>
+    <row r="185" ht="15.5" hidden="1"/>
+    <row r="186" ht="15.5" hidden="1"/>
+    <row r="187" ht="15.5" hidden="1"/>
+    <row r="188" ht="15.5" hidden="1"/>
+    <row r="189" ht="15.5" hidden="1"/>
+    <row r="190" ht="15.5" hidden="1"/>
+    <row r="191" ht="15.5" hidden="1"/>
+    <row r="192" ht="15.5" hidden="1"/>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="A8:F8"/>
-[...8 lines deleted...]
-    <mergeCell ref="B69:E69"/>
+    <mergeCell ref="F63:F69"/>
+    <mergeCell ref="F71:F76"/>
+    <mergeCell ref="F78:F81"/>
+    <mergeCell ref="A1:F5"/>
+    <mergeCell ref="A6:F7"/>
+    <mergeCell ref="F35:F39"/>
+    <mergeCell ref="F41:F42"/>
+    <mergeCell ref="F44:F48"/>
+    <mergeCell ref="F50:F53"/>
+    <mergeCell ref="F55:F61"/>
     <mergeCell ref="B76:E76"/>
     <mergeCell ref="A82:F82"/>
     <mergeCell ref="A11:A21"/>
     <mergeCell ref="A23:A28"/>
     <mergeCell ref="A30:A33"/>
     <mergeCell ref="A35:A39"/>
     <mergeCell ref="A41:A42"/>
     <mergeCell ref="A44:A48"/>
     <mergeCell ref="A50:A53"/>
     <mergeCell ref="A55:A61"/>
     <mergeCell ref="A63:A69"/>
     <mergeCell ref="A71:A76"/>
     <mergeCell ref="A78:A81"/>
     <mergeCell ref="F11:F21"/>
     <mergeCell ref="F23:F28"/>
     <mergeCell ref="F30:F33"/>
-    <mergeCell ref="F35:F39"/>
-[...8 lines deleted...]
-    <mergeCell ref="A6:F7"/>
+    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="B48:E48"/>
+    <mergeCell ref="B61:E61"/>
+    <mergeCell ref="B69:E69"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A9:XFD9"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B33:E33"/>
   </mergeCells>
-  <pageMargins left="0.0798611111111111" right="0.0798611111111111" top="0.259722222222222" bottom="1" header="0.159722222222222" footer="0.5"/>
+  <phoneticPr fontId="83" type="noConversion"/>
+  <pageMargins left="7.9861111111111105E-2" right="7.9861111111111105E-2" top="0.25972222222222202" bottom="1" header="0.15972222222222199" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
-    <tabColor theme="6" tint="0.799340800195319"/>
+    <tabColor theme="6" tint="0.7993408001953185"/>
   </sheetPr>
-  <dimension ref="A1:G60"/>
+  <dimension ref="A1:G61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1:G5"/>
+      <selection sqref="A1:G5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" customHeight="1" zeroHeight="1" outlineLevelCol="6"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" customHeight="1" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="9.5" customWidth="1"/>
-    <col min="2" max="2" width="18.3333333333333" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="6" width="17.0833333333333" customWidth="1"/>
+    <col min="2" max="2" width="18.33203125" customWidth="1"/>
+    <col min="3" max="3" width="15.08203125" customWidth="1"/>
+    <col min="4" max="4" width="8.83203125" customWidth="1"/>
+    <col min="5" max="6" width="17.08203125" customWidth="1"/>
     <col min="7" max="7" width="70.5" customWidth="1"/>
     <col min="8" max="16384" width="9" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="23.5" customHeight="1" spans="1:7">
-[...91 lines deleted...]
-      <c r="C10" s="18" t="s">
+    <row r="1" spans="1:7" ht="23.5" customHeight="1">
+      <c r="A1" s="239" t="s">
         <v>171</v>
       </c>
-      <c r="D10" s="18" t="s">
+      <c r="B1" s="240"/>
+      <c r="C1" s="241"/>
+      <c r="D1" s="241"/>
+      <c r="E1" s="241"/>
+      <c r="F1" s="241"/>
+      <c r="G1" s="241"/>
+    </row>
+    <row r="2" spans="1:7" ht="23.5" customHeight="1">
+      <c r="A2" s="241"/>
+      <c r="B2" s="241"/>
+      <c r="C2" s="241"/>
+      <c r="D2" s="241"/>
+      <c r="E2" s="241"/>
+      <c r="F2" s="241"/>
+      <c r="G2" s="241"/>
+    </row>
+    <row r="3" spans="1:7" ht="23.5" customHeight="1">
+      <c r="A3" s="241"/>
+      <c r="B3" s="241"/>
+      <c r="C3" s="241"/>
+      <c r="D3" s="241"/>
+      <c r="E3" s="241"/>
+      <c r="F3" s="241"/>
+      <c r="G3" s="241"/>
+    </row>
+    <row r="4" spans="1:7" ht="23.5" customHeight="1">
+      <c r="A4" s="241"/>
+      <c r="B4" s="241"/>
+      <c r="C4" s="241"/>
+      <c r="D4" s="241"/>
+      <c r="E4" s="241"/>
+      <c r="F4" s="241"/>
+      <c r="G4" s="241"/>
+    </row>
+    <row r="5" spans="1:7" ht="23.5" customHeight="1">
+      <c r="A5" s="241"/>
+      <c r="B5" s="241"/>
+      <c r="C5" s="241"/>
+      <c r="D5" s="241"/>
+      <c r="E5" s="241"/>
+      <c r="F5" s="241"/>
+      <c r="G5" s="241"/>
+    </row>
+    <row r="6" spans="1:7" ht="31.5" customHeight="1">
+      <c r="A6" s="225" t="s">
         <v>172</v>
       </c>
-      <c r="E10" s="18" t="s">
+      <c r="B6" s="225"/>
+      <c r="C6" s="225"/>
+      <c r="D6" s="225"/>
+      <c r="E6" s="225"/>
+      <c r="F6" s="225"/>
+      <c r="G6" s="225"/>
+    </row>
+    <row r="7" spans="1:7" ht="45.75" customHeight="1">
+      <c r="A7" s="225"/>
+      <c r="B7" s="225"/>
+      <c r="C7" s="225"/>
+      <c r="D7" s="225"/>
+      <c r="E7" s="225"/>
+      <c r="F7" s="225"/>
+      <c r="G7" s="225"/>
+    </row>
+    <row r="8" spans="1:7" ht="16">
+      <c r="A8" s="215"/>
+      <c r="B8" s="215"/>
+      <c r="C8" s="216"/>
+      <c r="D8" s="216"/>
+      <c r="E8" s="216"/>
+      <c r="F8" s="216"/>
+      <c r="G8" s="216"/>
+    </row>
+    <row r="9" spans="1:7" ht="16">
+      <c r="A9" s="217"/>
+      <c r="B9" s="218"/>
+      <c r="C9" s="218"/>
+      <c r="D9" s="218"/>
+      <c r="E9" s="218"/>
+      <c r="F9" s="218"/>
+      <c r="G9" s="218"/>
+    </row>
+    <row r="10" spans="1:7" ht="15.5">
+      <c r="A10" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="F10" s="18" t="s">
+      <c r="B10" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="G10" s="19" t="s">
+      <c r="C10" s="5" t="s">
         <v>175</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="21" t="s">
+      <c r="D10" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="B11" s="21" t="s">
+      <c r="E10" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="C11" s="21" t="s">
+      <c r="F10" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="D11" s="389" t="s">
+      <c r="G10" s="6" t="s">
         <v>179</v>
       </c>
-      <c r="E11" s="390">
+    </row>
+    <row r="11" spans="1:7" ht="15">
+      <c r="A11" s="223" t="s">
+        <v>180</v>
+      </c>
+      <c r="B11" s="223" t="s">
+        <v>181</v>
+      </c>
+      <c r="C11" s="223" t="s">
+        <v>182</v>
+      </c>
+      <c r="D11" s="233" t="s">
+        <v>183</v>
+      </c>
+      <c r="E11" s="235">
         <v>13738195242</v>
       </c>
-      <c r="F11" s="391">
+      <c r="F11" s="237">
         <v>13738195242</v>
       </c>
-      <c r="G11" s="205" t="s">
-[...21 lines deleted...]
-      <c r="E13" s="395">
+      <c r="G11" s="225" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="15">
+      <c r="A12" s="223"/>
+      <c r="B12" s="225"/>
+      <c r="C12" s="225"/>
+      <c r="D12" s="230"/>
+      <c r="E12" s="236"/>
+      <c r="F12" s="236"/>
+      <c r="G12" s="225"/>
+    </row>
+    <row r="13" spans="1:7" ht="15.5">
+      <c r="A13" s="223"/>
+      <c r="B13" s="225"/>
+      <c r="C13" s="139" t="s">
+        <v>185</v>
+      </c>
+      <c r="D13" s="140" t="s">
+        <v>186</v>
+      </c>
+      <c r="E13" s="141">
         <v>18267421825</v>
       </c>
-      <c r="F13" s="395">
+      <c r="F13" s="141">
         <v>18267421825</v>
       </c>
-      <c r="G13" s="396" t="s">
-[...14 lines deleted...]
-      <c r="E14" s="398">
+      <c r="G13" s="142" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="15.5">
+      <c r="A14" s="223"/>
+      <c r="B14" s="223" t="s">
+        <v>188</v>
+      </c>
+      <c r="C14" s="223" t="s">
+        <v>189</v>
+      </c>
+      <c r="D14" s="234" t="s">
+        <v>190</v>
+      </c>
+      <c r="E14" s="144">
         <v>17321230523</v>
       </c>
-      <c r="F14" s="399">
+      <c r="F14" s="145">
         <v>17321230523</v>
       </c>
-      <c r="G14" s="205" t="s">
-[...8 lines deleted...]
-      <c r="E15" s="398">
+      <c r="G14" s="225" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15.5">
+      <c r="A15" s="223"/>
+      <c r="B15" s="225"/>
+      <c r="C15" s="225"/>
+      <c r="D15" s="225"/>
+      <c r="E15" s="144">
         <v>13311620197</v>
       </c>
-      <c r="F15" s="399">
+      <c r="F15" s="145">
         <v>13311620197</v>
       </c>
-      <c r="G15" s="205"/>
-[...12 lines deleted...]
-      <c r="E16" s="395">
+      <c r="G15" s="225"/>
+    </row>
+    <row r="16" spans="1:7" ht="24.5" customHeight="1">
+      <c r="A16" s="223"/>
+      <c r="B16" s="223" t="s">
+        <v>192</v>
+      </c>
+      <c r="C16" s="228" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="140" t="s">
+        <v>194</v>
+      </c>
+      <c r="E16" s="141">
         <v>18014700007</v>
       </c>
-      <c r="F16" s="395">
+      <c r="F16" s="141">
         <v>18014700007</v>
       </c>
-      <c r="G16" s="401" t="s">
-[...10 lines deleted...]
-      <c r="E17" s="395">
+      <c r="G16" s="238" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="24.5" customHeight="1">
+      <c r="A17" s="223"/>
+      <c r="B17" s="225"/>
+      <c r="C17" s="229"/>
+      <c r="D17" s="140" t="s">
+        <v>196</v>
+      </c>
+      <c r="E17" s="141">
         <v>13062518058</v>
       </c>
-      <c r="F17" s="395">
+      <c r="F17" s="141">
         <v>13062518058</v>
       </c>
-      <c r="G17" s="402"/>
-[...8 lines deleted...]
-      <c r="E18" s="395">
+      <c r="G17" s="229"/>
+    </row>
+    <row r="18" spans="1:7" ht="24.5" customHeight="1">
+      <c r="A18" s="223"/>
+      <c r="B18" s="225"/>
+      <c r="C18" s="229"/>
+      <c r="D18" s="140" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="141">
         <v>15850617629</v>
       </c>
-      <c r="F18" s="395">
+      <c r="F18" s="141">
         <v>15850617629</v>
       </c>
-      <c r="G18" s="402"/>
-[...8 lines deleted...]
-      <c r="E19" s="395">
+      <c r="G18" s="229"/>
+    </row>
+    <row r="19" spans="1:7" ht="24.5" customHeight="1">
+      <c r="A19" s="223"/>
+      <c r="B19" s="225"/>
+      <c r="C19" s="230"/>
+      <c r="D19" s="140" t="s">
+        <v>198</v>
+      </c>
+      <c r="E19" s="141">
         <v>18652998170</v>
       </c>
-      <c r="F19" s="395">
+      <c r="F19" s="141">
         <v>18652998170</v>
       </c>
-      <c r="G19" s="392"/>
-[...10 lines deleted...]
-      <c r="E20" s="398">
+      <c r="G19" s="230"/>
+    </row>
+    <row r="20" spans="1:7" ht="15.5">
+      <c r="A20" s="223"/>
+      <c r="B20" s="225"/>
+      <c r="C20" s="223" t="s">
+        <v>199</v>
+      </c>
+      <c r="D20" s="143" t="s">
+        <v>200</v>
+      </c>
+      <c r="E20" s="144">
         <v>13506256763</v>
       </c>
-      <c r="F20" s="399">
+      <c r="F20" s="145">
         <v>13506256763</v>
       </c>
-      <c r="G20" s="205" t="s">
-[...10 lines deleted...]
-      <c r="E21" s="398">
+      <c r="G20" s="225" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.5">
+      <c r="A21" s="223"/>
+      <c r="B21" s="225"/>
+      <c r="C21" s="225"/>
+      <c r="D21" s="143" t="s">
+        <v>202</v>
+      </c>
+      <c r="E21" s="144">
         <v>13862022814</v>
       </c>
-      <c r="F21" s="399">
+      <c r="F21" s="145">
         <v>13862022814</v>
       </c>
-      <c r="G21" s="205"/>
-[...12 lines deleted...]
-      <c r="E22" s="395">
+      <c r="G21" s="225"/>
+    </row>
+    <row r="22" spans="1:7" ht="15.5">
+      <c r="A22" s="223"/>
+      <c r="B22" s="223" t="s">
+        <v>203</v>
+      </c>
+      <c r="C22" s="139" t="s">
+        <v>204</v>
+      </c>
+      <c r="D22" s="140" t="s">
+        <v>205</v>
+      </c>
+      <c r="E22" s="141">
         <v>15589804222</v>
       </c>
-      <c r="F22" s="395">
+      <c r="F22" s="141">
         <v>15589804222</v>
       </c>
-      <c r="G22" s="396" t="s">
-[...12 lines deleted...]
-      <c r="E23" s="398">
+      <c r="G22" s="142" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="15.5">
+      <c r="A23" s="223"/>
+      <c r="B23" s="225"/>
+      <c r="C23" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="D23" s="143" t="s">
+        <v>208</v>
+      </c>
+      <c r="E23" s="144">
         <v>13285310031</v>
       </c>
-      <c r="F23" s="399">
+      <c r="F23" s="145">
         <v>13285310031</v>
       </c>
-      <c r="G23" s="205" t="s">
-[...14 lines deleted...]
-      <c r="E24" s="395">
+      <c r="G23" s="53" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="15.5">
+      <c r="A24" s="223"/>
+      <c r="B24" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="C24" s="139" t="s">
+        <v>211</v>
+      </c>
+      <c r="D24" s="140" t="s">
+        <v>212</v>
+      </c>
+      <c r="E24" s="141">
         <v>18956091550</v>
       </c>
-      <c r="F24" s="395">
+      <c r="F24" s="141">
         <v>18956091550</v>
       </c>
-      <c r="G24" s="396" t="s">
-[...14 lines deleted...]
-      <c r="E25" s="398">
+      <c r="G24" s="142" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="15.5">
+      <c r="A25" s="223"/>
+      <c r="B25" s="223" t="s">
+        <v>214</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="D25" s="143" t="s">
+        <v>216</v>
+      </c>
+      <c r="E25" s="144">
         <v>15159649471</v>
       </c>
-      <c r="F25" s="399">
+      <c r="F25" s="145">
         <v>15159649471</v>
       </c>
-      <c r="G25" s="205" t="s">
-[...12 lines deleted...]
-      <c r="E26" s="395">
+      <c r="G25" s="53" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="15.5">
+      <c r="A26" s="223"/>
+      <c r="B26" s="225"/>
+      <c r="C26" s="139" t="s">
+        <v>218</v>
+      </c>
+      <c r="D26" s="140" t="s">
+        <v>219</v>
+      </c>
+      <c r="E26" s="141">
         <v>13906045881</v>
       </c>
-      <c r="F26" s="395">
+      <c r="F26" s="141">
         <v>13906045881</v>
       </c>
-      <c r="G26" s="396" t="s">
-[...16 lines deleted...]
-      <c r="E27" s="18" t="s">
+      <c r="G26" s="142" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="15.5">
+      <c r="A27" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="F27" s="18" t="s">
+      <c r="B27" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="G27" s="19" t="s">
+      <c r="C27" s="5" t="s">
         <v>175</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E28" s="398">
+      <c r="D27" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="15.5">
+      <c r="A28" s="223" t="s">
+        <v>221</v>
+      </c>
+      <c r="B28" s="223" t="s">
+        <v>222</v>
+      </c>
+      <c r="C28" s="223" t="s">
+        <v>223</v>
+      </c>
+      <c r="D28" s="234" t="s">
+        <v>224</v>
+      </c>
+      <c r="E28" s="144">
         <v>18520588073</v>
       </c>
-      <c r="F28" s="403">
+      <c r="F28" s="146">
         <v>18520588073</v>
       </c>
-      <c r="G28" s="205" t="s">
-[...8 lines deleted...]
-      <c r="E29" s="398">
+      <c r="G28" s="225" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="15.5">
+      <c r="A29" s="223"/>
+      <c r="B29" s="225"/>
+      <c r="C29" s="225"/>
+      <c r="D29" s="225"/>
+      <c r="E29" s="144">
         <v>13711478802</v>
       </c>
-      <c r="F29" s="403">
+      <c r="F29" s="146">
         <v>13711478802</v>
       </c>
-      <c r="G29" s="205"/>
-[...10 lines deleted...]
-      <c r="E30" s="395">
+      <c r="G29" s="225"/>
+    </row>
+    <row r="30" spans="1:7" ht="15.5">
+      <c r="A30" s="224"/>
+      <c r="B30" s="225"/>
+      <c r="C30" s="139" t="s">
+        <v>226</v>
+      </c>
+      <c r="D30" s="140" t="s">
+        <v>227</v>
+      </c>
+      <c r="E30" s="141">
         <v>13760120868</v>
       </c>
-      <c r="F30" s="405">
+      <c r="F30" s="148">
         <v>13760120868</v>
       </c>
-      <c r="G30" s="406" t="s">
-[...14 lines deleted...]
-      <c r="E31" s="398">
+      <c r="G30" s="149" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="15.5">
+      <c r="A31" s="224"/>
+      <c r="B31" s="147" t="s">
+        <v>229</v>
+      </c>
+      <c r="C31" s="150" t="s">
+        <v>230</v>
+      </c>
+      <c r="D31" s="143" t="s">
+        <v>231</v>
+      </c>
+      <c r="E31" s="144">
         <v>18607716509</v>
       </c>
-      <c r="F31" s="403">
+      <c r="F31" s="146">
         <v>18607716509</v>
       </c>
-      <c r="G31" s="408" t="s">
-[...17 lines deleted...]
-      <c r="F32" s="410" t="s">
+      <c r="G31" s="151" t="s">
         <v>232</v>
       </c>
-      <c r="G32" s="293"/>
-[...14 lines deleted...]
-      <c r="E33" s="18" t="s">
+    </row>
+    <row r="32" spans="1:7" ht="41.25" customHeight="1">
+      <c r="A32" s="220"/>
+      <c r="B32" s="53" t="s">
+        <v>233</v>
+      </c>
+      <c r="C32" s="152" t="s">
+        <v>234</v>
+      </c>
+      <c r="D32" s="140" t="s">
+        <v>37</v>
+      </c>
+      <c r="E32" s="141" t="s">
+        <v>235</v>
+      </c>
+      <c r="F32" s="219" t="s">
+        <v>236</v>
+      </c>
+      <c r="G32" s="220"/>
+    </row>
+    <row r="33" spans="1:7" ht="15.5">
+      <c r="A33" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="F33" s="18" t="s">
+      <c r="B33" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="G33" s="19" t="s">
+      <c r="C33" s="5" t="s">
         <v>175</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B34" s="21" t="s">
+      <c r="D33" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="G33" s="6" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="15.5">
+      <c r="A34" s="223" t="s">
+        <v>237</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="D34" s="143" t="s">
+        <v>240</v>
+      </c>
+      <c r="E34" s="144">
+        <v>18637186060</v>
+      </c>
+      <c r="F34" s="146">
+        <v>18637186060</v>
+      </c>
+      <c r="G34" s="53" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="15.5">
+      <c r="A35" s="223"/>
+      <c r="B35" s="226" t="s">
+        <v>242</v>
+      </c>
+      <c r="C35" s="226" t="s">
+        <v>243</v>
+      </c>
+      <c r="D35" s="153" t="s">
+        <v>244</v>
+      </c>
+      <c r="E35" s="154">
+        <v>15871489359</v>
+      </c>
+      <c r="F35" s="155">
+        <v>15871489359</v>
+      </c>
+      <c r="G35" s="156" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="15.5">
+      <c r="A36" s="225"/>
+      <c r="B36" s="227"/>
+      <c r="C36" s="227"/>
+      <c r="D36" s="157" t="s">
+        <v>246</v>
+      </c>
+      <c r="E36" s="154">
+        <v>13971102779</v>
+      </c>
+      <c r="F36" s="155">
+        <v>13971102779</v>
+      </c>
+      <c r="G36" s="157" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="15.5">
+      <c r="A37" s="225"/>
+      <c r="B37" s="53" t="s">
+        <v>248</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="D37" s="143" t="s">
+        <v>250</v>
+      </c>
+      <c r="E37" s="144">
+        <v>13507336920</v>
+      </c>
+      <c r="F37" s="146">
+        <v>13507336920</v>
+      </c>
+      <c r="G37" s="158" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="15.5">
+      <c r="A38" s="225"/>
+      <c r="B38" s="53" t="s">
+        <v>252</v>
+      </c>
+      <c r="C38" s="139" t="s">
+        <v>253</v>
+      </c>
+      <c r="D38" s="140" t="s">
+        <v>254</v>
+      </c>
+      <c r="E38" s="141">
+        <v>13699515007</v>
+      </c>
+      <c r="F38" s="148">
+        <v>13699515007</v>
+      </c>
+      <c r="G38" s="152" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="15.5">
+      <c r="A39" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="G39" s="6" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="41.25" customHeight="1">
+      <c r="A40" s="223" t="s">
+        <v>256</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="C40" s="158" t="s">
         <v>234</v>
       </c>
-      <c r="C34" s="21" t="s">
+      <c r="D40" s="143" t="s">
+        <v>37</v>
+      </c>
+      <c r="E40" s="144" t="s">
         <v>235</v>
       </c>
-      <c r="D34" s="397" t="s">
-[...88 lines deleted...]
-      <c r="E38" s="18" t="s">
+      <c r="F40" s="221" t="s">
+        <v>258</v>
+      </c>
+      <c r="G40" s="220"/>
+    </row>
+    <row r="41" spans="1:7" ht="15.5">
+      <c r="A41" s="223"/>
+      <c r="B41" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="C41" s="139" t="s">
+        <v>260</v>
+      </c>
+      <c r="D41" s="140" t="s">
+        <v>261</v>
+      </c>
+      <c r="E41" s="141">
+        <v>15332139895</v>
+      </c>
+      <c r="F41" s="141">
+        <v>15332139895</v>
+      </c>
+      <c r="G41" s="142" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="15.5">
+      <c r="A42" s="223"/>
+      <c r="B42" s="223" t="s">
+        <v>263</v>
+      </c>
+      <c r="C42" s="223" t="s">
+        <v>264</v>
+      </c>
+      <c r="D42" s="234" t="s">
+        <v>265</v>
+      </c>
+      <c r="E42" s="144">
+        <v>18935182847</v>
+      </c>
+      <c r="F42" s="145">
+        <v>18935182847</v>
+      </c>
+      <c r="G42" s="225" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="15.5">
+      <c r="A43" s="223"/>
+      <c r="B43" s="225"/>
+      <c r="C43" s="225"/>
+      <c r="D43" s="225"/>
+      <c r="E43" s="144">
+        <v>13934642847</v>
+      </c>
+      <c r="F43" s="145">
+        <v>13934642847</v>
+      </c>
+      <c r="G43" s="225"/>
+    </row>
+    <row r="44" spans="1:7" ht="15.5">
+      <c r="A44" s="223"/>
+      <c r="B44" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="C44" s="139" t="s">
+        <v>268</v>
+      </c>
+      <c r="D44" s="140" t="s">
+        <v>269</v>
+      </c>
+      <c r="E44" s="141">
+        <v>13393315381</v>
+      </c>
+      <c r="F44" s="141">
+        <v>13393315381</v>
+      </c>
+      <c r="G44" s="142" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="41.25" customHeight="1">
+      <c r="A45" s="223"/>
+      <c r="B45" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="C45" s="158" t="s">
+        <v>234</v>
+      </c>
+      <c r="D45" s="143" t="s">
+        <v>37</v>
+      </c>
+      <c r="E45" s="144" t="s">
+        <v>235</v>
+      </c>
+      <c r="F45" s="221" t="s">
+        <v>272</v>
+      </c>
+      <c r="G45" s="220"/>
+    </row>
+    <row r="46" spans="1:7" ht="15.5">
+      <c r="A46" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="F38" s="18" t="s">
+      <c r="B46" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="G38" s="19" t="s">
+      <c r="C46" s="5" t="s">
         <v>175</v>
       </c>
-    </row>
-[...129 lines deleted...]
-      <c r="E45" s="18" t="s">
+      <c r="D46" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="G46" s="6" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="15.5">
+      <c r="A47" s="223" t="s">
+        <v>273</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="D47" s="143" t="s">
+        <v>276</v>
+      </c>
+      <c r="E47" s="144">
+        <v>13208118177</v>
+      </c>
+      <c r="F47" s="145">
+        <v>13208118177</v>
+      </c>
+      <c r="G47" s="53" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="31">
+      <c r="A48" s="223"/>
+      <c r="B48" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="C48" s="139" t="s">
+        <v>279</v>
+      </c>
+      <c r="D48" s="140" t="s">
+        <v>280</v>
+      </c>
+      <c r="E48" s="141">
+        <v>13594027844</v>
+      </c>
+      <c r="F48" s="141">
+        <v>13594027844</v>
+      </c>
+      <c r="G48" s="142" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="31">
+      <c r="A49" s="223"/>
+      <c r="B49" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="D49" s="143" t="s">
+        <v>284</v>
+      </c>
+      <c r="E49" s="144">
+        <v>17787008787</v>
+      </c>
+      <c r="F49" s="145">
+        <v>17787008787</v>
+      </c>
+      <c r="G49" s="53" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="31">
+      <c r="A50" s="223"/>
+      <c r="B50" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C50" s="139" t="s">
+        <v>287</v>
+      </c>
+      <c r="D50" s="140" t="s">
+        <v>288</v>
+      </c>
+      <c r="E50" s="141">
+        <v>18685441584</v>
+      </c>
+      <c r="F50" s="141">
+        <v>18685441584</v>
+      </c>
+      <c r="G50" s="142" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="42" customHeight="1">
+      <c r="A51" s="223"/>
+      <c r="B51" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="C51" s="158" t="s">
+        <v>234</v>
+      </c>
+      <c r="D51" s="143" t="s">
+        <v>37</v>
+      </c>
+      <c r="E51" s="144" t="s">
+        <v>235</v>
+      </c>
+      <c r="F51" s="221" t="s">
+        <v>291</v>
+      </c>
+      <c r="G51" s="220"/>
+    </row>
+    <row r="52" spans="1:7" ht="15.5">
+      <c r="A52" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="F45" s="18" t="s">
+      <c r="B52" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="G45" s="19" t="s">
+      <c r="C52" s="5" t="s">
         <v>175</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="D47" s="394" t="s">
+      <c r="D52" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="G52" s="6" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="15.5">
+      <c r="A53" s="223" t="s">
+        <v>292</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="C53" s="143" t="s">
+        <v>294</v>
+      </c>
+      <c r="D53" s="143" t="s">
+        <v>295</v>
+      </c>
+      <c r="E53" s="144">
+        <v>18745788818</v>
+      </c>
+      <c r="F53" s="145">
+        <v>18745788818</v>
+      </c>
+      <c r="G53" s="53" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="15.5">
+      <c r="A54" s="223"/>
+      <c r="B54" s="223" t="s">
+        <v>297</v>
+      </c>
+      <c r="C54" s="231" t="s">
+        <v>298</v>
+      </c>
+      <c r="D54" s="140" t="s">
+        <v>299</v>
+      </c>
+      <c r="E54" s="141">
+        <v>13314312102</v>
+      </c>
+      <c r="F54" s="141">
+        <v>13314312102</v>
+      </c>
+      <c r="G54" s="232" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="15.5">
+      <c r="A55" s="223"/>
+      <c r="B55" s="225"/>
+      <c r="C55" s="232"/>
+      <c r="D55" s="140" t="s">
+        <v>301</v>
+      </c>
+      <c r="E55" s="141">
+        <v>13304328606</v>
+      </c>
+      <c r="F55" s="141">
+        <v>13304328606</v>
+      </c>
+      <c r="G55" s="232"/>
+    </row>
+    <row r="56" spans="1:7" ht="15.5">
+      <c r="A56" s="223"/>
+      <c r="B56" s="223" t="s">
+        <v>302</v>
+      </c>
+      <c r="C56" s="143" t="s">
+        <v>303</v>
+      </c>
+      <c r="D56" s="143" t="s">
+        <v>304</v>
+      </c>
+      <c r="E56" s="144">
+        <v>13940189343</v>
+      </c>
+      <c r="F56" s="145">
+        <v>13940189343</v>
+      </c>
+      <c r="G56" s="53" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="15.5">
+      <c r="A57" s="223"/>
+      <c r="B57" s="225"/>
+      <c r="C57" s="140" t="s">
+        <v>306</v>
+      </c>
+      <c r="D57" s="140" t="s">
+        <v>307</v>
+      </c>
+      <c r="E57" s="141">
+        <v>15164078856</v>
+      </c>
+      <c r="F57" s="141">
+        <v>15164078856</v>
+      </c>
+      <c r="G57" s="142" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="15.5">
+      <c r="A58" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="G58" s="6" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="31">
+      <c r="A59" s="223" t="s">
+        <v>309</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="C59" s="158" t="s">
+        <v>311</v>
+      </c>
+      <c r="D59" s="143" t="s">
+        <v>312</v>
+      </c>
+      <c r="E59" s="144">
+        <v>18966832015</v>
+      </c>
+      <c r="F59" s="145">
+        <v>18966832015</v>
+      </c>
+      <c r="G59" s="159" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="62">
+      <c r="A60" s="223"/>
+      <c r="B60" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="C60" s="152" t="s">
+        <v>234</v>
+      </c>
+      <c r="D60" s="140" t="s">
+        <v>37</v>
+      </c>
+      <c r="E60" s="141" t="s">
+        <v>235</v>
+      </c>
+      <c r="F60" s="219" t="s">
         <v>272</v>
       </c>
-      <c r="E47" s="395">
-[...264 lines deleted...]
-      <c r="G60" s="142"/>
+      <c r="G60" s="220"/>
+    </row>
+    <row r="61" spans="1:7" ht="15" hidden="1">
+      <c r="A61" s="222"/>
+      <c r="B61" s="222"/>
+      <c r="C61" s="222"/>
+      <c r="D61" s="222"/>
+      <c r="E61" s="222"/>
+      <c r="F61" s="222"/>
+      <c r="G61" s="222"/>
     </row>
   </sheetData>
-  <mergeCells count="46">
-[...7 lines deleted...]
-    <mergeCell ref="A60:G60"/>
+  <mergeCells count="48">
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="G42:G43"/>
+    <mergeCell ref="G54:G55"/>
+    <mergeCell ref="A1:G5"/>
+    <mergeCell ref="A6:G7"/>
+    <mergeCell ref="B54:B55"/>
+    <mergeCell ref="B56:B57"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="C16:C19"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="C42:C43"/>
+    <mergeCell ref="C54:C55"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="F60:G60"/>
+    <mergeCell ref="A61:G61"/>
     <mergeCell ref="A11:A26"/>
     <mergeCell ref="A28:A32"/>
-    <mergeCell ref="A34:A37"/>
-[...3 lines deleted...]
-    <mergeCell ref="A58:A59"/>
+    <mergeCell ref="A34:A38"/>
+    <mergeCell ref="A40:A45"/>
+    <mergeCell ref="A47:A51"/>
+    <mergeCell ref="A53:A57"/>
+    <mergeCell ref="A59:A60"/>
     <mergeCell ref="B11:B13"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="B16:B21"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="B28:B30"/>
-    <mergeCell ref="B41:B42"/>
-[...8 lines deleted...]
-    <mergeCell ref="C53:C54"/>
+    <mergeCell ref="A8:G8"/>
+    <mergeCell ref="A9:G9"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="B42:B43"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="D28:D29"/>
-    <mergeCell ref="D41:D42"/>
+    <mergeCell ref="D42:D43"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="G16:G19"/>
-    <mergeCell ref="G20:G21"/>
-[...4 lines deleted...]
-    <mergeCell ref="A6:G7"/>
   </mergeCells>
+  <phoneticPr fontId="83" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <sheetPr>
-    <tabColor theme="3" tint="0.799340800195319"/>
+    <tabColor theme="3" tint="0.7993408001953185"/>
   </sheetPr>
-  <dimension ref="A1:XFD144"/>
+  <dimension ref="A1:H144"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1:F5"/>
+      <selection sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="14.8333333333333" style="4" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="13.8333333333333" style="4" hidden="1"/>
+    <col min="1" max="1" width="14.83203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="54.58203125" style="3" customWidth="1"/>
+    <col min="3" max="6" width="13.83203125" style="3" customWidth="1"/>
+    <col min="7" max="8" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="9" max="16384" width="13.83203125" style="3" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="18.65" customHeight="1" spans="1:6">
-[...99 lines deleted...]
-      <c r="C11" s="22">
+    <row r="1" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A1" s="262" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B1" s="263"/>
+      <c r="C1" s="263"/>
+      <c r="D1" s="263"/>
+      <c r="E1" s="263"/>
+      <c r="F1" s="264"/>
+    </row>
+    <row r="2" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A2" s="265"/>
+      <c r="B2" s="266"/>
+      <c r="C2" s="266"/>
+      <c r="D2" s="266"/>
+      <c r="E2" s="266"/>
+      <c r="F2" s="267"/>
+    </row>
+    <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A3" s="265"/>
+      <c r="B3" s="266"/>
+      <c r="C3" s="266"/>
+      <c r="D3" s="266"/>
+      <c r="E3" s="266"/>
+      <c r="F3" s="267"/>
+    </row>
+    <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A4" s="265"/>
+      <c r="B4" s="266"/>
+      <c r="C4" s="266"/>
+      <c r="D4" s="266"/>
+      <c r="E4" s="266"/>
+      <c r="F4" s="267"/>
+    </row>
+    <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A5" s="265"/>
+      <c r="B5" s="266"/>
+      <c r="C5" s="266"/>
+      <c r="D5" s="266"/>
+      <c r="E5" s="266"/>
+      <c r="F5" s="267"/>
+    </row>
+    <row r="6" spans="1:6" ht="12.75" customHeight="1">
+      <c r="A6" s="268"/>
+      <c r="B6" s="269"/>
+      <c r="C6" s="269"/>
+      <c r="D6" s="269"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="270"/>
+    </row>
+    <row r="7" spans="1:6" ht="27" hidden="1" customHeight="1">
+      <c r="A7" s="268"/>
+      <c r="B7" s="269"/>
+      <c r="C7" s="269"/>
+      <c r="D7" s="269"/>
+      <c r="E7" s="269"/>
+      <c r="F7" s="270"/>
+    </row>
+    <row r="8" spans="1:6" ht="4.5" customHeight="1">
+      <c r="A8" s="242"/>
+      <c r="B8" s="243"/>
+      <c r="C8" s="243"/>
+      <c r="D8" s="243"/>
+      <c r="E8" s="243"/>
+      <c r="F8" s="244"/>
+    </row>
+    <row r="9" spans="1:6" s="245" customFormat="1" ht="15.5">
+      <c r="B9" s="246"/>
+      <c r="C9" s="246"/>
+      <c r="D9" s="246"/>
+      <c r="E9" s="246"/>
+      <c r="F9" s="246"/>
+    </row>
+    <row r="10" spans="1:6" ht="18" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A11" s="254" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C11" s="8">
         <v>392800</v>
       </c>
-      <c r="D11" s="23" t="s">
-[...14 lines deleted...]
-      <c r="C12" s="22">
+      <c r="D11" s="9" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="F11" s="260" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A12" s="255"/>
+      <c r="B12" s="7" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C12" s="8">
         <v>429800</v>
       </c>
-      <c r="D12" s="23" t="s">
-[...12 lines deleted...]
-      <c r="C13" s="22">
+      <c r="D12" s="9" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="F12" s="275"/>
+    </row>
+    <row r="13" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A13" s="255"/>
+      <c r="B13" s="7" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C13" s="8">
         <v>475800</v>
       </c>
-      <c r="D13" s="23" t="s">
-[...44 lines deleted...]
-      <c r="C16" s="22">
+      <c r="D13" s="9" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="F13" s="275"/>
+    </row>
+    <row r="14" spans="1:6" ht="53.25" customHeight="1">
+      <c r="A14" s="255"/>
+      <c r="B14" s="223" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C14" s="401"/>
+      <c r="D14" s="401"/>
+      <c r="E14" s="401"/>
+      <c r="F14" s="275"/>
+    </row>
+    <row r="15" spans="1:6" ht="18" customHeight="1">
+      <c r="A15" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A16" s="254" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C16" s="8">
         <v>389800</v>
       </c>
-      <c r="D16" s="23" t="s">
-[...14 lines deleted...]
-      <c r="C17" s="22">
+      <c r="D16" s="9" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="F16" s="257" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A17" s="255"/>
+      <c r="B17" s="7" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C17" s="8">
         <v>419800</v>
       </c>
-      <c r="D17" s="23" t="s">
-[...44 lines deleted...]
-      <c r="C20" s="22">
+      <c r="D17" s="9" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="F17" s="393"/>
+    </row>
+    <row r="18" spans="1:6" ht="52.5" customHeight="1">
+      <c r="A18" s="255"/>
+      <c r="B18" s="223" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C18" s="401"/>
+      <c r="D18" s="401"/>
+      <c r="E18" s="401"/>
+      <c r="F18" s="394"/>
+    </row>
+    <row r="19" spans="1:6" ht="18" customHeight="1">
+      <c r="A19" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A20" s="254" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C20" s="8">
         <v>299800</v>
       </c>
-      <c r="D20" s="23" t="s">
-[...14 lines deleted...]
-      <c r="C21" s="22">
+      <c r="D20" s="9" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="F20" s="260" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A21" s="255"/>
+      <c r="B21" s="7" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C21" s="8">
         <v>329800</v>
       </c>
-      <c r="D21" s="23" t="s">
-[...12 lines deleted...]
-      <c r="C22" s="22">
+      <c r="D21" s="9" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="F21" s="260"/>
+    </row>
+    <row r="22" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A22" s="255"/>
+      <c r="B22" s="7" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C22" s="8">
         <v>341800</v>
       </c>
-      <c r="D22" s="23" t="s">
-[...44 lines deleted...]
-      <c r="C25" s="22">
+      <c r="D22" s="9" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="F22" s="261"/>
+    </row>
+    <row r="23" spans="1:6" ht="54" customHeight="1">
+      <c r="A23" s="255"/>
+      <c r="B23" s="223" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C23" s="401"/>
+      <c r="D23" s="401"/>
+      <c r="E23" s="401"/>
+      <c r="F23" s="261"/>
+    </row>
+    <row r="24" spans="1:6" ht="18" customHeight="1">
+      <c r="A24" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A25" s="254" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C25" s="8">
         <v>399800</v>
       </c>
-      <c r="D25" s="23" t="s">
-[...14 lines deleted...]
-      <c r="C26" s="22">
+      <c r="D25" s="9" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="F25" s="505" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A26" s="255"/>
+      <c r="B26" s="7" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C26" s="8">
         <v>439900</v>
       </c>
-      <c r="D26" s="23" t="s">
-[...12 lines deleted...]
-      <c r="C27" s="22">
+      <c r="D26" s="9" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="F26" s="392"/>
+    </row>
+    <row r="27" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A27" s="255"/>
+      <c r="B27" s="7" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C27" s="8">
         <v>487900</v>
       </c>
-      <c r="D27" s="23" t="s">
-[...9 lines deleted...]
-      <c r="B28" s="21" t="s">
+      <c r="D27" s="9" t="s">
         <v>1439</v>
       </c>
-      <c r="C28" s="35"/>
-[...31 lines deleted...]
-      <c r="C30" s="22">
+      <c r="E27" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="F27" s="392"/>
+    </row>
+    <row r="28" spans="1:6" s="2" customFormat="1" ht="55.5" customHeight="1">
+      <c r="A28" s="256"/>
+      <c r="B28" s="223" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C28" s="401"/>
+      <c r="D28" s="401"/>
+      <c r="E28" s="401"/>
+      <c r="F28" s="391"/>
+    </row>
+    <row r="29" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A29" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A30" s="254" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C30" s="8">
         <v>263800</v>
       </c>
-      <c r="D30" s="23" t="s">
-[...14 lines deleted...]
-      <c r="C31" s="22">
+      <c r="D30" s="9" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="F30" s="505" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="255"/>
+      <c r="B31" s="7" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C31" s="8">
         <v>288000</v>
       </c>
-      <c r="D31" s="23" t="s">
-[...12 lines deleted...]
-      <c r="C32" s="22">
+      <c r="D31" s="9" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="F31" s="392"/>
+    </row>
+    <row r="32" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A32" s="255"/>
+      <c r="B32" s="7" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C32" s="8">
         <v>321000</v>
       </c>
-      <c r="D32" s="23" t="s">
-[...136 lines deleted...]
-    <row r="144" hidden="1"/>
+      <c r="D32" s="9" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="F32" s="392"/>
+    </row>
+    <row r="33" spans="1:6" s="2" customFormat="1" ht="55.5" customHeight="1">
+      <c r="A33" s="256"/>
+      <c r="B33" s="223" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C33" s="401"/>
+      <c r="D33" s="401"/>
+      <c r="E33" s="401"/>
+      <c r="F33" s="391"/>
+    </row>
+    <row r="34" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A34" s="250" t="s">
+        <v>431</v>
+      </c>
+      <c r="B34" s="250"/>
+      <c r="C34" s="250"/>
+      <c r="D34" s="250"/>
+      <c r="E34" s="250"/>
+      <c r="F34" s="250"/>
+    </row>
+    <row r="35" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="36" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="37" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="38" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="39" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="40" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="41" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="42" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="43" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="44" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="45" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="46" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="47" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="48" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="49" ht="15.5" hidden="1"/>
+    <row r="50" ht="15.5" hidden="1"/>
+    <row r="51" ht="15.5" hidden="1"/>
+    <row r="52" ht="15.5" hidden="1"/>
+    <row r="53" ht="15.5" hidden="1"/>
+    <row r="54" ht="15.5" hidden="1"/>
+    <row r="55" ht="15.5" hidden="1"/>
+    <row r="56" ht="15.5" hidden="1"/>
+    <row r="57" ht="15.5" hidden="1"/>
+    <row r="58" ht="15.5" hidden="1"/>
+    <row r="59" ht="15.5" hidden="1"/>
+    <row r="60" ht="15.5" hidden="1"/>
+    <row r="61" ht="15.5" hidden="1"/>
+    <row r="62" ht="15.5" hidden="1"/>
+    <row r="63" ht="15.5" hidden="1"/>
+    <row r="64" ht="15.5" hidden="1"/>
+    <row r="65" ht="15.5" hidden="1"/>
+    <row r="66" ht="15.5" hidden="1"/>
+    <row r="67" ht="15.5" hidden="1"/>
+    <row r="68" ht="15.5" hidden="1"/>
+    <row r="69" ht="15.5" hidden="1"/>
+    <row r="70" ht="15.5" hidden="1"/>
+    <row r="71" ht="15.5" hidden="1"/>
+    <row r="72" ht="15.5" hidden="1"/>
+    <row r="73" ht="15.5" hidden="1"/>
+    <row r="74" ht="15.5" hidden="1"/>
+    <row r="75" ht="15.5" hidden="1"/>
+    <row r="76" ht="15.5" hidden="1"/>
+    <row r="77" ht="15.5" hidden="1"/>
+    <row r="78" ht="15.5" hidden="1"/>
+    <row r="79" ht="15.5" hidden="1"/>
+    <row r="80" ht="15.5" hidden="1"/>
+    <row r="81" ht="15.5" hidden="1"/>
+    <row r="82" ht="15.5" hidden="1"/>
+    <row r="83" ht="15.5" hidden="1"/>
+    <row r="84" ht="15.5" hidden="1"/>
+    <row r="85" ht="15.5" hidden="1"/>
+    <row r="86" ht="15.5" hidden="1"/>
+    <row r="87" ht="15.5" hidden="1"/>
+    <row r="88" ht="15.5" hidden="1"/>
+    <row r="89" ht="15.5" hidden="1"/>
+    <row r="90" ht="15.5" hidden="1"/>
+    <row r="91" ht="15.5" hidden="1"/>
+    <row r="92" ht="15.5" hidden="1"/>
+    <row r="93" ht="15.5" hidden="1"/>
+    <row r="94" ht="15.5" hidden="1"/>
+    <row r="95" ht="15.5" hidden="1"/>
+    <row r="96" ht="15.5" hidden="1"/>
+    <row r="97" ht="15.5" hidden="1"/>
+    <row r="98" ht="15.5" hidden="1"/>
+    <row r="99" ht="15.5" hidden="1"/>
+    <row r="100" ht="15.5" hidden="1"/>
+    <row r="101" ht="15.5" hidden="1"/>
+    <row r="102" ht="15.5" hidden="1"/>
+    <row r="103" ht="15.5" hidden="1"/>
+    <row r="104" ht="15.5" hidden="1"/>
+    <row r="105" ht="15.5" hidden="1"/>
+    <row r="106" ht="15.5" hidden="1"/>
+    <row r="107" ht="15.5" hidden="1"/>
+    <row r="108" ht="15.5" hidden="1"/>
+    <row r="109" ht="15.5" hidden="1"/>
+    <row r="110" ht="15.5" hidden="1"/>
+    <row r="111" ht="15.5" hidden="1"/>
+    <row r="112" ht="15.5" hidden="1"/>
+    <row r="113" ht="15.5" hidden="1"/>
+    <row r="114" ht="15.5" hidden="1"/>
+    <row r="115" ht="15.5" hidden="1"/>
+    <row r="116" ht="15.5" hidden="1"/>
+    <row r="117" ht="15.5" hidden="1"/>
+    <row r="118" ht="15.5" hidden="1"/>
+    <row r="119" ht="15.5" hidden="1"/>
+    <row r="120" ht="15.5" hidden="1"/>
+    <row r="121" ht="15.5" hidden="1"/>
+    <row r="122" ht="15.5" hidden="1"/>
+    <row r="123" ht="15.5" hidden="1"/>
+    <row r="124" ht="15.5" hidden="1"/>
+    <row r="125" ht="15.5" hidden="1"/>
+    <row r="126" ht="15.5" hidden="1"/>
+    <row r="127" ht="15.5" hidden="1"/>
+    <row r="128" ht="15.5" hidden="1"/>
+    <row r="129" ht="15.5" hidden="1"/>
+    <row r="130" ht="15.5" hidden="1"/>
+    <row r="131" ht="15.5" hidden="1"/>
+    <row r="132" ht="15.5" hidden="1"/>
+    <row r="133" ht="15.5" hidden="1"/>
+    <row r="134" ht="15.5" hidden="1"/>
+    <row r="135" ht="15.5" hidden="1"/>
+    <row r="136" ht="15.5" hidden="1"/>
+    <row r="137" ht="15.5" hidden="1"/>
+    <row r="138" ht="15.5" hidden="1"/>
+    <row r="139" ht="15.5" hidden="1"/>
+    <row r="140" ht="15.5" hidden="1"/>
+    <row r="141" ht="15.5" hidden="1"/>
+    <row r="142" ht="15.5" hidden="1"/>
+    <row r="143" ht="15.5" hidden="1"/>
+    <row r="144" ht="15.5" hidden="1"/>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A8:F8"/>
-[...3 lines deleted...]
-    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="A1:F5"/>
+    <mergeCell ref="A6:F7"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B33:E33"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="A11:A14"/>
     <mergeCell ref="A16:A18"/>
     <mergeCell ref="A20:A23"/>
     <mergeCell ref="A25:A28"/>
     <mergeCell ref="A30:A33"/>
     <mergeCell ref="F11:F14"/>
     <mergeCell ref="F16:F18"/>
     <mergeCell ref="F20:F23"/>
     <mergeCell ref="F25:F28"/>
     <mergeCell ref="F30:F33"/>
-    <mergeCell ref="A1:F5"/>
-    <mergeCell ref="A6:F7"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A9:XFD9"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B23:E23"/>
   </mergeCells>
-  <pageMargins left="0.699305555555556" right="0.699305555555556" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="83" type="noConversion"/>
+  <pageMargins left="0.69930555555555596" right="0.69930555555555596" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
-  <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
   <sheetPr>
-    <tabColor theme="3" tint="0.799340800195319"/>
+    <tabColor theme="3" tint="0.7993408001953185"/>
   </sheetPr>
-  <dimension ref="A1:XFD221"/>
+  <dimension ref="A1:H221"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1:F5"/>
+      <selection sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="13.8333333333333" style="4" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="13.8333333333333" style="4" hidden="1"/>
+    <col min="1" max="1" width="13.83203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="54.58203125" style="3" customWidth="1"/>
+    <col min="3" max="6" width="13.83203125" style="3" customWidth="1"/>
+    <col min="7" max="8" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="9" max="16384" width="13.83203125" style="3" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="18.65" customHeight="1" spans="1:6">
-[...99 lines deleted...]
-      <c r="C11" s="22">
+    <row r="1" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A1" s="262" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B1" s="395"/>
+      <c r="C1" s="395"/>
+      <c r="D1" s="395"/>
+      <c r="E1" s="395"/>
+      <c r="F1" s="396"/>
+    </row>
+    <row r="2" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A2" s="397"/>
+      <c r="B2" s="398"/>
+      <c r="C2" s="398"/>
+      <c r="D2" s="398"/>
+      <c r="E2" s="398"/>
+      <c r="F2" s="399"/>
+    </row>
+    <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A3" s="397"/>
+      <c r="B3" s="398"/>
+      <c r="C3" s="398"/>
+      <c r="D3" s="398"/>
+      <c r="E3" s="398"/>
+      <c r="F3" s="399"/>
+    </row>
+    <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A4" s="397"/>
+      <c r="B4" s="398"/>
+      <c r="C4" s="398"/>
+      <c r="D4" s="398"/>
+      <c r="E4" s="398"/>
+      <c r="F4" s="399"/>
+    </row>
+    <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A5" s="397"/>
+      <c r="B5" s="398"/>
+      <c r="C5" s="398"/>
+      <c r="D5" s="398"/>
+      <c r="E5" s="398"/>
+      <c r="F5" s="399"/>
+    </row>
+    <row r="6" spans="1:6" ht="6" customHeight="1">
+      <c r="A6" s="268"/>
+      <c r="B6" s="269"/>
+      <c r="C6" s="269"/>
+      <c r="D6" s="269"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="270"/>
+    </row>
+    <row r="7" spans="1:6" ht="7.5" customHeight="1">
+      <c r="A7" s="268"/>
+      <c r="B7" s="269"/>
+      <c r="C7" s="269"/>
+      <c r="D7" s="269"/>
+      <c r="E7" s="269"/>
+      <c r="F7" s="270"/>
+    </row>
+    <row r="8" spans="1:6" ht="4.5" customHeight="1">
+      <c r="A8" s="242"/>
+      <c r="B8" s="243"/>
+      <c r="C8" s="243"/>
+      <c r="D8" s="243"/>
+      <c r="E8" s="243"/>
+      <c r="F8" s="244"/>
+    </row>
+    <row r="9" spans="1:6" s="245" customFormat="1" ht="15.5">
+      <c r="B9" s="246"/>
+      <c r="C9" s="246"/>
+      <c r="D9" s="246"/>
+      <c r="E9" s="246"/>
+      <c r="F9" s="246"/>
+    </row>
+    <row r="10" spans="1:6" s="1" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A11" s="254" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C11" s="8">
         <v>159900</v>
       </c>
-      <c r="D11" s="23">
+      <c r="D11" s="9">
         <v>143110.5</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E11" s="10">
         <f>1-D11/C11</f>
         <v>0.105</v>
       </c>
-      <c r="F11" s="25" t="s">
-[...8 lines deleted...]
-      <c r="C12" s="22">
+      <c r="F11" s="260" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A12" s="255"/>
+      <c r="B12" s="7" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C12" s="8">
         <v>164900</v>
       </c>
-      <c r="D12" s="23">
+      <c r="D12" s="9">
         <v>147585.5</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E12" s="10">
         <f t="shared" ref="E12:E37" si="0">1-D12/C12</f>
         <v>0.105</v>
       </c>
-      <c r="F12" s="27"/>
-[...6 lines deleted...]
-      <c r="C13" s="22">
+      <c r="F12" s="275"/>
+    </row>
+    <row r="13" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A13" s="255"/>
+      <c r="B13" s="7" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C13" s="8">
         <v>167900</v>
       </c>
-      <c r="D13" s="23">
+      <c r="D13" s="9">
         <v>150270.5</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E13" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F13" s="27"/>
-[...6 lines deleted...]
-      <c r="C14" s="22">
+      <c r="F13" s="275"/>
+    </row>
+    <row r="14" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A14" s="255"/>
+      <c r="B14" s="7" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C14" s="8">
         <v>174900</v>
       </c>
-      <c r="D14" s="23">
+      <c r="D14" s="9">
         <v>156535.5</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E14" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F14" s="27"/>
-[...6 lines deleted...]
-      <c r="C15" s="22">
+      <c r="F14" s="275"/>
+    </row>
+    <row r="15" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A15" s="255"/>
+      <c r="B15" s="7" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C15" s="8">
         <v>177900</v>
       </c>
-      <c r="D15" s="23">
+      <c r="D15" s="9">
         <v>159220.5</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E15" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F15" s="27"/>
-[...6 lines deleted...]
-      <c r="C16" s="22">
+      <c r="F15" s="275"/>
+    </row>
+    <row r="16" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A16" s="255"/>
+      <c r="B16" s="7" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C16" s="8">
         <v>180900</v>
       </c>
-      <c r="D16" s="23">
+      <c r="D16" s="9">
         <v>161905.5</v>
       </c>
-      <c r="E16" s="24">
+      <c r="E16" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F16" s="27"/>
-[...6 lines deleted...]
-      <c r="C17" s="22">
+      <c r="F16" s="275"/>
+    </row>
+    <row r="17" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A17" s="255"/>
+      <c r="B17" s="7" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C17" s="8">
         <v>178900</v>
       </c>
-      <c r="D17" s="23">
+      <c r="D17" s="9">
         <v>160115.5</v>
       </c>
-      <c r="E17" s="24">
+      <c r="E17" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F17" s="27"/>
-[...6 lines deleted...]
-      <c r="C18" s="22">
+      <c r="F17" s="275"/>
+    </row>
+    <row r="18" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A18" s="255"/>
+      <c r="B18" s="7" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C18" s="8">
         <v>182900</v>
       </c>
-      <c r="D18" s="23">
+      <c r="D18" s="9">
         <v>163695.5</v>
       </c>
-      <c r="E18" s="24">
+      <c r="E18" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F18" s="27"/>
-[...6 lines deleted...]
-      <c r="C19" s="22">
+      <c r="F18" s="275"/>
+    </row>
+    <row r="19" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A19" s="255"/>
+      <c r="B19" s="7" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C19" s="8">
         <v>176900</v>
       </c>
-      <c r="D19" s="23">
+      <c r="D19" s="9">
         <v>158325.5</v>
       </c>
-      <c r="E19" s="24">
+      <c r="E19" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F19" s="27"/>
-[...6 lines deleted...]
-      <c r="C20" s="22">
+      <c r="F19" s="275"/>
+    </row>
+    <row r="20" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A20" s="255"/>
+      <c r="B20" s="7" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C20" s="8">
         <v>176400</v>
       </c>
-      <c r="D20" s="23">
+      <c r="D20" s="9">
         <v>157878</v>
       </c>
-      <c r="E20" s="24">
+      <c r="E20" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F20" s="27"/>
-[...6 lines deleted...]
-      <c r="C21" s="22">
+      <c r="F20" s="275"/>
+    </row>
+    <row r="21" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A21" s="255"/>
+      <c r="B21" s="7" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C21" s="8">
         <v>186900</v>
       </c>
-      <c r="D21" s="23">
+      <c r="D21" s="9">
         <v>167275.5</v>
       </c>
-      <c r="E21" s="24">
+      <c r="E21" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F21" s="27"/>
-[...6 lines deleted...]
-      <c r="C22" s="22">
+      <c r="F21" s="275"/>
+    </row>
+    <row r="22" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A22" s="255"/>
+      <c r="B22" s="7" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C22" s="8">
         <v>169900</v>
       </c>
-      <c r="D22" s="23">
+      <c r="D22" s="9">
         <v>152060.5</v>
       </c>
-      <c r="E22" s="24">
+      <c r="E22" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F22" s="27"/>
-[...6 lines deleted...]
-      <c r="C23" s="22">
+      <c r="F22" s="275"/>
+    </row>
+    <row r="23" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A23" s="255"/>
+      <c r="B23" s="7" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C23" s="8">
         <v>172900</v>
       </c>
-      <c r="D23" s="23">
+      <c r="D23" s="9">
         <v>154745.5</v>
       </c>
-      <c r="E23" s="24">
+      <c r="E23" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F23" s="27"/>
-[...6 lines deleted...]
-      <c r="C24" s="22">
+      <c r="F23" s="275"/>
+    </row>
+    <row r="24" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A24" s="255"/>
+      <c r="B24" s="7" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C24" s="8">
         <v>179900</v>
       </c>
-      <c r="D24" s="23">
+      <c r="D24" s="9">
         <v>161010.5</v>
       </c>
-      <c r="E24" s="24">
+      <c r="E24" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F24" s="27"/>
-[...6 lines deleted...]
-      <c r="C25" s="22">
+      <c r="F24" s="275"/>
+    </row>
+    <row r="25" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A25" s="255"/>
+      <c r="B25" s="7" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C25" s="8">
         <v>182900</v>
       </c>
-      <c r="D25" s="23">
+      <c r="D25" s="9">
         <v>163695.5</v>
       </c>
-      <c r="E25" s="24">
+      <c r="E25" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F25" s="27"/>
-[...6 lines deleted...]
-      <c r="C26" s="22">
+      <c r="F25" s="275"/>
+    </row>
+    <row r="26" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A26" s="255"/>
+      <c r="B26" s="7" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C26" s="8">
         <v>183900</v>
       </c>
-      <c r="D26" s="23">
+      <c r="D26" s="9">
         <v>164590.5</v>
       </c>
-      <c r="E26" s="24">
+      <c r="E26" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F26" s="27"/>
-[...6 lines deleted...]
-      <c r="C27" s="22">
+      <c r="F26" s="275"/>
+    </row>
+    <row r="27" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A27" s="255"/>
+      <c r="B27" s="7" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C27" s="8">
         <v>187900</v>
       </c>
-      <c r="D27" s="23">
+      <c r="D27" s="9">
         <v>168170.5</v>
       </c>
-      <c r="E27" s="24">
+      <c r="E27" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F27" s="27"/>
-[...6 lines deleted...]
-      <c r="C28" s="22">
+      <c r="F27" s="275"/>
+    </row>
+    <row r="28" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A28" s="255"/>
+      <c r="B28" s="7" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C28" s="8">
         <v>181900</v>
       </c>
-      <c r="D28" s="23">
+      <c r="D28" s="9">
         <v>162800.5</v>
       </c>
-      <c r="E28" s="24">
+      <c r="E28" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F28" s="27"/>
-[...6 lines deleted...]
-      <c r="C29" s="22">
+      <c r="F28" s="275"/>
+    </row>
+    <row r="29" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A29" s="255"/>
+      <c r="B29" s="7" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C29" s="8">
         <v>181400</v>
       </c>
-      <c r="D29" s="23">
+      <c r="D29" s="9">
         <v>162353</v>
       </c>
-      <c r="E29" s="24">
+      <c r="E29" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F29" s="27"/>
-[...6 lines deleted...]
-      <c r="C30" s="22">
+      <c r="F29" s="275"/>
+    </row>
+    <row r="30" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A30" s="255"/>
+      <c r="B30" s="7" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C30" s="8">
         <v>191900</v>
       </c>
-      <c r="D30" s="23">
+      <c r="D30" s="9">
         <v>171750.5</v>
       </c>
-      <c r="E30" s="24">
+      <c r="E30" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F30" s="27"/>
-[...6 lines deleted...]
-      <c r="C31" s="22">
+      <c r="F30" s="275"/>
+    </row>
+    <row r="31" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A31" s="255"/>
+      <c r="B31" s="7" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C31" s="8">
         <v>196900</v>
       </c>
-      <c r="D31" s="23">
+      <c r="D31" s="9">
         <v>176225.5</v>
       </c>
-      <c r="E31" s="24">
+      <c r="E31" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F31" s="27"/>
-[...6 lines deleted...]
-      <c r="C32" s="22">
+      <c r="F31" s="275"/>
+    </row>
+    <row r="32" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A32" s="255"/>
+      <c r="B32" s="7" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C32" s="8">
         <v>198400</v>
       </c>
-      <c r="D32" s="23">
+      <c r="D32" s="9">
         <v>177568</v>
       </c>
-      <c r="E32" s="24">
+      <c r="E32" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F32" s="27"/>
-[...6 lines deleted...]
-      <c r="C33" s="22">
+      <c r="F32" s="275"/>
+    </row>
+    <row r="33" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A33" s="255"/>
+      <c r="B33" s="7" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C33" s="8">
         <v>198900</v>
       </c>
-      <c r="D33" s="23">
+      <c r="D33" s="9">
         <v>178015.5</v>
       </c>
-      <c r="E33" s="24">
+      <c r="E33" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F33" s="27"/>
-[...6 lines deleted...]
-      <c r="C34" s="22">
+      <c r="F33" s="275"/>
+    </row>
+    <row r="34" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A34" s="255"/>
+      <c r="B34" s="7" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C34" s="8">
         <v>215900</v>
       </c>
-      <c r="D34" s="23">
+      <c r="D34" s="9">
         <v>193230.5</v>
       </c>
-      <c r="E34" s="24">
+      <c r="E34" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F34" s="27"/>
-[...6 lines deleted...]
-      <c r="C35" s="22">
+      <c r="F34" s="275"/>
+    </row>
+    <row r="35" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A35" s="255"/>
+      <c r="B35" s="7" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C35" s="8">
         <v>218900</v>
       </c>
-      <c r="D35" s="23">
+      <c r="D35" s="9">
         <v>195915.5</v>
       </c>
-      <c r="E35" s="24">
+      <c r="E35" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F35" s="27"/>
-[...6 lines deleted...]
-      <c r="C36" s="22">
+      <c r="F35" s="275"/>
+    </row>
+    <row r="36" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A36" s="255"/>
+      <c r="B36" s="7" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C36" s="8">
         <v>239900</v>
       </c>
-      <c r="D36" s="23">
+      <c r="D36" s="9">
         <v>214710.5</v>
       </c>
-      <c r="E36" s="24">
+      <c r="E36" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F36" s="27"/>
-[...6 lines deleted...]
-      <c r="C37" s="22">
+      <c r="F36" s="275"/>
+    </row>
+    <row r="37" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A37" s="255"/>
+      <c r="B37" s="7" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C37" s="8">
         <v>244900</v>
       </c>
-      <c r="D37" s="23">
+      <c r="D37" s="9">
         <v>219185.5</v>
       </c>
-      <c r="E37" s="24">
+      <c r="E37" s="10">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
-      <c r="F37" s="27"/>
-[...38 lines deleted...]
-      <c r="C40" s="22">
+      <c r="F37" s="275"/>
+    </row>
+    <row r="38" spans="1:6" ht="48" customHeight="1">
+      <c r="A38" s="256"/>
+      <c r="B38" s="223" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C38" s="247"/>
+      <c r="D38" s="247"/>
+      <c r="E38" s="247"/>
+      <c r="F38" s="275"/>
+    </row>
+    <row r="39" spans="1:6" s="1" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A39" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A40" s="254" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C40" s="8">
         <v>129800</v>
       </c>
-      <c r="D40" s="23">
+      <c r="D40" s="9">
         <v>110330</v>
       </c>
-      <c r="E40" s="24">
+      <c r="E40" s="10">
         <f t="shared" ref="E40:E55" si="1">1-D40/C40</f>
         <v>0.15</v>
       </c>
-      <c r="F40" s="30" t="s">
-[...8 lines deleted...]
-      <c r="C41" s="22">
+      <c r="F40" s="257" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A41" s="255"/>
+      <c r="B41" s="7" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C41" s="8">
         <v>149800</v>
       </c>
-      <c r="D41" s="23">
+      <c r="D41" s="9">
         <v>127330</v>
       </c>
-      <c r="E41" s="24">
+      <c r="E41" s="10">
         <f t="shared" si="1"/>
         <v>0.15</v>
       </c>
-      <c r="F41" s="31"/>
-[...6 lines deleted...]
-      <c r="C42" s="22">
+      <c r="F41" s="393"/>
+    </row>
+    <row r="42" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A42" s="255"/>
+      <c r="B42" s="7" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C42" s="8">
         <v>159800</v>
       </c>
-      <c r="D42" s="23">
+      <c r="D42" s="9">
         <v>135830</v>
       </c>
-      <c r="E42" s="24">
+      <c r="E42" s="10">
         <f t="shared" si="1"/>
         <v>0.15</v>
       </c>
-      <c r="F42" s="31"/>
-[...6 lines deleted...]
-      <c r="C43" s="22">
+      <c r="F42" s="393"/>
+    </row>
+    <row r="43" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A43" s="255"/>
+      <c r="B43" s="7" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C43" s="8">
         <v>159800</v>
       </c>
-      <c r="D43" s="23">
+      <c r="D43" s="9">
         <v>135830</v>
       </c>
-      <c r="E43" s="24">
+      <c r="E43" s="10">
         <f t="shared" si="1"/>
         <v>0.15</v>
       </c>
-      <c r="F43" s="31"/>
-[...6 lines deleted...]
-      <c r="C44" s="22">
+      <c r="F43" s="393"/>
+    </row>
+    <row r="44" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A44" s="255"/>
+      <c r="B44" s="7" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C44" s="8">
         <v>169800</v>
       </c>
-      <c r="D44" s="23">
+      <c r="D44" s="9">
         <v>144330</v>
       </c>
-      <c r="E44" s="24">
+      <c r="E44" s="10">
         <f t="shared" si="1"/>
         <v>0.15</v>
       </c>
-      <c r="F44" s="31"/>
-[...28 lines deleted...]
-      <c r="C46" s="22">
+      <c r="F44" s="393"/>
+    </row>
+    <row r="45" spans="1:6" s="1" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A45" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A46" s="388" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C46" s="8">
         <v>224800</v>
       </c>
-      <c r="D46" s="23">
+      <c r="D46" s="9">
         <v>195576</v>
       </c>
-      <c r="E46" s="24">
+      <c r="E46" s="10">
         <f t="shared" si="1"/>
         <v>0.13</v>
       </c>
-      <c r="F46" s="25" t="s">
-[...8 lines deleted...]
-      <c r="C47" s="22">
+      <c r="F46" s="260" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A47" s="388"/>
+      <c r="B47" s="7" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C47" s="8">
         <v>239800</v>
       </c>
-      <c r="D47" s="23">
+      <c r="D47" s="9">
         <v>208626</v>
       </c>
-      <c r="E47" s="24">
+      <c r="E47" s="10">
         <f t="shared" si="1"/>
         <v>0.13</v>
       </c>
-      <c r="F47" s="25"/>
-[...6 lines deleted...]
-      <c r="C48" s="22">
+      <c r="F47" s="260"/>
+    </row>
+    <row r="48" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A48" s="388"/>
+      <c r="B48" s="7" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C48" s="8">
         <v>239800</v>
       </c>
-      <c r="D48" s="23">
+      <c r="D48" s="9">
         <v>218218</v>
       </c>
-      <c r="E48" s="24">
+      <c r="E48" s="10">
         <f t="shared" si="1"/>
         <v>0.09</v>
       </c>
-      <c r="F48" s="25"/>
-[...6 lines deleted...]
-      <c r="C49" s="22">
+      <c r="F48" s="260"/>
+    </row>
+    <row r="49" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A49" s="388"/>
+      <c r="B49" s="7" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C49" s="8">
         <v>243800</v>
       </c>
-      <c r="D49" s="23">
+      <c r="D49" s="9">
         <v>221858</v>
       </c>
-      <c r="E49" s="24">
+      <c r="E49" s="10">
         <f t="shared" si="1"/>
         <v>0.09</v>
       </c>
-      <c r="F49" s="25"/>
-[...6 lines deleted...]
-      <c r="C50" s="22">
+      <c r="F49" s="260"/>
+    </row>
+    <row r="50" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A50" s="388"/>
+      <c r="B50" s="7" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C50" s="8">
         <v>249800</v>
       </c>
-      <c r="D50" s="23">
+      <c r="D50" s="9">
         <v>227318</v>
       </c>
-      <c r="E50" s="24">
+      <c r="E50" s="10">
         <f t="shared" si="1"/>
         <v>0.09</v>
       </c>
-      <c r="F50" s="25"/>
-[...6 lines deleted...]
-      <c r="C51" s="22">
+      <c r="F50" s="260"/>
+    </row>
+    <row r="51" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A51" s="388"/>
+      <c r="B51" s="7" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C51" s="8">
         <v>253800</v>
       </c>
-      <c r="D51" s="23">
+      <c r="D51" s="9">
         <v>230958</v>
       </c>
-      <c r="E51" s="24">
+      <c r="E51" s="10">
         <f t="shared" si="1"/>
         <v>0.09</v>
       </c>
-      <c r="F51" s="25"/>
-[...6 lines deleted...]
-      <c r="C52" s="22">
+      <c r="F51" s="260"/>
+    </row>
+    <row r="52" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A52" s="388"/>
+      <c r="B52" s="7" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C52" s="8">
         <v>289800</v>
       </c>
-      <c r="D52" s="23">
+      <c r="D52" s="9">
         <v>263718</v>
       </c>
-      <c r="E52" s="24">
+      <c r="E52" s="10">
         <f t="shared" si="1"/>
         <v>0.09</v>
       </c>
-      <c r="F52" s="25"/>
-[...6 lines deleted...]
-      <c r="C53" s="22">
+      <c r="F52" s="260"/>
+    </row>
+    <row r="53" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A53" s="388"/>
+      <c r="B53" s="7" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C53" s="8">
         <v>293800</v>
       </c>
-      <c r="D53" s="23">
+      <c r="D53" s="9">
         <v>267358</v>
       </c>
-      <c r="E53" s="24">
+      <c r="E53" s="10">
         <f t="shared" si="1"/>
         <v>0.09</v>
       </c>
-      <c r="F53" s="25"/>
-[...6 lines deleted...]
-      <c r="C54" s="22">
+      <c r="F53" s="260"/>
+    </row>
+    <row r="54" spans="1:6" ht="35.25" customHeight="1">
+      <c r="A54" s="409"/>
+      <c r="B54" s="7" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C54" s="8">
         <v>297800</v>
       </c>
-      <c r="D54" s="23">
+      <c r="D54" s="9">
         <v>270998</v>
       </c>
-      <c r="E54" s="24">
+      <c r="E54" s="10">
         <f t="shared" si="1"/>
         <v>0.09</v>
       </c>
-      <c r="F54" s="34"/>
-[...6 lines deleted...]
-      <c r="C55" s="22">
+      <c r="F54" s="261"/>
+    </row>
+    <row r="55" spans="1:6" ht="35.25" customHeight="1">
+      <c r="A55" s="409"/>
+      <c r="B55" s="7" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C55" s="8">
         <v>301800</v>
       </c>
-      <c r="D55" s="23">
+      <c r="D55" s="9">
         <v>274638</v>
       </c>
-      <c r="E55" s="24">
+      <c r="E55" s="10">
         <f t="shared" si="1"/>
         <v>0.09</v>
       </c>
-      <c r="F55" s="34"/>
-[...38 lines deleted...]
-      <c r="C58" s="22">
+      <c r="F55" s="261"/>
+    </row>
+    <row r="56" spans="1:6" ht="54" customHeight="1">
+      <c r="A56" s="409"/>
+      <c r="B56" s="223" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C56" s="401"/>
+      <c r="D56" s="401"/>
+      <c r="E56" s="401"/>
+      <c r="F56" s="261"/>
+    </row>
+    <row r="57" spans="1:6" s="1" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A57" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A58" s="254" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C58" s="8">
         <v>119800</v>
       </c>
-      <c r="D58" s="23">
+      <c r="D58" s="9">
         <v>104825</v>
       </c>
-      <c r="E58" s="24">
+      <c r="E58" s="10">
         <f t="shared" ref="E58:E71" si="2">1-D58/C58</f>
         <v>0.125</v>
       </c>
-      <c r="F58" s="36" t="s">
-[...8 lines deleted...]
-      <c r="C59" s="22">
+      <c r="F58" s="276" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A59" s="255"/>
+      <c r="B59" s="7" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C59" s="8">
         <v>121900</v>
       </c>
-      <c r="D59" s="23">
+      <c r="D59" s="9">
         <v>106662.5</v>
       </c>
-      <c r="E59" s="24">
+      <c r="E59" s="10">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
-      <c r="F59" s="37"/>
-[...6 lines deleted...]
-      <c r="C60" s="22">
+      <c r="F59" s="277"/>
+    </row>
+    <row r="60" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A60" s="255"/>
+      <c r="B60" s="7" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C60" s="8">
         <v>133800</v>
       </c>
-      <c r="D60" s="23">
+      <c r="D60" s="9">
         <v>117075</v>
       </c>
-      <c r="E60" s="24">
+      <c r="E60" s="10">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
-      <c r="F60" s="37"/>
-[...6 lines deleted...]
-      <c r="C61" s="22">
+      <c r="F60" s="277"/>
+    </row>
+    <row r="61" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A61" s="255"/>
+      <c r="B61" s="7" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C61" s="8">
         <v>135900</v>
       </c>
-      <c r="D61" s="23">
+      <c r="D61" s="9">
         <v>118912.5</v>
       </c>
-      <c r="E61" s="24">
+      <c r="E61" s="10">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
-      <c r="F61" s="37"/>
-[...6 lines deleted...]
-      <c r="C62" s="22">
+      <c r="F61" s="277"/>
+    </row>
+    <row r="62" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A62" s="255"/>
+      <c r="B62" s="7" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C62" s="8">
         <v>138800</v>
       </c>
-      <c r="D62" s="23">
+      <c r="D62" s="9">
         <v>121450</v>
       </c>
-      <c r="E62" s="24">
+      <c r="E62" s="10">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
-      <c r="F62" s="37"/>
-[...6 lines deleted...]
-      <c r="C63" s="22">
+      <c r="F62" s="277"/>
+    </row>
+    <row r="63" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A63" s="255"/>
+      <c r="B63" s="7" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C63" s="8">
         <v>142800</v>
       </c>
-      <c r="D63" s="23">
+      <c r="D63" s="9">
         <v>124950</v>
       </c>
-      <c r="E63" s="24">
+      <c r="E63" s="10">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
-      <c r="F63" s="37"/>
-[...6 lines deleted...]
-      <c r="C64" s="22">
+      <c r="F63" s="277"/>
+    </row>
+    <row r="64" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A64" s="255"/>
+      <c r="B64" s="7" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C64" s="8">
         <v>144800</v>
       </c>
-      <c r="D64" s="23">
+      <c r="D64" s="9">
         <v>126700</v>
       </c>
-      <c r="E64" s="24">
+      <c r="E64" s="10">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
-      <c r="F64" s="37"/>
-[...6 lines deleted...]
-      <c r="C65" s="22">
+      <c r="F64" s="277"/>
+    </row>
+    <row r="65" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A65" s="255"/>
+      <c r="B65" s="7" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C65" s="8">
         <v>156800</v>
       </c>
-      <c r="D65" s="23">
+      <c r="D65" s="9">
         <v>137200</v>
       </c>
-      <c r="E65" s="24">
+      <c r="E65" s="10">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
-      <c r="F65" s="37"/>
-[...6 lines deleted...]
-      <c r="C66" s="22">
+      <c r="F65" s="277"/>
+    </row>
+    <row r="66" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A66" s="255"/>
+      <c r="B66" s="7" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C66" s="8">
         <v>159800</v>
       </c>
-      <c r="D66" s="23">
+      <c r="D66" s="9">
         <v>139825</v>
       </c>
-      <c r="E66" s="24">
+      <c r="E66" s="10">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
-      <c r="F66" s="37"/>
-[...6 lines deleted...]
-      <c r="C67" s="22">
+      <c r="F66" s="277"/>
+    </row>
+    <row r="67" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A67" s="255"/>
+      <c r="B67" s="7" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C67" s="8">
         <v>166800</v>
       </c>
-      <c r="D67" s="23">
+      <c r="D67" s="9">
         <v>145950</v>
       </c>
-      <c r="E67" s="24">
+      <c r="E67" s="10">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
-      <c r="F67" s="37"/>
-[...6 lines deleted...]
-      <c r="C68" s="22">
+      <c r="F67" s="277"/>
+    </row>
+    <row r="68" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A68" s="255"/>
+      <c r="B68" s="7" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C68" s="8">
         <v>169800</v>
       </c>
-      <c r="D68" s="23">
+      <c r="D68" s="9">
         <v>148575</v>
       </c>
-      <c r="E68" s="24">
+      <c r="E68" s="10">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
-      <c r="F68" s="37"/>
-[...6 lines deleted...]
-      <c r="C69" s="22">
+      <c r="F68" s="277"/>
+    </row>
+    <row r="69" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A69" s="255"/>
+      <c r="B69" s="7" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C69" s="8">
         <v>186800</v>
       </c>
-      <c r="D69" s="23">
+      <c r="D69" s="9">
         <v>163450</v>
       </c>
-      <c r="E69" s="24">
+      <c r="E69" s="10">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
-      <c r="F69" s="37"/>
-[...6 lines deleted...]
-      <c r="C70" s="22">
+      <c r="F69" s="277"/>
+    </row>
+    <row r="70" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A70" s="255"/>
+      <c r="B70" s="7" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C70" s="8">
         <v>155800</v>
       </c>
-      <c r="D70" s="23">
+      <c r="D70" s="9">
         <v>136325</v>
       </c>
-      <c r="E70" s="24">
+      <c r="E70" s="10">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
-      <c r="F70" s="37"/>
-[...6 lines deleted...]
-      <c r="C71" s="22">
+      <c r="F70" s="277"/>
+    </row>
+    <row r="71" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A71" s="255"/>
+      <c r="B71" s="7" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C71" s="8">
         <v>169800</v>
       </c>
-      <c r="D71" s="23">
+      <c r="D71" s="9">
         <v>148575</v>
       </c>
-      <c r="E71" s="24">
+      <c r="E71" s="10">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
-      <c r="F71" s="37"/>
-[...38 lines deleted...]
-      <c r="C74" s="22">
+      <c r="F71" s="277"/>
+    </row>
+    <row r="72" spans="1:6" ht="64.5" customHeight="1">
+      <c r="A72" s="11"/>
+      <c r="B72" s="385" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C72" s="386"/>
+      <c r="D72" s="386"/>
+      <c r="E72" s="387"/>
+      <c r="F72" s="278"/>
+    </row>
+    <row r="73" spans="1:6" s="1" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A73" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F73" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A74" s="407" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C74" s="8">
         <v>149800</v>
       </c>
-      <c r="D74" s="23">
+      <c r="D74" s="9">
         <v>125832</v>
       </c>
-      <c r="E74" s="24">
+      <c r="E74" s="10">
         <f t="shared" ref="E74:E86" si="3">1-D74/C74</f>
         <v>0.16</v>
       </c>
-      <c r="F74" s="43" t="s">
-[...8 lines deleted...]
-      <c r="C75" s="22">
+      <c r="F74" s="389" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A75" s="503"/>
+      <c r="B75" s="7" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C75" s="8">
         <v>163800</v>
       </c>
-      <c r="D75" s="23">
+      <c r="D75" s="9">
         <v>137592</v>
       </c>
-      <c r="E75" s="24">
+      <c r="E75" s="10">
         <f t="shared" si="3"/>
         <v>0.16</v>
       </c>
-      <c r="F75" s="45"/>
-[...6 lines deleted...]
-      <c r="C76" s="22">
+      <c r="F75" s="392"/>
+    </row>
+    <row r="76" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A76" s="503"/>
+      <c r="B76" s="7" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C76" s="8">
         <v>176800</v>
       </c>
-      <c r="D76" s="23">
+      <c r="D76" s="9">
         <v>148512</v>
       </c>
-      <c r="E76" s="24">
+      <c r="E76" s="10">
         <f t="shared" si="3"/>
         <v>0.16</v>
       </c>
-      <c r="F76" s="45"/>
-[...6 lines deleted...]
-      <c r="C77" s="22">
+      <c r="F76" s="392"/>
+    </row>
+    <row r="77" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A77" s="503"/>
+      <c r="B77" s="7" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C77" s="8">
         <v>184800</v>
       </c>
-      <c r="D77" s="23">
+      <c r="D77" s="9">
         <v>155232</v>
       </c>
-      <c r="E77" s="24">
+      <c r="E77" s="10">
         <f t="shared" si="3"/>
         <v>0.16</v>
       </c>
-      <c r="F77" s="45"/>
-[...6 lines deleted...]
-      <c r="C78" s="22">
+      <c r="F77" s="392"/>
+    </row>
+    <row r="78" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A78" s="503"/>
+      <c r="B78" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C78" s="8">
         <v>180800</v>
       </c>
-      <c r="D78" s="23">
+      <c r="D78" s="9">
         <v>151872</v>
       </c>
-      <c r="E78" s="24">
+      <c r="E78" s="10">
         <f t="shared" si="3"/>
         <v>0.16</v>
       </c>
-      <c r="F78" s="45"/>
-[...6 lines deleted...]
-      <c r="C79" s="22">
+      <c r="F78" s="392"/>
+    </row>
+    <row r="79" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A79" s="503"/>
+      <c r="B79" s="7" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C79" s="8">
         <v>179800</v>
       </c>
-      <c r="D79" s="23">
+      <c r="D79" s="9">
         <v>151032</v>
       </c>
-      <c r="E79" s="24">
+      <c r="E79" s="10">
         <f t="shared" si="3"/>
         <v>0.16</v>
       </c>
-      <c r="F79" s="45"/>
-[...6 lines deleted...]
-      <c r="C80" s="22">
+      <c r="F79" s="392"/>
+    </row>
+    <row r="80" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A80" s="503"/>
+      <c r="B80" s="7" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C80" s="8">
         <v>178300</v>
       </c>
-      <c r="D80" s="23">
+      <c r="D80" s="9">
         <v>149772</v>
       </c>
-      <c r="E80" s="24">
+      <c r="E80" s="10">
         <f t="shared" si="3"/>
         <v>0.16</v>
       </c>
-      <c r="F80" s="45"/>
-[...6 lines deleted...]
-      <c r="C81" s="22">
+      <c r="F80" s="392"/>
+    </row>
+    <row r="81" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A81" s="503"/>
+      <c r="B81" s="7" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C81" s="8">
         <v>201800</v>
       </c>
-      <c r="D81" s="23">
+      <c r="D81" s="9">
         <v>169512</v>
       </c>
-      <c r="E81" s="24">
+      <c r="E81" s="10">
         <f t="shared" si="3"/>
         <v>0.16</v>
       </c>
-      <c r="F81" s="45"/>
-[...6 lines deleted...]
-      <c r="C82" s="22">
+      <c r="F81" s="392"/>
+    </row>
+    <row r="82" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A82" s="503"/>
+      <c r="B82" s="7" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C82" s="8">
         <v>195800</v>
       </c>
-      <c r="D82" s="23">
+      <c r="D82" s="9">
         <v>164472</v>
       </c>
-      <c r="E82" s="24">
+      <c r="E82" s="10">
         <f t="shared" si="3"/>
         <v>0.16</v>
       </c>
-      <c r="F82" s="45"/>
-[...6 lines deleted...]
-      <c r="C83" s="22">
+      <c r="F82" s="392"/>
+    </row>
+    <row r="83" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A83" s="503"/>
+      <c r="B83" s="7" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C83" s="8">
         <v>196800</v>
       </c>
-      <c r="D83" s="23">
+      <c r="D83" s="9">
         <v>169248</v>
       </c>
-      <c r="E83" s="24">
+      <c r="E83" s="10">
         <f t="shared" si="3"/>
-        <v>0.14</v>
-[...8 lines deleted...]
-      <c r="C84" s="22">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F83" s="392"/>
+    </row>
+    <row r="84" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A84" s="503"/>
+      <c r="B84" s="7" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C84" s="8">
         <v>201800</v>
       </c>
-      <c r="D84" s="23">
+      <c r="D84" s="9">
         <v>173548</v>
       </c>
-      <c r="E84" s="24">
+      <c r="E84" s="10">
         <f t="shared" si="3"/>
-        <v>0.14</v>
-[...5 lines deleted...]
-      <c r="B85" s="21" t="s">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F84" s="392"/>
+    </row>
+    <row r="85" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A85" s="503"/>
+      <c r="B85" s="7" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C85" s="8">
+        <v>222800</v>
+      </c>
+      <c r="D85" s="9">
+        <v>191608</v>
+      </c>
+      <c r="E85" s="10">
+        <f t="shared" si="3"/>
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F85" s="392"/>
+    </row>
+    <row r="86" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A86" s="503"/>
+      <c r="B86" s="7" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C86" s="8">
+        <v>225800</v>
+      </c>
+      <c r="D86" s="9">
+        <v>194188</v>
+      </c>
+      <c r="E86" s="10">
+        <f t="shared" si="3"/>
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F86" s="392"/>
+    </row>
+    <row r="87" spans="1:6" s="2" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A87" s="410"/>
+      <c r="B87" s="223" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C87" s="401"/>
+      <c r="D87" s="401"/>
+      <c r="E87" s="401"/>
+      <c r="F87" s="391"/>
+    </row>
+    <row r="88" spans="1:6" s="1" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A88" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F88" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A89" s="407" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B89" s="7" t="s">
         <v>1522</v>
       </c>
-      <c r="C85" s="22">
-[...59 lines deleted...]
-      <c r="A89" s="42" t="s">
+      <c r="C89" s="8">
+        <v>174800</v>
+      </c>
+      <c r="D89" s="9">
+        <v>150328</v>
+      </c>
+      <c r="E89" s="10">
+        <f t="shared" ref="E89:E104" si="4">1-D89/C89</f>
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F89" s="389" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A90" s="408"/>
+      <c r="B90" s="7" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C90" s="8">
+        <v>178800</v>
+      </c>
+      <c r="D90" s="9">
+        <v>153768</v>
+      </c>
+      <c r="E90" s="10">
+        <f t="shared" si="4"/>
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F90" s="392"/>
+    </row>
+    <row r="91" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A91" s="408"/>
+      <c r="B91" s="7" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C91" s="8">
+        <v>176800</v>
+      </c>
+      <c r="D91" s="9">
+        <v>152048</v>
+      </c>
+      <c r="E91" s="10">
+        <f t="shared" si="4"/>
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F91" s="392"/>
+    </row>
+    <row r="92" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A92" s="408"/>
+      <c r="B92" s="7" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C92" s="8">
+        <v>180800</v>
+      </c>
+      <c r="D92" s="9">
+        <v>155488</v>
+      </c>
+      <c r="E92" s="10">
+        <f t="shared" si="4"/>
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F92" s="392"/>
+    </row>
+    <row r="93" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A93" s="408"/>
+      <c r="B93" s="7" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C93" s="8">
+        <v>179800</v>
+      </c>
+      <c r="D93" s="9">
+        <v>154628</v>
+      </c>
+      <c r="E93" s="10">
+        <f t="shared" si="4"/>
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F93" s="392"/>
+    </row>
+    <row r="94" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A94" s="408"/>
+      <c r="B94" s="7" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C94" s="8">
+        <v>186800</v>
+      </c>
+      <c r="D94" s="9">
+        <v>160648</v>
+      </c>
+      <c r="E94" s="10">
+        <f t="shared" si="4"/>
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F94" s="392"/>
+    </row>
+    <row r="95" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A95" s="408"/>
+      <c r="B95" s="7" t="s">
         <v>1525</v>
       </c>
-      <c r="B89" s="21" t="s">
-[...18 lines deleted...]
-      <c r="B90" s="21" t="s">
+      <c r="C95" s="8">
+        <v>194800</v>
+      </c>
+      <c r="D95" s="9">
+        <v>167528</v>
+      </c>
+      <c r="E95" s="10">
+        <f t="shared" si="4"/>
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F95" s="392"/>
+    </row>
+    <row r="96" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A96" s="408"/>
+      <c r="B96" s="7" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C96" s="8">
+        <v>198800</v>
+      </c>
+      <c r="D96" s="9">
+        <v>170968</v>
+      </c>
+      <c r="E96" s="10">
+        <f t="shared" si="4"/>
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F96" s="392"/>
+    </row>
+    <row r="97" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A97" s="408"/>
+      <c r="B97" s="7" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C97" s="8">
+        <v>196300</v>
+      </c>
+      <c r="D97" s="9">
+        <v>168818</v>
+      </c>
+      <c r="E97" s="10">
+        <f t="shared" si="4"/>
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F97" s="392"/>
+    </row>
+    <row r="98" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A98" s="408"/>
+      <c r="B98" s="7" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C98" s="8">
+        <v>200300</v>
+      </c>
+      <c r="D98" s="9">
+        <v>172258</v>
+      </c>
+      <c r="E98" s="10">
+        <f t="shared" si="4"/>
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F98" s="392"/>
+    </row>
+    <row r="99" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A99" s="408"/>
+      <c r="B99" s="7" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C99" s="8">
+        <v>207800</v>
+      </c>
+      <c r="D99" s="9">
+        <v>178708</v>
+      </c>
+      <c r="E99" s="10">
+        <f t="shared" si="4"/>
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F99" s="392"/>
+    </row>
+    <row r="100" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A100" s="408"/>
+      <c r="B100" s="7" t="s">
         <v>1526</v>
       </c>
-      <c r="C90" s="22">
-[...5 lines deleted...]
-      <c r="E90" s="24">
+      <c r="C100" s="8">
+        <v>217800</v>
+      </c>
+      <c r="D100" s="9">
+        <v>187308</v>
+      </c>
+      <c r="E100" s="10">
         <f t="shared" si="4"/>
-        <v>0.14</v>
-[...14 lines deleted...]
-      <c r="E91" s="24">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F100" s="392"/>
+    </row>
+    <row r="101" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A101" s="408"/>
+      <c r="B101" s="7" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C101" s="8">
+        <v>232800</v>
+      </c>
+      <c r="D101" s="9">
+        <v>200208</v>
+      </c>
+      <c r="E101" s="10">
         <f t="shared" si="4"/>
-        <v>0.14</v>
-[...14 lines deleted...]
-      <c r="E92" s="24">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F101" s="392"/>
+    </row>
+    <row r="102" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A102" s="408"/>
+      <c r="B102" s="7" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C102" s="8">
+        <v>217800</v>
+      </c>
+      <c r="D102" s="9">
+        <v>187308</v>
+      </c>
+      <c r="E102" s="10">
         <f t="shared" si="4"/>
-        <v>0.14</v>
-[...14 lines deleted...]
-      <c r="E93" s="24">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F102" s="392"/>
+    </row>
+    <row r="103" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A103" s="408"/>
+      <c r="B103" s="7" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C103" s="8">
+        <v>227800</v>
+      </c>
+      <c r="D103" s="9">
+        <v>195908</v>
+      </c>
+      <c r="E103" s="10">
         <f t="shared" si="4"/>
-        <v>0.14</v>
-[...14 lines deleted...]
-      <c r="E94" s="24">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F103" s="392"/>
+    </row>
+    <row r="104" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A104" s="408"/>
+      <c r="B104" s="7" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C104" s="8">
+        <v>249800</v>
+      </c>
+      <c r="D104" s="9">
+        <v>214828</v>
+      </c>
+      <c r="E104" s="10">
         <f t="shared" si="4"/>
-        <v>0.14</v>
-[...161 lines deleted...]
-      <c r="C104" s="22">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F104" s="392"/>
+    </row>
+    <row r="105" spans="1:6" s="2" customFormat="1" ht="61.5" customHeight="1">
+      <c r="A105" s="504"/>
+      <c r="B105" s="223" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C105" s="401"/>
+      <c r="D105" s="401"/>
+      <c r="E105" s="401"/>
+      <c r="F105" s="391"/>
+    </row>
+    <row r="106" spans="1:6" s="1" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A106" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F106" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A107" s="407" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C107" s="8">
+        <v>229800</v>
+      </c>
+      <c r="D107" s="9">
+        <v>197628</v>
+      </c>
+      <c r="E107" s="10">
+        <f>1-D107/C107</f>
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F107" s="389" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A108" s="408"/>
+      <c r="B108" s="7" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C108" s="8">
         <v>249800</v>
       </c>
-      <c r="D104" s="23">
+      <c r="D108" s="9">
         <v>214828</v>
       </c>
-      <c r="E104" s="24">
-[...67 lines deleted...]
-      <c r="E108" s="24">
+      <c r="E108" s="10">
         <f>1-D108/C108</f>
-        <v>0.14</v>
-[...8 lines deleted...]
-      <c r="C109" s="22">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F108" s="392"/>
+    </row>
+    <row r="109" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A109" s="408"/>
+      <c r="B109" s="7" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C109" s="8">
         <v>259800</v>
       </c>
-      <c r="D109" s="23">
+      <c r="D109" s="9">
         <v>223428</v>
       </c>
-      <c r="E109" s="24">
+      <c r="E109" s="10">
         <f>1-D109/C109</f>
-        <v>0.14</v>
-[...132 lines deleted...]
-    <row r="221" hidden="1"/>
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F109" s="392"/>
+    </row>
+    <row r="110" spans="1:6" s="2" customFormat="1" ht="86.25" customHeight="1">
+      <c r="A110" s="504"/>
+      <c r="B110" s="223" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C110" s="401"/>
+      <c r="D110" s="401"/>
+      <c r="E110" s="401"/>
+      <c r="F110" s="391"/>
+    </row>
+    <row r="111" spans="1:6" s="2" customFormat="1" ht="20.25" hidden="1" customHeight="1">
+      <c r="A111" s="272" t="s">
+        <v>820</v>
+      </c>
+      <c r="B111" s="272"/>
+      <c r="C111" s="272"/>
+      <c r="D111" s="272"/>
+      <c r="E111" s="272"/>
+      <c r="F111" s="272"/>
+    </row>
+    <row r="112" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="113" ht="15.5" hidden="1"/>
+    <row r="114" ht="15.5" hidden="1"/>
+    <row r="115" ht="15.5" hidden="1"/>
+    <row r="116" ht="15.5" hidden="1"/>
+    <row r="117" ht="15.5" hidden="1"/>
+    <row r="118" ht="15.5" hidden="1"/>
+    <row r="119" ht="15.5" hidden="1"/>
+    <row r="120" ht="15.5" hidden="1"/>
+    <row r="121" ht="15.5" hidden="1"/>
+    <row r="122" ht="15.5" hidden="1"/>
+    <row r="123" ht="15.5" hidden="1"/>
+    <row r="124" ht="15.5" hidden="1"/>
+    <row r="125" ht="15.5" hidden="1"/>
+    <row r="126" ht="15.5" hidden="1"/>
+    <row r="127" ht="15.5" hidden="1"/>
+    <row r="128" ht="15.5" hidden="1"/>
+    <row r="129" ht="15.5" hidden="1"/>
+    <row r="130" ht="15.5" hidden="1"/>
+    <row r="131" ht="15.5" hidden="1"/>
+    <row r="132" ht="15.5" hidden="1"/>
+    <row r="133" ht="15.5" hidden="1"/>
+    <row r="134" ht="15.5" hidden="1"/>
+    <row r="135" ht="15.5" hidden="1"/>
+    <row r="136" ht="15.5" hidden="1"/>
+    <row r="137" ht="15.5" hidden="1"/>
+    <row r="138" ht="15.5" hidden="1"/>
+    <row r="139" ht="15.5" hidden="1"/>
+    <row r="140" ht="15.5" hidden="1"/>
+    <row r="141" ht="15.5" hidden="1"/>
+    <row r="142" ht="15.5" hidden="1"/>
+    <row r="143" ht="15.5" hidden="1"/>
+    <row r="144" ht="15.5" hidden="1"/>
+    <row r="145" ht="15.5" hidden="1"/>
+    <row r="146" ht="15.5" hidden="1"/>
+    <row r="147" ht="15.5" hidden="1"/>
+    <row r="148" ht="15.5" hidden="1"/>
+    <row r="149" ht="15.5" hidden="1"/>
+    <row r="150" ht="15.5" hidden="1"/>
+    <row r="151" ht="15.5" hidden="1"/>
+    <row r="152" ht="15.5" hidden="1"/>
+    <row r="153" ht="15.5" hidden="1"/>
+    <row r="154" ht="15.5" hidden="1"/>
+    <row r="155" ht="15.5" hidden="1"/>
+    <row r="156" ht="15.5" hidden="1"/>
+    <row r="157" ht="15.5" hidden="1"/>
+    <row r="158" ht="15.5" hidden="1"/>
+    <row r="159" ht="15.5" hidden="1"/>
+    <row r="160" ht="15.5" hidden="1"/>
+    <row r="161" ht="15.5" hidden="1"/>
+    <row r="162" ht="15.5" hidden="1"/>
+    <row r="163" ht="15.5" hidden="1"/>
+    <row r="164" ht="15.5" hidden="1"/>
+    <row r="165" ht="15.5" hidden="1"/>
+    <row r="166" ht="15.5" hidden="1"/>
+    <row r="167" ht="15.5" hidden="1"/>
+    <row r="168" ht="15.5" hidden="1"/>
+    <row r="169" ht="15.5" hidden="1"/>
+    <row r="170" ht="15.5" hidden="1"/>
+    <row r="171" ht="15.5" hidden="1"/>
+    <row r="172" ht="15.5" hidden="1"/>
+    <row r="173" ht="15.5" hidden="1"/>
+    <row r="174" ht="15.5" hidden="1"/>
+    <row r="175" ht="15.5" hidden="1"/>
+    <row r="176" ht="15.5" hidden="1"/>
+    <row r="177" ht="15.5" hidden="1"/>
+    <row r="178" ht="15.5" hidden="1"/>
+    <row r="179" ht="15.5" hidden="1"/>
+    <row r="180" ht="15.5" hidden="1"/>
+    <row r="181" ht="15.5" hidden="1"/>
+    <row r="182" ht="15.5" hidden="1"/>
+    <row r="183" ht="15.5" hidden="1"/>
+    <row r="184" ht="15.5" hidden="1"/>
+    <row r="185" ht="15.5" hidden="1"/>
+    <row r="186" ht="15.5" hidden="1"/>
+    <row r="187" ht="15.5" hidden="1"/>
+    <row r="188" ht="15.5" hidden="1"/>
+    <row r="189" ht="15.5" hidden="1"/>
+    <row r="190" ht="15.5" hidden="1"/>
+    <row r="191" ht="15.5" hidden="1"/>
+    <row r="192" ht="15.5" hidden="1"/>
+    <row r="193" ht="15.5" hidden="1"/>
+    <row r="194" ht="15.5" hidden="1"/>
+    <row r="195" ht="15.5" hidden="1"/>
+    <row r="196" ht="15.5" hidden="1"/>
+    <row r="197" ht="15.5" hidden="1"/>
+    <row r="198" ht="15.5" hidden="1"/>
+    <row r="199" ht="15.5" hidden="1"/>
+    <row r="200" ht="15.5" hidden="1"/>
+    <row r="201" ht="15.5" hidden="1"/>
+    <row r="202" ht="15.5" hidden="1"/>
+    <row r="203" ht="15.5" hidden="1"/>
+    <row r="204" ht="15.5" hidden="1"/>
+    <row r="205" ht="15.5" hidden="1"/>
+    <row r="206" ht="15.5" hidden="1"/>
+    <row r="207" ht="15.5" hidden="1"/>
+    <row r="208" ht="15.5" hidden="1"/>
+    <row r="209" ht="15.5" hidden="1"/>
+    <row r="210" ht="15.5" hidden="1"/>
+    <row r="211" ht="15.5" hidden="1"/>
+    <row r="212" ht="15.5" hidden="1"/>
+    <row r="213" ht="15.5" hidden="1"/>
+    <row r="214" ht="15.5" hidden="1"/>
+    <row r="215" ht="15.5" hidden="1"/>
+    <row r="216" ht="15.5" hidden="1"/>
+    <row r="217" ht="15.5" hidden="1"/>
+    <row r="218" ht="15.5" hidden="1"/>
+    <row r="219" ht="15.5" hidden="1"/>
+    <row r="220" ht="15.5" hidden="1"/>
+    <row r="221" ht="15.5" hidden="1"/>
   </sheetData>
   <mergeCells count="25">
-    <mergeCell ref="A8:F8"/>
-[...3 lines deleted...]
-    <mergeCell ref="B72:E72"/>
+    <mergeCell ref="F89:F105"/>
+    <mergeCell ref="F107:F110"/>
+    <mergeCell ref="A1:F5"/>
+    <mergeCell ref="A6:F7"/>
     <mergeCell ref="B87:E87"/>
     <mergeCell ref="B105:E105"/>
     <mergeCell ref="B110:E110"/>
     <mergeCell ref="A111:F111"/>
     <mergeCell ref="A11:A38"/>
     <mergeCell ref="A40:A44"/>
     <mergeCell ref="A46:A56"/>
     <mergeCell ref="A58:A71"/>
     <mergeCell ref="A74:A87"/>
     <mergeCell ref="A89:A105"/>
     <mergeCell ref="A107:A110"/>
     <mergeCell ref="F11:F38"/>
     <mergeCell ref="F40:F44"/>
     <mergeCell ref="F46:F56"/>
     <mergeCell ref="F58:F72"/>
     <mergeCell ref="F74:F87"/>
-    <mergeCell ref="F89:F105"/>
-[...2 lines deleted...]
-    <mergeCell ref="A6:F7"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A9:XFD9"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="B72:E72"/>
   </mergeCells>
+  <phoneticPr fontId="83" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
-  <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
-    <tabColor theme="3" tint="0.799340800195319"/>
+    <tabColor theme="3" tint="0.7993408001953185"/>
   </sheetPr>
-  <dimension ref="A1:XFD150"/>
+  <dimension ref="A1:F155"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1:F5"/>
+      <selection sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="17.0833333333333" style="4" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="13.8333333333333" style="4" hidden="1"/>
+    <col min="1" max="1" width="17.08203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="53.08203125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="13.58203125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="14.5" style="3" customWidth="1"/>
+    <col min="5" max="5" width="13.75" style="3" customWidth="1"/>
+    <col min="6" max="6" width="15.58203125" style="3" customWidth="1"/>
+    <col min="7" max="16384" width="13.83203125" style="3" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" s="189" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
-[...98 lines deleted...]
-      <c r="B11" s="376" t="s">
+    <row r="1" spans="1:6" s="50" customFormat="1" ht="18.649999999999999" customHeight="1">
+      <c r="A1" s="262" t="s">
         <v>315</v>
       </c>
-      <c r="C11" s="22">
+      <c r="B1" s="263"/>
+      <c r="C1" s="263"/>
+      <c r="D1" s="263"/>
+      <c r="E1" s="263"/>
+      <c r="F1" s="264"/>
+    </row>
+    <row r="2" spans="1:6" s="50" customFormat="1" ht="18.649999999999999" customHeight="1">
+      <c r="A2" s="265"/>
+      <c r="B2" s="266"/>
+      <c r="C2" s="266"/>
+      <c r="D2" s="266"/>
+      <c r="E2" s="266"/>
+      <c r="F2" s="267"/>
+    </row>
+    <row r="3" spans="1:6" s="50" customFormat="1" ht="18.649999999999999" customHeight="1">
+      <c r="A3" s="265"/>
+      <c r="B3" s="266"/>
+      <c r="C3" s="266"/>
+      <c r="D3" s="266"/>
+      <c r="E3" s="266"/>
+      <c r="F3" s="267"/>
+    </row>
+    <row r="4" spans="1:6" s="50" customFormat="1" ht="18.649999999999999" customHeight="1">
+      <c r="A4" s="265"/>
+      <c r="B4" s="266"/>
+      <c r="C4" s="266"/>
+      <c r="D4" s="266"/>
+      <c r="E4" s="266"/>
+      <c r="F4" s="267"/>
+    </row>
+    <row r="5" spans="1:6" s="50" customFormat="1" ht="18.649999999999999" customHeight="1">
+      <c r="A5" s="265"/>
+      <c r="B5" s="266"/>
+      <c r="C5" s="266"/>
+      <c r="D5" s="266"/>
+      <c r="E5" s="266"/>
+      <c r="F5" s="267"/>
+    </row>
+    <row r="6" spans="1:6" ht="15.5" hidden="1">
+      <c r="A6" s="268" t="s">
+        <v>316</v>
+      </c>
+      <c r="B6" s="269"/>
+      <c r="C6" s="269"/>
+      <c r="D6" s="269"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="270"/>
+    </row>
+    <row r="7" spans="1:6" ht="32.25" customHeight="1">
+      <c r="A7" s="268"/>
+      <c r="B7" s="269"/>
+      <c r="C7" s="269"/>
+      <c r="D7" s="269"/>
+      <c r="E7" s="269"/>
+      <c r="F7" s="270"/>
+    </row>
+    <row r="8" spans="1:6" ht="4.5" customHeight="1">
+      <c r="A8" s="242"/>
+      <c r="B8" s="243"/>
+      <c r="C8" s="243"/>
+      <c r="D8" s="243"/>
+      <c r="E8" s="243"/>
+      <c r="F8" s="244"/>
+    </row>
+    <row r="9" spans="1:6" s="245" customFormat="1" ht="6" customHeight="1">
+      <c r="B9" s="246"/>
+      <c r="C9" s="246"/>
+      <c r="D9" s="246"/>
+      <c r="E9" s="246"/>
+      <c r="F9" s="246"/>
+    </row>
+    <row r="10" spans="1:6" ht="18" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A11" s="251" t="s">
+        <v>323</v>
+      </c>
+      <c r="B11" s="135" t="s">
+        <v>324</v>
+      </c>
+      <c r="C11" s="8">
+        <v>269900</v>
+      </c>
+      <c r="D11" s="136">
+        <v>269900</v>
+      </c>
+      <c r="E11" s="10">
+        <f t="shared" ref="E11:E13" si="0">1-D11/C11</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="257" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A12" s="252"/>
+      <c r="B12" s="135" t="s">
+        <v>326</v>
+      </c>
+      <c r="C12" s="8">
+        <v>299900</v>
+      </c>
+      <c r="D12" s="136">
+        <v>299900</v>
+      </c>
+      <c r="E12" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="258"/>
+    </row>
+    <row r="13" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A13" s="252"/>
+      <c r="B13" s="137" t="s">
+        <v>327</v>
+      </c>
+      <c r="C13" s="8">
+        <v>339900</v>
+      </c>
+      <c r="D13" s="136">
+        <v>339900</v>
+      </c>
+      <c r="E13" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="258"/>
+    </row>
+    <row r="14" spans="1:6" ht="76.5" customHeight="1">
+      <c r="A14" s="236"/>
+      <c r="B14" s="223" t="s">
+        <v>328</v>
+      </c>
+      <c r="C14" s="247"/>
+      <c r="D14" s="247"/>
+      <c r="E14" s="247"/>
+      <c r="F14" s="259"/>
+    </row>
+    <row r="15" spans="1:6" ht="18" customHeight="1">
+      <c r="A15" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A16" s="251" t="s">
+        <v>329</v>
+      </c>
+      <c r="B16" s="135" t="s">
+        <v>330</v>
+      </c>
+      <c r="C16" s="8">
         <v>598000</v>
       </c>
-      <c r="D11" s="377">
+      <c r="D16" s="136">
         <v>501200</v>
       </c>
-      <c r="E11" s="24">
-[...9 lines deleted...]
-      <c r="B12" s="376" t="s">
+      <c r="E16" s="10">
+        <f t="shared" ref="E16:E19" si="1">1-D16/C16</f>
+        <v>0.16187290969899701</v>
+      </c>
+      <c r="F16" s="257" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A17" s="252"/>
+      <c r="B17" s="135" t="s">
+        <v>331</v>
+      </c>
+      <c r="C17" s="8">
+        <v>678000</v>
+      </c>
+      <c r="D17" s="136">
+        <v>568200</v>
+      </c>
+      <c r="E17" s="10">
+        <f t="shared" si="1"/>
+        <v>0.161946902654867</v>
+      </c>
+      <c r="F17" s="258"/>
+    </row>
+    <row r="18" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A18" s="252"/>
+      <c r="B18" s="138" t="s">
+        <v>332</v>
+      </c>
+      <c r="C18" s="8">
+        <v>688000</v>
+      </c>
+      <c r="D18" s="136">
+        <v>576600</v>
+      </c>
+      <c r="E18" s="10">
+        <f t="shared" si="1"/>
+        <v>0.16191860465116301</v>
+      </c>
+      <c r="F18" s="258"/>
+    </row>
+    <row r="19" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A19" s="252"/>
+      <c r="B19" s="135" t="s">
+        <v>333</v>
+      </c>
+      <c r="C19" s="8">
+        <v>748000</v>
+      </c>
+      <c r="D19" s="136">
+        <v>626900</v>
+      </c>
+      <c r="E19" s="10">
+        <f t="shared" si="1"/>
+        <v>0.16189839572192499</v>
+      </c>
+      <c r="F19" s="258"/>
+    </row>
+    <row r="20" spans="1:6" ht="88.5" customHeight="1">
+      <c r="A20" s="236"/>
+      <c r="B20" s="223" t="s">
+        <v>334</v>
+      </c>
+      <c r="C20" s="247"/>
+      <c r="D20" s="247"/>
+      <c r="E20" s="247"/>
+      <c r="F20" s="259"/>
+    </row>
+    <row r="21" spans="1:6" ht="18" customHeight="1">
+      <c r="A21" s="5" t="s">
         <v>317</v>
       </c>
-      <c r="C12" s="22">
-[...13 lines deleted...]
-      <c r="B13" s="379" t="s">
+      <c r="B21" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="C13" s="22">
-[...13 lines deleted...]
-      <c r="B14" s="376" t="s">
+      <c r="C21" s="5" t="s">
         <v>319</v>
       </c>
-      <c r="C14" s="22">
-[...13 lines deleted...]
-      <c r="B15" s="21" t="s">
+      <c r="D21" s="5" t="s">
         <v>320</v>
       </c>
-      <c r="C15" s="29"/>
-[...25 lines deleted...]
-      <c r="A17" s="380" t="s">
+      <c r="E21" s="5" t="s">
         <v>321</v>
       </c>
-      <c r="B17" s="376" t="s">
+      <c r="F21" s="6" t="s">
         <v>322</v>
       </c>
-      <c r="C17" s="22">
+    </row>
+    <row r="22" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A22" s="253" t="s">
+        <v>335</v>
+      </c>
+      <c r="B22" s="135" t="s">
+        <v>336</v>
+      </c>
+      <c r="C22" s="8">
         <v>318000</v>
       </c>
-      <c r="D17" s="377">
+      <c r="D22" s="136">
         <v>256000</v>
       </c>
-      <c r="E17" s="24">
-[...12 lines deleted...]
-      <c r="C18" s="22">
+      <c r="E22" s="10">
+        <f>1-D22/C22</f>
+        <v>0.19496855345911901</v>
+      </c>
+      <c r="F22" s="257" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A23" s="252"/>
+      <c r="B23" s="135" t="s">
+        <v>337</v>
+      </c>
+      <c r="C23" s="8">
         <v>358000</v>
       </c>
-      <c r="D18" s="377">
+      <c r="D23" s="136">
         <v>281100</v>
       </c>
-      <c r="E18" s="24">
-        <f>1-D18/C18</f>
+      <c r="E23" s="10">
+        <f>1-D23/C23</f>
         <v>0.214804469273743</v>
       </c>
-      <c r="F18" s="59"/>
-[...6 lines deleted...]
-      <c r="C19" s="22">
+      <c r="F23" s="258"/>
+    </row>
+    <row r="24" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A24" s="252"/>
+      <c r="B24" s="138" t="s">
+        <v>338</v>
+      </c>
+      <c r="C24" s="8">
         <v>368000</v>
       </c>
-      <c r="D19" s="377">
+      <c r="D24" s="136">
         <v>288900</v>
       </c>
-      <c r="E19" s="24">
-[...10 lines deleted...]
-      <c r="C20" s="22">
+      <c r="E24" s="10">
+        <f>1-D24/C24</f>
+        <v>0.21494565217391301</v>
+      </c>
+      <c r="F24" s="258"/>
+    </row>
+    <row r="25" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A25" s="252"/>
+      <c r="B25" s="135" t="s">
+        <v>339</v>
+      </c>
+      <c r="C25" s="8">
         <v>398000</v>
       </c>
-      <c r="D20" s="377">
+      <c r="D25" s="136">
         <v>312500</v>
       </c>
-      <c r="E20" s="24">
-[...42 lines deleted...]
-      <c r="C23" s="22">
+      <c r="E25" s="10">
+        <f>1-D25/C25</f>
+        <v>0.21482412060301501</v>
+      </c>
+      <c r="F25" s="258"/>
+    </row>
+    <row r="26" spans="1:6" ht="231" customHeight="1">
+      <c r="A26" s="236"/>
+      <c r="B26" s="248" t="s">
+        <v>340</v>
+      </c>
+      <c r="C26" s="247"/>
+      <c r="D26" s="247"/>
+      <c r="E26" s="247"/>
+      <c r="F26" s="259"/>
+    </row>
+    <row r="27" spans="1:6" ht="18" customHeight="1">
+      <c r="A27" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A28" s="254" t="s">
+        <v>341</v>
+      </c>
+      <c r="B28" s="135" t="s">
+        <v>342</v>
+      </c>
+      <c r="C28" s="8">
         <v>368000</v>
       </c>
-      <c r="D23" s="377">
+      <c r="D28" s="136">
         <v>287500</v>
       </c>
-      <c r="E23" s="24">
-        <f t="shared" ref="E23:E30" si="1">1-D23/C23</f>
+      <c r="E28" s="10">
+        <f t="shared" ref="E28:E35" si="2">1-D28/C28</f>
         <v>0.21875</v>
       </c>
-      <c r="F23" s="25" t="s">
-[...8 lines deleted...]
-      <c r="C24" s="22">
+      <c r="F28" s="260" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A29" s="255"/>
+      <c r="B29" s="135" t="s">
+        <v>344</v>
+      </c>
+      <c r="C29" s="8">
         <v>368000</v>
       </c>
-      <c r="D24" s="377">
+      <c r="D29" s="136">
         <v>287500</v>
       </c>
-      <c r="E24" s="24">
-        <f t="shared" si="1"/>
+      <c r="E29" s="10">
+        <f t="shared" si="2"/>
         <v>0.21875</v>
       </c>
-      <c r="F24" s="25"/>
-[...6 lines deleted...]
-      <c r="C25" s="22">
+      <c r="F29" s="260"/>
+    </row>
+    <row r="30" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A30" s="255"/>
+      <c r="B30" s="135" t="s">
+        <v>345</v>
+      </c>
+      <c r="C30" s="8">
         <v>408000</v>
       </c>
-      <c r="D25" s="377">
+      <c r="D30" s="136">
         <v>318700</v>
       </c>
-      <c r="E25" s="24">
-[...10 lines deleted...]
-      <c r="C26" s="22">
+      <c r="E30" s="10">
+        <f t="shared" si="2"/>
+        <v>0.21887254901960801</v>
+      </c>
+      <c r="F30" s="261"/>
+    </row>
+    <row r="31" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A31" s="255"/>
+      <c r="B31" s="135" t="s">
+        <v>346</v>
+      </c>
+      <c r="C31" s="8">
         <v>408000</v>
       </c>
-      <c r="D26" s="377">
+      <c r="D31" s="136">
         <v>318700</v>
       </c>
-      <c r="E26" s="24">
-[...10 lines deleted...]
-      <c r="C27" s="22">
+      <c r="E31" s="10">
+        <f t="shared" si="2"/>
+        <v>0.21887254901960801</v>
+      </c>
+      <c r="F31" s="261"/>
+    </row>
+    <row r="32" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A32" s="255"/>
+      <c r="B32" s="138" t="s">
+        <v>347</v>
+      </c>
+      <c r="C32" s="8">
         <v>418000</v>
       </c>
-      <c r="D27" s="377">
+      <c r="D32" s="136">
         <v>326500</v>
       </c>
-      <c r="E27" s="24">
-[...10 lines deleted...]
-      <c r="C28" s="22">
+      <c r="E32" s="10">
+        <f t="shared" si="2"/>
+        <v>0.21889952153110001</v>
+      </c>
+      <c r="F32" s="261"/>
+    </row>
+    <row r="33" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A33" s="255"/>
+      <c r="B33" s="135" t="s">
+        <v>348</v>
+      </c>
+      <c r="C33" s="8">
         <v>428000</v>
       </c>
-      <c r="D28" s="377">
+      <c r="D33" s="136">
         <v>334300</v>
       </c>
-      <c r="E28" s="24">
-        <f t="shared" si="1"/>
+      <c r="E33" s="10">
+        <f t="shared" si="2"/>
         <v>0.21892523364486</v>
       </c>
-      <c r="F28" s="34"/>
-[...6 lines deleted...]
-      <c r="C29" s="22">
+      <c r="F33" s="261"/>
+    </row>
+    <row r="34" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A34" s="255"/>
+      <c r="B34" s="135" t="s">
+        <v>349</v>
+      </c>
+      <c r="C34" s="8">
         <v>448000</v>
       </c>
-      <c r="D29" s="377">
+      <c r="D34" s="136">
         <v>349900</v>
       </c>
-      <c r="E29" s="24">
-[...10 lines deleted...]
-      <c r="C30" s="22">
+      <c r="E34" s="10">
+        <f t="shared" si="2"/>
+        <v>0.21897321428571401</v>
+      </c>
+      <c r="F34" s="261"/>
+    </row>
+    <row r="35" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A35" s="255"/>
+      <c r="B35" s="135" t="s">
+        <v>350</v>
+      </c>
+      <c r="C35" s="8">
         <v>448000</v>
       </c>
-      <c r="D30" s="377">
+      <c r="D35" s="136">
         <v>349900</v>
       </c>
-      <c r="E30" s="24">
-[...42 lines deleted...]
-      <c r="C33" s="22">
+      <c r="E35" s="10">
+        <f t="shared" si="2"/>
+        <v>0.21897321428571401</v>
+      </c>
+      <c r="F35" s="261"/>
+    </row>
+    <row r="36" spans="1:6" ht="217.5" customHeight="1">
+      <c r="A36" s="256"/>
+      <c r="B36" s="249" t="s">
+        <v>351</v>
+      </c>
+      <c r="C36" s="247"/>
+      <c r="D36" s="247"/>
+      <c r="E36" s="247"/>
+      <c r="F36" s="261"/>
+    </row>
+    <row r="37" spans="1:6" ht="18" customHeight="1">
+      <c r="A37" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A38" s="254" t="s">
+        <v>352</v>
+      </c>
+      <c r="B38" s="135" t="s">
+        <v>353</v>
+      </c>
+      <c r="C38" s="8">
         <v>258000</v>
       </c>
-      <c r="D33" s="377">
+      <c r="D38" s="136">
         <v>227600</v>
       </c>
-      <c r="E33" s="24">
-        <f t="shared" ref="E33:E38" si="2">1-D33/C33</f>
+      <c r="E38" s="10">
+        <f t="shared" ref="E38:E43" si="3">1-D38/C38</f>
         <v>0.117829457364341</v>
       </c>
-      <c r="F33" s="25" t="s">
-[...8 lines deleted...]
-      <c r="C34" s="22">
+      <c r="F38" s="260" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A39" s="255"/>
+      <c r="B39" s="135" t="s">
+        <v>354</v>
+      </c>
+      <c r="C39" s="8">
         <v>298000</v>
       </c>
-      <c r="D34" s="377">
+      <c r="D39" s="136">
         <v>262900</v>
       </c>
-      <c r="E34" s="24">
-        <f t="shared" si="2"/>
+      <c r="E39" s="10">
+        <f t="shared" si="3"/>
         <v>0.117785234899329</v>
       </c>
-      <c r="F34" s="25"/>
-[...6 lines deleted...]
-      <c r="C35" s="22">
+      <c r="F39" s="260"/>
+    </row>
+    <row r="40" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A40" s="255"/>
+      <c r="B40" s="135" t="s">
+        <v>355</v>
+      </c>
+      <c r="C40" s="8">
         <v>278000</v>
       </c>
-      <c r="D35" s="377">
+      <c r="D40" s="136">
         <v>236900</v>
       </c>
-      <c r="E35" s="24">
-[...10 lines deleted...]
-      <c r="C36" s="22">
+      <c r="E40" s="10">
+        <f t="shared" si="3"/>
+        <v>0.14784172661870501</v>
+      </c>
+      <c r="F40" s="261"/>
+    </row>
+    <row r="41" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A41" s="255"/>
+      <c r="B41" s="135" t="s">
+        <v>356</v>
+      </c>
+      <c r="C41" s="8">
         <v>308000</v>
       </c>
-      <c r="D36" s="377">
+      <c r="D41" s="136">
         <v>262500</v>
       </c>
-      <c r="E36" s="24">
-[...10 lines deleted...]
-      <c r="C37" s="22">
+      <c r="E41" s="10">
+        <f t="shared" si="3"/>
+        <v>0.14772727272727301</v>
+      </c>
+      <c r="F41" s="261"/>
+    </row>
+    <row r="42" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A42" s="255"/>
+      <c r="B42" s="138" t="s">
+        <v>357</v>
+      </c>
+      <c r="C42" s="8">
         <v>318000</v>
       </c>
-      <c r="D37" s="377">
+      <c r="D42" s="136">
         <v>272900</v>
       </c>
-      <c r="E37" s="24">
-[...10 lines deleted...]
-      <c r="C38" s="22">
+      <c r="E42" s="10">
+        <f t="shared" ref="E42" si="4">1-D42/C42</f>
+        <v>0.14182389937106901</v>
+      </c>
+      <c r="F42" s="261"/>
+    </row>
+    <row r="43" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A43" s="255"/>
+      <c r="B43" s="135" t="s">
+        <v>358</v>
+      </c>
+      <c r="C43" s="8">
         <v>338000</v>
       </c>
-      <c r="D38" s="377">
+      <c r="D43" s="136">
         <v>288000</v>
       </c>
-      <c r="E38" s="24">
-[...134 lines deleted...]
-    <row r="150" hidden="1"/>
+      <c r="E43" s="10">
+        <f t="shared" si="3"/>
+        <v>0.14792899408283999</v>
+      </c>
+      <c r="F43" s="261"/>
+    </row>
+    <row r="44" spans="1:6" s="2" customFormat="1" ht="206.5" customHeight="1">
+      <c r="A44" s="256"/>
+      <c r="B44" s="248" t="s">
+        <v>359</v>
+      </c>
+      <c r="C44" s="247"/>
+      <c r="D44" s="247"/>
+      <c r="E44" s="247"/>
+      <c r="F44" s="261"/>
+    </row>
+    <row r="45" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A45" s="250" t="s">
+        <v>360</v>
+      </c>
+      <c r="B45" s="250"/>
+      <c r="C45" s="250"/>
+      <c r="D45" s="250"/>
+      <c r="E45" s="250"/>
+      <c r="F45" s="250"/>
+    </row>
+    <row r="46" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="47" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="48" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="49" ht="15.5" hidden="1"/>
+    <row r="50" ht="15.5" hidden="1"/>
+    <row r="51" ht="15.5" hidden="1"/>
+    <row r="52" ht="15.5" hidden="1"/>
+    <row r="53" ht="15.5" hidden="1"/>
+    <row r="54" ht="15.5" hidden="1"/>
+    <row r="55" ht="15.5" hidden="1"/>
+    <row r="56" ht="15.5" hidden="1"/>
+    <row r="57" ht="15.5" hidden="1"/>
+    <row r="58" ht="15.5" hidden="1"/>
+    <row r="59" ht="15.5" hidden="1"/>
+    <row r="60" ht="15.5" hidden="1"/>
+    <row r="61" ht="15.5" hidden="1"/>
+    <row r="62" ht="15.5" hidden="1"/>
+    <row r="63" ht="15.5" hidden="1"/>
+    <row r="64" ht="15.5" hidden="1"/>
+    <row r="65" ht="15.5" hidden="1"/>
+    <row r="66" ht="15.5" hidden="1"/>
+    <row r="67" ht="15.5" hidden="1"/>
+    <row r="68" ht="15.5" hidden="1"/>
+    <row r="69" ht="15.5" hidden="1"/>
+    <row r="70" ht="15.5" hidden="1"/>
+    <row r="71" ht="15.5" hidden="1"/>
+    <row r="72" ht="15.5" hidden="1"/>
+    <row r="73" ht="15.5" hidden="1"/>
+    <row r="74" ht="15.5" hidden="1"/>
+    <row r="75" ht="15.5" hidden="1"/>
+    <row r="76" ht="15.5" hidden="1"/>
+    <row r="77" ht="15.5" hidden="1"/>
+    <row r="78" ht="15.5" hidden="1"/>
+    <row r="79" ht="15.5" hidden="1"/>
+    <row r="80" ht="15.5" hidden="1"/>
+    <row r="81" ht="15.5" hidden="1"/>
+    <row r="82" ht="15.5" hidden="1"/>
+    <row r="83" ht="15.5" hidden="1"/>
+    <row r="84" ht="15.5" hidden="1"/>
+    <row r="85" ht="15.5" hidden="1"/>
+    <row r="86" ht="15.5" hidden="1"/>
+    <row r="87" ht="15.5" hidden="1"/>
+    <row r="88" ht="15.5" hidden="1"/>
+    <row r="89" ht="15.5" hidden="1"/>
+    <row r="90" ht="15.5" hidden="1"/>
+    <row r="91" ht="15.5" hidden="1"/>
+    <row r="92" ht="15.5" hidden="1"/>
+    <row r="93" ht="15.5" hidden="1"/>
+    <row r="94" ht="15.5" hidden="1"/>
+    <row r="95" ht="15.5" hidden="1"/>
+    <row r="96" ht="15.5" hidden="1"/>
+    <row r="97" ht="15.5" hidden="1"/>
+    <row r="98" ht="15.5" hidden="1"/>
+    <row r="99" ht="15.5" hidden="1"/>
+    <row r="100" ht="15.5" hidden="1"/>
+    <row r="101" ht="15.5" hidden="1"/>
+    <row r="102" ht="15.5" hidden="1"/>
+    <row r="103" ht="15.5" hidden="1"/>
+    <row r="104" ht="15.5" hidden="1"/>
+    <row r="105" ht="15.5" hidden="1"/>
+    <row r="106" ht="15.5" hidden="1"/>
+    <row r="107" ht="15.5" hidden="1"/>
+    <row r="108" ht="15.5" hidden="1"/>
+    <row r="109" ht="15.5" hidden="1"/>
+    <row r="110" ht="15.5" hidden="1"/>
+    <row r="111" ht="15.5" hidden="1"/>
+    <row r="112" ht="15.5" hidden="1"/>
+    <row r="113" ht="15.5" hidden="1"/>
+    <row r="114" ht="15.5" hidden="1"/>
+    <row r="115" ht="15.5" hidden="1"/>
+    <row r="116" ht="15.5" hidden="1"/>
+    <row r="117" ht="15.5" hidden="1"/>
+    <row r="118" ht="15.5" hidden="1"/>
+    <row r="119" ht="15.5" hidden="1"/>
+    <row r="120" ht="15.5" hidden="1"/>
+    <row r="121" ht="15.5" hidden="1"/>
+    <row r="122" ht="15.5" hidden="1"/>
+    <row r="123" ht="15.5" hidden="1"/>
+    <row r="124" ht="15.5" hidden="1"/>
+    <row r="125" ht="15.5" hidden="1"/>
+    <row r="126" ht="15.5" hidden="1"/>
+    <row r="127" ht="15.5" hidden="1"/>
+    <row r="128" ht="15.5" hidden="1"/>
+    <row r="129" ht="15.5" hidden="1"/>
+    <row r="130" ht="15.5" hidden="1"/>
+    <row r="131" ht="15.5" hidden="1"/>
+    <row r="132" ht="15.5" hidden="1"/>
+    <row r="133" ht="15.5" hidden="1"/>
+    <row r="134" ht="15.5" hidden="1"/>
+    <row r="135" ht="15.5" hidden="1"/>
+    <row r="136" ht="15.5" hidden="1"/>
+    <row r="137" ht="15.5" hidden="1"/>
+    <row r="138" ht="15.5" hidden="1"/>
+    <row r="139" ht="15.5" hidden="1"/>
+    <row r="140" ht="15.5" hidden="1"/>
+    <row r="141" ht="15.5" hidden="1"/>
+    <row r="142" ht="15.5" hidden="1"/>
+    <row r="143" ht="15.5" hidden="1"/>
+    <row r="144" ht="15.5" hidden="1"/>
+    <row r="145" ht="15.5" hidden="1"/>
+    <row r="146" ht="15.5" hidden="1"/>
+    <row r="147" ht="15.5" hidden="1"/>
+    <row r="148" ht="15.5" hidden="1"/>
+    <row r="149" ht="15.5" hidden="1"/>
+    <row r="150" ht="15.5" hidden="1"/>
+    <row r="151" ht="15.5" hidden="1"/>
+    <row r="152" ht="15.5" hidden="1"/>
+    <row r="153" ht="15.5" hidden="1"/>
+    <row r="154" ht="15.5" hidden="1"/>
+    <row r="155" ht="15.5" hidden="1"/>
   </sheetData>
-  <mergeCells count="17">
+  <mergeCells count="20">
+    <mergeCell ref="A1:F5"/>
+    <mergeCell ref="A6:F7"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="A45:F45"/>
+    <mergeCell ref="A11:A14"/>
+    <mergeCell ref="A16:A20"/>
+    <mergeCell ref="A22:A26"/>
+    <mergeCell ref="A28:A36"/>
+    <mergeCell ref="A38:A44"/>
+    <mergeCell ref="F11:F14"/>
+    <mergeCell ref="F16:F20"/>
+    <mergeCell ref="F22:F26"/>
+    <mergeCell ref="F28:F36"/>
+    <mergeCell ref="F38:F44"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:XFD9"/>
-    <mergeCell ref="B15:E15"/>
-[...13 lines deleted...]
-    <mergeCell ref="A6:F7"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B26:E26"/>
   </mergeCells>
-  <pageMargins left="0.2" right="0.169444444444444" top="0.529861111111111" bottom="0.779861111111111" header="0.229861111111111" footer="0.5"/>
+  <phoneticPr fontId="83" type="noConversion"/>
+  <pageMargins left="0.2" right="0.16944444444444401" top="0.52986111111111101" bottom="0.77986111111111101" header="0.22986111111111099" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
-    <tabColor theme="3" tint="0.799340800195319"/>
+    <tabColor theme="3" tint="0.7993408001953185"/>
   </sheetPr>
-  <dimension ref="A1:XFD204"/>
+  <dimension ref="A1:H204"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1:F5"/>
+      <selection sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="13.8333333333333" style="4" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="13.8333333333333" style="4" hidden="1"/>
+    <col min="1" max="1" width="13.83203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="62.6640625" style="3" customWidth="1"/>
+    <col min="3" max="6" width="13.83203125" style="3" customWidth="1"/>
+    <col min="7" max="8" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="9" max="16384" width="13.83203125" style="3" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="18.65" customHeight="1" spans="1:6">
-[...99 lines deleted...]
-      <c r="C11" s="349">
+    <row r="1" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A1" s="262" t="s">
+        <v>361</v>
+      </c>
+      <c r="B1" s="263"/>
+      <c r="C1" s="263"/>
+      <c r="D1" s="263"/>
+      <c r="E1" s="263"/>
+      <c r="F1" s="264"/>
+    </row>
+    <row r="2" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A2" s="265"/>
+      <c r="B2" s="266"/>
+      <c r="C2" s="266"/>
+      <c r="D2" s="266"/>
+      <c r="E2" s="266"/>
+      <c r="F2" s="267"/>
+    </row>
+    <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A3" s="265"/>
+      <c r="B3" s="266"/>
+      <c r="C3" s="266"/>
+      <c r="D3" s="266"/>
+      <c r="E3" s="266"/>
+      <c r="F3" s="267"/>
+    </row>
+    <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A4" s="265"/>
+      <c r="B4" s="266"/>
+      <c r="C4" s="266"/>
+      <c r="D4" s="266"/>
+      <c r="E4" s="266"/>
+      <c r="F4" s="267"/>
+    </row>
+    <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A5" s="265"/>
+      <c r="B5" s="266"/>
+      <c r="C5" s="266"/>
+      <c r="D5" s="266"/>
+      <c r="E5" s="266"/>
+      <c r="F5" s="267"/>
+    </row>
+    <row r="6" spans="1:6" ht="10.5" customHeight="1">
+      <c r="A6" s="268"/>
+      <c r="B6" s="269"/>
+      <c r="C6" s="269"/>
+      <c r="D6" s="269"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="270"/>
+    </row>
+    <row r="7" spans="1:6" ht="58.5" hidden="1" customHeight="1">
+      <c r="A7" s="268"/>
+      <c r="B7" s="269"/>
+      <c r="C7" s="269"/>
+      <c r="D7" s="269"/>
+      <c r="E7" s="269"/>
+      <c r="F7" s="270"/>
+    </row>
+    <row r="8" spans="1:6" ht="4.5" customHeight="1">
+      <c r="A8" s="242"/>
+      <c r="B8" s="243"/>
+      <c r="C8" s="243"/>
+      <c r="D8" s="243"/>
+      <c r="E8" s="243"/>
+      <c r="F8" s="244"/>
+    </row>
+    <row r="9" spans="1:6" s="245" customFormat="1" ht="12" customHeight="1">
+      <c r="B9" s="246"/>
+      <c r="C9" s="246"/>
+      <c r="D9" s="246"/>
+      <c r="E9" s="246"/>
+      <c r="F9" s="246"/>
+    </row>
+    <row r="10" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A11" s="273" t="s">
+        <v>362</v>
+      </c>
+      <c r="B11" s="108" t="s">
+        <v>363</v>
+      </c>
+      <c r="C11" s="109">
         <v>269800</v>
       </c>
-      <c r="D11" s="350">
+      <c r="D11" s="110">
         <v>260800</v>
       </c>
-      <c r="E11" s="351">
+      <c r="E11" s="111">
         <f t="shared" ref="E11:E46" si="0">1-D11/C11</f>
-        <v>0.0333580429948109</v>
-[...10 lines deleted...]
-      <c r="C12" s="354">
+        <v>3.3358042994810898E-2</v>
+      </c>
+      <c r="F11" s="274" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A12" s="273"/>
+      <c r="B12" s="112" t="s">
+        <v>364</v>
+      </c>
+      <c r="C12" s="113">
         <v>70000</v>
       </c>
-      <c r="D12" s="355">
+      <c r="D12" s="114">
         <v>0</v>
       </c>
-      <c r="E12" s="356"/>
-[...7 lines deleted...]
-      <c r="C13" s="354">
+      <c r="E12" s="115"/>
+      <c r="F12" s="274"/>
+    </row>
+    <row r="13" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A13" s="273"/>
+      <c r="B13" s="112" t="s">
+        <v>365</v>
+      </c>
+      <c r="C13" s="113">
         <v>36000</v>
       </c>
-      <c r="D13" s="355">
+      <c r="D13" s="114">
         <v>0</v>
       </c>
-      <c r="E13" s="356"/>
-[...7 lines deleted...]
-      <c r="C14" s="354">
+      <c r="E13" s="115"/>
+      <c r="F13" s="274"/>
+    </row>
+    <row r="14" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A14" s="273"/>
+      <c r="B14" s="112" t="s">
+        <v>366</v>
+      </c>
+      <c r="C14" s="113">
         <v>10000</v>
       </c>
-      <c r="D14" s="355">
+      <c r="D14" s="114">
         <v>0</v>
       </c>
-      <c r="E14" s="356"/>
-[...7 lines deleted...]
-      <c r="C15" s="354">
+      <c r="E14" s="115"/>
+      <c r="F14" s="274"/>
+    </row>
+    <row r="15" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A15" s="273"/>
+      <c r="B15" s="112" t="s">
+        <v>367</v>
+      </c>
+      <c r="C15" s="113">
         <v>12000</v>
       </c>
-      <c r="D15" s="355">
+      <c r="D15" s="114">
         <v>0</v>
       </c>
-      <c r="E15" s="356"/>
-[...7 lines deleted...]
-      <c r="C16" s="354">
+      <c r="E15" s="115"/>
+      <c r="F15" s="274"/>
+    </row>
+    <row r="16" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A16" s="273"/>
+      <c r="B16" s="112" t="s">
+        <v>368</v>
+      </c>
+      <c r="C16" s="113">
         <v>12000</v>
       </c>
-      <c r="D16" s="355">
+      <c r="D16" s="114">
         <v>0</v>
       </c>
-      <c r="E16" s="356"/>
-[...7 lines deleted...]
-      <c r="C17" s="358">
+      <c r="E16" s="115"/>
+      <c r="F16" s="274"/>
+    </row>
+    <row r="17" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A17" s="273"/>
+      <c r="B17" s="116" t="s">
+        <v>369</v>
+      </c>
+      <c r="C17" s="117">
         <v>299800</v>
       </c>
-      <c r="D17" s="359">
+      <c r="D17" s="118">
         <v>278800</v>
       </c>
-      <c r="E17" s="360">
+      <c r="E17" s="119">
         <f t="shared" si="0"/>
-        <v>0.0700466977985323</v>
-[...8 lines deleted...]
-      <c r="C18" s="362">
+        <v>7.0046697798532301E-2</v>
+      </c>
+      <c r="F17" s="275"/>
+    </row>
+    <row r="18" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A18" s="273"/>
+      <c r="B18" s="120" t="s">
+        <v>370</v>
+      </c>
+      <c r="C18" s="121">
         <v>125000</v>
       </c>
-      <c r="D18" s="363">
+      <c r="D18" s="122">
         <v>0</v>
       </c>
-      <c r="E18" s="364"/>
-[...7 lines deleted...]
-      <c r="C19" s="362">
+      <c r="E18" s="123"/>
+      <c r="F18" s="275"/>
+    </row>
+    <row r="19" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A19" s="273"/>
+      <c r="B19" s="120" t="s">
+        <v>365</v>
+      </c>
+      <c r="C19" s="121">
         <v>36000</v>
       </c>
-      <c r="D19" s="363">
+      <c r="D19" s="122">
         <v>0</v>
       </c>
-      <c r="E19" s="364"/>
-[...7 lines deleted...]
-      <c r="C20" s="362">
+      <c r="E19" s="123"/>
+      <c r="F19" s="275"/>
+    </row>
+    <row r="20" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A20" s="273"/>
+      <c r="B20" s="120" t="s">
+        <v>371</v>
+      </c>
+      <c r="C20" s="121">
         <v>12000</v>
       </c>
-      <c r="D20" s="363">
+      <c r="D20" s="122">
         <v>0</v>
       </c>
-      <c r="E20" s="364"/>
-[...7 lines deleted...]
-      <c r="C21" s="362">
+      <c r="E20" s="123"/>
+      <c r="F20" s="275"/>
+    </row>
+    <row r="21" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A21" s="273"/>
+      <c r="B21" s="120" t="s">
+        <v>372</v>
+      </c>
+      <c r="C21" s="121">
         <v>15000</v>
       </c>
-      <c r="D21" s="363">
+      <c r="D21" s="122">
         <v>0</v>
       </c>
-      <c r="E21" s="364"/>
-[...7 lines deleted...]
-      <c r="C22" s="362">
+      <c r="E21" s="123"/>
+      <c r="F21" s="275"/>
+    </row>
+    <row r="22" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A22" s="273"/>
+      <c r="B22" s="120" t="s">
+        <v>366</v>
+      </c>
+      <c r="C22" s="121">
         <v>10000</v>
       </c>
-      <c r="D22" s="363">
+      <c r="D22" s="122">
         <v>0</v>
       </c>
-      <c r="E22" s="364"/>
-[...7 lines deleted...]
-      <c r="C23" s="362">
+      <c r="E22" s="123"/>
+      <c r="F22" s="275"/>
+    </row>
+    <row r="23" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A23" s="273"/>
+      <c r="B23" s="120" t="s">
+        <v>373</v>
+      </c>
+      <c r="C23" s="121">
         <v>30000</v>
       </c>
-      <c r="D23" s="363">
+      <c r="D23" s="122">
         <v>0</v>
       </c>
-      <c r="E23" s="364"/>
-[...7 lines deleted...]
-      <c r="C24" s="362">
+      <c r="E23" s="123"/>
+      <c r="F23" s="275"/>
+    </row>
+    <row r="24" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A24" s="273"/>
+      <c r="B24" s="120" t="s">
+        <v>374</v>
+      </c>
+      <c r="C24" s="121">
         <v>45000</v>
       </c>
-      <c r="D24" s="363">
+      <c r="D24" s="122">
         <v>0</v>
       </c>
-      <c r="E24" s="364"/>
-[...7 lines deleted...]
-      <c r="C25" s="349">
+      <c r="E24" s="123"/>
+      <c r="F24" s="275"/>
+    </row>
+    <row r="25" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A25" s="273"/>
+      <c r="B25" s="108" t="s">
+        <v>375</v>
+      </c>
+      <c r="C25" s="109">
         <v>329800</v>
       </c>
-      <c r="D25" s="350">
+      <c r="D25" s="110">
         <v>304800</v>
       </c>
-      <c r="E25" s="351">
+      <c r="E25" s="111">
         <f t="shared" si="0"/>
-        <v>0.0758035172832019</v>
-[...8 lines deleted...]
-      <c r="C26" s="354">
+        <v>7.5803517283201893E-2</v>
+      </c>
+      <c r="F25" s="275"/>
+    </row>
+    <row r="26" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A26" s="273"/>
+      <c r="B26" s="112" t="s">
+        <v>376</v>
+      </c>
+      <c r="C26" s="113">
         <v>10000</v>
       </c>
-      <c r="D26" s="355">
+      <c r="D26" s="114">
         <v>0</v>
       </c>
-      <c r="E26" s="356"/>
-[...7 lines deleted...]
-      <c r="C27" s="354">
+      <c r="E26" s="115"/>
+      <c r="F26" s="275"/>
+    </row>
+    <row r="27" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A27" s="273"/>
+      <c r="B27" s="112" t="s">
+        <v>370</v>
+      </c>
+      <c r="C27" s="113">
         <v>125000</v>
       </c>
-      <c r="D27" s="355">
+      <c r="D27" s="114">
         <v>0</v>
       </c>
-      <c r="E27" s="356"/>
-[...7 lines deleted...]
-      <c r="C28" s="354">
+      <c r="E27" s="115"/>
+      <c r="F27" s="275"/>
+    </row>
+    <row r="28" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A28" s="273"/>
+      <c r="B28" s="112" t="s">
+        <v>377</v>
+      </c>
+      <c r="C28" s="113">
         <v>22000</v>
       </c>
-      <c r="D28" s="355">
+      <c r="D28" s="114">
         <v>0</v>
       </c>
-      <c r="E28" s="356"/>
-[...7 lines deleted...]
-      <c r="C29" s="354">
+      <c r="E28" s="115"/>
+      <c r="F28" s="275"/>
+    </row>
+    <row r="29" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A29" s="273"/>
+      <c r="B29" s="112" t="s">
+        <v>365</v>
+      </c>
+      <c r="C29" s="113">
         <v>36000</v>
       </c>
-      <c r="D29" s="355">
+      <c r="D29" s="114">
         <v>0</v>
       </c>
-      <c r="E29" s="356"/>
-[...7 lines deleted...]
-      <c r="C30" s="354">
+      <c r="E29" s="115"/>
+      <c r="F29" s="275"/>
+    </row>
+    <row r="30" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A30" s="273"/>
+      <c r="B30" s="112" t="s">
+        <v>371</v>
+      </c>
+      <c r="C30" s="113">
         <v>12000</v>
       </c>
-      <c r="D30" s="355">
+      <c r="D30" s="114">
         <v>0</v>
       </c>
-      <c r="E30" s="356"/>
-[...7 lines deleted...]
-      <c r="C31" s="354">
+      <c r="E30" s="115"/>
+      <c r="F30" s="275"/>
+    </row>
+    <row r="31" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A31" s="273"/>
+      <c r="B31" s="112" t="s">
+        <v>378</v>
+      </c>
+      <c r="C31" s="113">
         <v>30000</v>
       </c>
-      <c r="D31" s="355">
+      <c r="D31" s="114">
         <v>0</v>
       </c>
-      <c r="E31" s="356"/>
-[...7 lines deleted...]
-      <c r="C32" s="354">
+      <c r="E31" s="115"/>
+      <c r="F31" s="275"/>
+    </row>
+    <row r="32" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A32" s="273"/>
+      <c r="B32" s="112" t="s">
+        <v>374</v>
+      </c>
+      <c r="C32" s="113">
         <v>45000</v>
       </c>
-      <c r="D32" s="355">
+      <c r="D32" s="114">
         <v>0</v>
       </c>
-      <c r="E32" s="356"/>
-[...4 lines deleted...]
-      <c r="B33" s="353" t="s">
+      <c r="E32" s="115"/>
+      <c r="F32" s="275"/>
+    </row>
+    <row r="33" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A33" s="273"/>
+      <c r="B33" s="112" t="s">
+        <v>379</v>
+      </c>
+      <c r="C33" s="113">
+        <v>10000</v>
+      </c>
+      <c r="D33" s="114">
+        <v>0</v>
+      </c>
+      <c r="E33" s="115"/>
+      <c r="F33" s="275"/>
+    </row>
+    <row r="34" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A34" s="273"/>
+      <c r="B34" s="112" t="s">
+        <v>372</v>
+      </c>
+      <c r="C34" s="113">
+        <v>15000</v>
+      </c>
+      <c r="D34" s="114">
+        <v>0</v>
+      </c>
+      <c r="E34" s="115"/>
+      <c r="F34" s="275"/>
+    </row>
+    <row r="35" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A35" s="273"/>
+      <c r="B35" s="116" t="s">
+        <v>380</v>
+      </c>
+      <c r="C35" s="117">
+        <v>329800</v>
+      </c>
+      <c r="D35" s="118">
+        <v>304800</v>
+      </c>
+      <c r="E35" s="119">
+        <f t="shared" si="0"/>
+        <v>7.5803517283201893E-2</v>
+      </c>
+      <c r="F35" s="275"/>
+    </row>
+    <row r="36" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A36" s="273"/>
+      <c r="B36" s="120" t="s">
+        <v>381</v>
+      </c>
+      <c r="C36" s="121">
+        <v>10000</v>
+      </c>
+      <c r="D36" s="122">
+        <v>5500</v>
+      </c>
+      <c r="E36" s="123"/>
+      <c r="F36" s="275"/>
+    </row>
+    <row r="37" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A37" s="273"/>
+      <c r="B37" s="120" t="s">
+        <v>376</v>
+      </c>
+      <c r="C37" s="121">
+        <v>10000</v>
+      </c>
+      <c r="D37" s="122">
+        <v>0</v>
+      </c>
+      <c r="E37" s="123"/>
+      <c r="F37" s="275"/>
+    </row>
+    <row r="38" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A38" s="273"/>
+      <c r="B38" s="120" t="s">
+        <v>370</v>
+      </c>
+      <c r="C38" s="121">
+        <v>125000</v>
+      </c>
+      <c r="D38" s="122">
+        <v>0</v>
+      </c>
+      <c r="E38" s="123"/>
+      <c r="F38" s="275"/>
+    </row>
+    <row r="39" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A39" s="273"/>
+      <c r="B39" s="120" t="s">
+        <v>377</v>
+      </c>
+      <c r="C39" s="121">
+        <v>22000</v>
+      </c>
+      <c r="D39" s="122">
+        <v>0</v>
+      </c>
+      <c r="E39" s="123"/>
+      <c r="F39" s="275"/>
+    </row>
+    <row r="40" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A40" s="273"/>
+      <c r="B40" s="120" t="s">
         <v>365</v>
       </c>
-      <c r="C33" s="354">
+      <c r="C40" s="121">
+        <v>36000</v>
+      </c>
+      <c r="D40" s="122">
+        <v>0</v>
+      </c>
+      <c r="E40" s="123"/>
+      <c r="F40" s="275"/>
+    </row>
+    <row r="41" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A41" s="273"/>
+      <c r="B41" s="120" t="s">
+        <v>371</v>
+      </c>
+      <c r="C41" s="121">
+        <v>12000</v>
+      </c>
+      <c r="D41" s="122">
+        <v>0</v>
+      </c>
+      <c r="E41" s="123"/>
+      <c r="F41" s="275"/>
+    </row>
+    <row r="42" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A42" s="273"/>
+      <c r="B42" s="120" t="s">
+        <v>378</v>
+      </c>
+      <c r="C42" s="121">
+        <v>30000</v>
+      </c>
+      <c r="D42" s="122">
+        <v>0</v>
+      </c>
+      <c r="E42" s="123"/>
+      <c r="F42" s="275"/>
+    </row>
+    <row r="43" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A43" s="273"/>
+      <c r="B43" s="120" t="s">
+        <v>372</v>
+      </c>
+      <c r="C43" s="121">
+        <v>15000</v>
+      </c>
+      <c r="D43" s="122">
+        <v>0</v>
+      </c>
+      <c r="E43" s="123"/>
+      <c r="F43" s="275"/>
+    </row>
+    <row r="44" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A44" s="273"/>
+      <c r="B44" s="120" t="s">
+        <v>374</v>
+      </c>
+      <c r="C44" s="121">
+        <v>45000</v>
+      </c>
+      <c r="D44" s="122">
+        <v>0</v>
+      </c>
+      <c r="E44" s="123"/>
+      <c r="F44" s="275"/>
+    </row>
+    <row r="45" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A45" s="273"/>
+      <c r="B45" s="120" t="s">
+        <v>366</v>
+      </c>
+      <c r="C45" s="121">
         <v>10000</v>
       </c>
-      <c r="D33" s="355">
+      <c r="D45" s="122">
         <v>0</v>
       </c>
-      <c r="E33" s="356"/>
-[...7 lines deleted...]
-      <c r="C34" s="354">
+      <c r="E45" s="123"/>
+      <c r="F45" s="275"/>
+    </row>
+    <row r="46" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A46" s="273"/>
+      <c r="B46" s="108" t="s">
+        <v>382</v>
+      </c>
+      <c r="C46" s="124">
+        <v>359800</v>
+      </c>
+      <c r="D46" s="110">
+        <v>334800</v>
+      </c>
+      <c r="E46" s="111">
+        <f t="shared" si="0"/>
+        <v>6.9483046136742596E-2</v>
+      </c>
+      <c r="F46" s="275"/>
+    </row>
+    <row r="47" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A47" s="273"/>
+      <c r="B47" s="112" t="s">
+        <v>370</v>
+      </c>
+      <c r="C47" s="113">
+        <v>125000</v>
+      </c>
+      <c r="D47" s="114">
+        <v>0</v>
+      </c>
+      <c r="E47" s="115"/>
+      <c r="F47" s="275"/>
+    </row>
+    <row r="48" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A48" s="273"/>
+      <c r="B48" s="112" t="s">
+        <v>371</v>
+      </c>
+      <c r="C48" s="113">
+        <v>12000</v>
+      </c>
+      <c r="D48" s="114">
+        <v>0</v>
+      </c>
+      <c r="E48" s="115"/>
+      <c r="F48" s="275"/>
+    </row>
+    <row r="49" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A49" s="273"/>
+      <c r="B49" s="112" t="s">
+        <v>378</v>
+      </c>
+      <c r="C49" s="113">
+        <v>30000</v>
+      </c>
+      <c r="D49" s="114">
+        <v>0</v>
+      </c>
+      <c r="E49" s="115"/>
+      <c r="F49" s="275"/>
+    </row>
+    <row r="50" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A50" s="273"/>
+      <c r="B50" s="112" t="s">
+        <v>365</v>
+      </c>
+      <c r="C50" s="113">
+        <v>36000</v>
+      </c>
+      <c r="D50" s="114">
+        <v>0</v>
+      </c>
+      <c r="E50" s="115"/>
+      <c r="F50" s="275"/>
+    </row>
+    <row r="51" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A51" s="273"/>
+      <c r="B51" s="112" t="s">
+        <v>366</v>
+      </c>
+      <c r="C51" s="113">
+        <v>10000</v>
+      </c>
+      <c r="D51" s="114">
+        <v>0</v>
+      </c>
+      <c r="E51" s="115"/>
+      <c r="F51" s="275"/>
+    </row>
+    <row r="52" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A52" s="273"/>
+      <c r="B52" s="112" t="s">
+        <v>383</v>
+      </c>
+      <c r="C52" s="125">
+        <v>59000</v>
+      </c>
+      <c r="D52" s="114">
+        <v>0</v>
+      </c>
+      <c r="E52" s="115"/>
+      <c r="F52" s="275"/>
+    </row>
+    <row r="53" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A53" s="273"/>
+      <c r="B53" s="112" t="s">
+        <v>384</v>
+      </c>
+      <c r="C53" s="125">
         <v>15000</v>
       </c>
-      <c r="D34" s="355">
+      <c r="D53" s="114">
         <v>0</v>
       </c>
-      <c r="E34" s="356"/>
-[...311 lines deleted...]
-      <c r="C56" s="368">
+      <c r="E53" s="115"/>
+      <c r="F53" s="275"/>
+    </row>
+    <row r="54" spans="1:6" ht="325.5" customHeight="1">
+      <c r="A54" s="273"/>
+      <c r="B54" s="271" t="s">
+        <v>385</v>
+      </c>
+      <c r="C54" s="271"/>
+      <c r="D54" s="271"/>
+      <c r="E54" s="271"/>
+      <c r="F54" s="275"/>
+    </row>
+    <row r="55" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A55" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F55" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A56" s="273" t="s">
+        <v>386</v>
+      </c>
+      <c r="B56" s="126" t="s">
+        <v>387</v>
+      </c>
+      <c r="C56" s="127">
         <v>279900</v>
       </c>
-      <c r="D56" s="369">
+      <c r="D56" s="128">
         <v>249900</v>
       </c>
-      <c r="E56" s="356">
+      <c r="E56" s="115">
         <f t="shared" ref="E56:E77" si="1">1-D56/C56</f>
         <v>0.107181136120043</v>
       </c>
-      <c r="F56" s="352" t="s">
-[...8 lines deleted...]
-      <c r="C57" s="368">
+      <c r="F56" s="274" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A57" s="273"/>
+      <c r="B57" s="129" t="s">
+        <v>388</v>
+      </c>
+      <c r="C57" s="127">
         <v>309900</v>
       </c>
-      <c r="D57" s="369">
+      <c r="D57" s="128">
         <v>274100</v>
       </c>
-      <c r="E57" s="356">
+      <c r="E57" s="115">
         <f t="shared" si="1"/>
         <v>0.115521135850274</v>
       </c>
-      <c r="F57" s="352"/>
-[...6 lines deleted...]
-      <c r="C58" s="368">
+      <c r="F57" s="274"/>
+    </row>
+    <row r="58" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A58" s="273"/>
+      <c r="B58" s="129" t="s">
+        <v>389</v>
+      </c>
+      <c r="C58" s="127">
         <v>319900</v>
       </c>
-      <c r="D58" s="369">
+      <c r="D58" s="128">
         <v>279900</v>
       </c>
-      <c r="E58" s="356">
+      <c r="E58" s="115">
         <f t="shared" si="1"/>
-        <v>0.125039074710847</v>
-[...8 lines deleted...]
-      <c r="C59" s="368">
+        <v>0.12503907471084699</v>
+      </c>
+      <c r="F58" s="274"/>
+    </row>
+    <row r="59" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A59" s="273"/>
+      <c r="B59" s="129" t="s">
+        <v>390</v>
+      </c>
+      <c r="C59" s="127">
         <v>339900</v>
       </c>
-      <c r="D59" s="369">
+      <c r="D59" s="128">
         <v>301900</v>
       </c>
-      <c r="E59" s="356">
+      <c r="E59" s="115">
         <f t="shared" si="1"/>
-        <v>0.111797587525743</v>
-[...8 lines deleted...]
-      <c r="C60" s="368">
+        <v>0.11179758752574299</v>
+      </c>
+      <c r="F59" s="274"/>
+    </row>
+    <row r="60" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A60" s="273"/>
+      <c r="B60" s="126" t="s">
+        <v>391</v>
+      </c>
+      <c r="C60" s="127">
         <v>349900</v>
       </c>
-      <c r="D60" s="369">
+      <c r="D60" s="128">
         <v>335900</v>
       </c>
-      <c r="E60" s="356">
+      <c r="E60" s="115">
         <f t="shared" si="1"/>
-        <v>0.0400114318376679</v>
-[...8 lines deleted...]
-      <c r="C61" s="368">
+        <v>4.00114318376679E-2</v>
+      </c>
+      <c r="F60" s="275"/>
+    </row>
+    <row r="61" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A61" s="273"/>
+      <c r="B61" s="129" t="s">
+        <v>392</v>
+      </c>
+      <c r="C61" s="127">
         <v>399900</v>
       </c>
-      <c r="D61" s="369">
+      <c r="D61" s="128">
         <v>372900</v>
       </c>
-      <c r="E61" s="356">
+      <c r="E61" s="115">
         <f t="shared" si="1"/>
-        <v>0.067516879219805</v>
-[...8 lines deleted...]
-      <c r="C62" s="372">
+        <v>6.7516879219804996E-2</v>
+      </c>
+      <c r="F61" s="275"/>
+    </row>
+    <row r="62" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A62" s="273"/>
+      <c r="B62" s="130" t="s">
+        <v>393</v>
+      </c>
+      <c r="C62" s="131">
         <v>279900</v>
       </c>
-      <c r="D62" s="23">
+      <c r="D62" s="9">
         <v>249900</v>
       </c>
-      <c r="E62" s="151">
+      <c r="E62" s="40">
         <f t="shared" si="1"/>
         <v>0.107181136120043</v>
       </c>
-      <c r="F62" s="27"/>
-[...6 lines deleted...]
-      <c r="C63" s="372">
+      <c r="F62" s="275"/>
+    </row>
+    <row r="63" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A63" s="273"/>
+      <c r="B63" s="130" t="s">
+        <v>394</v>
+      </c>
+      <c r="C63" s="131">
         <v>280400</v>
       </c>
-      <c r="D63" s="23">
+      <c r="D63" s="9">
         <v>249900</v>
       </c>
-      <c r="E63" s="151">
+      <c r="E63" s="40">
         <f t="shared" si="1"/>
         <v>0.108773181169758</v>
       </c>
-      <c r="F63" s="27"/>
-[...6 lines deleted...]
-      <c r="C64" s="372">
+      <c r="F63" s="275"/>
+    </row>
+    <row r="64" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A64" s="273"/>
+      <c r="B64" s="130" t="s">
+        <v>395</v>
+      </c>
+      <c r="C64" s="131">
         <v>284900</v>
       </c>
-      <c r="D64" s="23">
+      <c r="D64" s="9">
         <v>252400</v>
       </c>
-      <c r="E64" s="151">
+      <c r="E64" s="40">
         <f t="shared" si="1"/>
         <v>0.114075114075114</v>
       </c>
-      <c r="F64" s="27"/>
-[...6 lines deleted...]
-      <c r="C65" s="372">
+      <c r="F64" s="275"/>
+    </row>
+    <row r="65" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A65" s="273"/>
+      <c r="B65" s="130" t="s">
+        <v>396</v>
+      </c>
+      <c r="C65" s="131">
         <v>288400</v>
       </c>
-      <c r="D65" s="23">
+      <c r="D65" s="9">
         <v>257900</v>
       </c>
-      <c r="E65" s="151">
+      <c r="E65" s="40">
         <f t="shared" si="1"/>
         <v>0.105755894590846</v>
       </c>
-      <c r="F65" s="27"/>
-[...6 lines deleted...]
-      <c r="C66" s="368">
+      <c r="F65" s="275"/>
+    </row>
+    <row r="66" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A66" s="273"/>
+      <c r="B66" s="129" t="s">
+        <v>397</v>
+      </c>
+      <c r="C66" s="127">
         <v>309900</v>
       </c>
-      <c r="D66" s="369">
+      <c r="D66" s="128">
         <v>274100</v>
       </c>
-      <c r="E66" s="356">
+      <c r="E66" s="115">
         <f t="shared" si="1"/>
         <v>0.115521135850274</v>
       </c>
-      <c r="F66" s="27"/>
-[...6 lines deleted...]
-      <c r="C67" s="368">
+      <c r="F66" s="275"/>
+    </row>
+    <row r="67" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A67" s="273"/>
+      <c r="B67" s="126" t="s">
+        <v>398</v>
+      </c>
+      <c r="C67" s="127">
         <v>310400</v>
       </c>
-      <c r="D67" s="369">
+      <c r="D67" s="128">
         <v>274100</v>
       </c>
-      <c r="E67" s="356">
+      <c r="E67" s="115">
         <f t="shared" si="1"/>
         <v>0.11694587628866</v>
       </c>
-      <c r="F67" s="27"/>
-[...6 lines deleted...]
-      <c r="C68" s="368">
+      <c r="F67" s="275"/>
+    </row>
+    <row r="68" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A68" s="273"/>
+      <c r="B68" s="126" t="s">
+        <v>399</v>
+      </c>
+      <c r="C68" s="127">
         <v>313900</v>
       </c>
-      <c r="D68" s="369">
+      <c r="D68" s="128">
         <v>277600</v>
       </c>
-      <c r="E68" s="356">
+      <c r="E68" s="115">
         <f t="shared" si="1"/>
         <v>0.115641924179675</v>
       </c>
-      <c r="F68" s="27"/>
-[...6 lines deleted...]
-      <c r="C69" s="372">
+      <c r="F68" s="275"/>
+    </row>
+    <row r="69" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A69" s="273"/>
+      <c r="B69" s="132" t="s">
+        <v>400</v>
+      </c>
+      <c r="C69" s="131">
         <v>319900</v>
       </c>
-      <c r="D69" s="23">
+      <c r="D69" s="9">
         <v>279900</v>
       </c>
-      <c r="E69" s="151">
+      <c r="E69" s="40">
         <f t="shared" si="1"/>
-        <v>0.125039074710847</v>
-[...8 lines deleted...]
-      <c r="C70" s="372">
+        <v>0.12503907471084699</v>
+      </c>
+      <c r="F69" s="275"/>
+    </row>
+    <row r="70" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A70" s="273"/>
+      <c r="B70" s="132" t="s">
+        <v>401</v>
+      </c>
+      <c r="C70" s="131">
         <v>320400</v>
       </c>
-      <c r="D70" s="23">
+      <c r="D70" s="9">
         <v>279900</v>
       </c>
-      <c r="E70" s="151">
+      <c r="E70" s="40">
         <f t="shared" si="1"/>
         <v>0.126404494382023</v>
       </c>
-      <c r="F70" s="27"/>
-[...6 lines deleted...]
-      <c r="C71" s="372">
+      <c r="F70" s="275"/>
+    </row>
+    <row r="71" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A71" s="273"/>
+      <c r="B71" s="132" t="s">
+        <v>402</v>
+      </c>
+      <c r="C71" s="131">
         <v>324900</v>
       </c>
-      <c r="D71" s="23">
+      <c r="D71" s="9">
         <v>284400</v>
       </c>
-      <c r="E71" s="151">
+      <c r="E71" s="40">
         <f t="shared" si="1"/>
-        <v>0.124653739612188</v>
-[...8 lines deleted...]
-      <c r="C72" s="368">
+        <v>0.12465373961218799</v>
+      </c>
+      <c r="F71" s="275"/>
+    </row>
+    <row r="72" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A72" s="273"/>
+      <c r="B72" s="126" t="s">
+        <v>403</v>
+      </c>
+      <c r="C72" s="127">
         <v>339900</v>
       </c>
-      <c r="D72" s="369">
+      <c r="D72" s="128">
         <v>301900</v>
       </c>
-      <c r="E72" s="356">
+      <c r="E72" s="115">
         <f t="shared" si="1"/>
-        <v>0.111797587525743</v>
-[...8 lines deleted...]
-      <c r="C73" s="368">
+        <v>0.11179758752574299</v>
+      </c>
+      <c r="F72" s="275"/>
+    </row>
+    <row r="73" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A73" s="273"/>
+      <c r="B73" s="126" t="s">
+        <v>404</v>
+      </c>
+      <c r="C73" s="127">
         <v>340400</v>
       </c>
-      <c r="D73" s="369">
+      <c r="D73" s="128">
         <v>301900</v>
       </c>
-      <c r="E73" s="356">
+      <c r="E73" s="115">
         <f t="shared" si="1"/>
         <v>0.11310223266745</v>
       </c>
-      <c r="F73" s="27"/>
-[...6 lines deleted...]
-      <c r="C74" s="368">
+      <c r="F73" s="275"/>
+    </row>
+    <row r="74" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A74" s="273"/>
+      <c r="B74" s="129" t="s">
+        <v>405</v>
+      </c>
+      <c r="C74" s="127">
         <v>343900</v>
       </c>
-      <c r="D74" s="369">
+      <c r="D74" s="128">
         <v>305400</v>
       </c>
-      <c r="E74" s="356">
+      <c r="E74" s="115">
         <f t="shared" si="1"/>
-        <v>0.111951148589706</v>
-[...8 lines deleted...]
-      <c r="C75" s="372">
+        <v>0.11195114858970601</v>
+      </c>
+      <c r="F74" s="275"/>
+    </row>
+    <row r="75" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A75" s="273"/>
+      <c r="B75" s="132" t="s">
+        <v>406</v>
+      </c>
+      <c r="C75" s="131">
         <v>349900</v>
       </c>
-      <c r="D75" s="23">
+      <c r="D75" s="9">
         <v>335900</v>
       </c>
-      <c r="E75" s="151">
+      <c r="E75" s="40">
         <f t="shared" si="1"/>
-        <v>0.0400114318376679</v>
-[...8 lines deleted...]
-      <c r="C76" s="372">
+        <v>4.00114318376679E-2</v>
+      </c>
+      <c r="F75" s="275"/>
+    </row>
+    <row r="76" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A76" s="273"/>
+      <c r="B76" s="132" t="s">
+        <v>407</v>
+      </c>
+      <c r="C76" s="131">
         <v>350400</v>
       </c>
-      <c r="D76" s="23">
+      <c r="D76" s="9">
         <v>335900</v>
       </c>
-      <c r="E76" s="151">
+      <c r="E76" s="40">
         <f t="shared" si="1"/>
-        <v>0.0413812785388128</v>
-[...8 lines deleted...]
-      <c r="C77" s="374">
+        <v>4.13812785388128E-2</v>
+      </c>
+      <c r="F76" s="275"/>
+    </row>
+    <row r="77" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A77" s="273"/>
+      <c r="B77" s="126" t="s">
+        <v>408</v>
+      </c>
+      <c r="C77" s="133">
         <v>399900</v>
       </c>
-      <c r="D77" s="369">
+      <c r="D77" s="128">
         <v>372900</v>
       </c>
-      <c r="E77" s="356">
+      <c r="E77" s="115">
         <f t="shared" si="1"/>
-        <v>0.067516879219805</v>
-[...40 lines deleted...]
-      <c r="C80" s="372">
+        <v>6.7516879219804996E-2</v>
+      </c>
+      <c r="F77" s="275"/>
+    </row>
+    <row r="78" spans="1:6" ht="173.5" customHeight="1">
+      <c r="A78" s="273"/>
+      <c r="B78" s="271" t="s">
+        <v>409</v>
+      </c>
+      <c r="C78" s="271"/>
+      <c r="D78" s="271"/>
+      <c r="E78" s="271"/>
+      <c r="F78" s="275"/>
+    </row>
+    <row r="79" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A79" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F79" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A80" s="273" t="s">
+        <v>410</v>
+      </c>
+      <c r="B80" s="132" t="s">
+        <v>411</v>
+      </c>
+      <c r="C80" s="131">
         <v>418700</v>
       </c>
-      <c r="D80" s="23">
+      <c r="D80" s="9">
         <v>289741</v>
       </c>
-      <c r="E80" s="24">
+      <c r="E80" s="10">
         <f t="shared" ref="E80:E85" si="2">1-D80/C80</f>
-        <v>0.307998566993074</v>
-[...10 lines deleted...]
-      <c r="C81" s="372">
+        <v>0.30799856699307399</v>
+      </c>
+      <c r="F80" s="274" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A81" s="273"/>
+      <c r="B81" s="132" t="s">
+        <v>412</v>
+      </c>
+      <c r="C81" s="131">
         <v>468700</v>
       </c>
-      <c r="D81" s="23">
+      <c r="D81" s="9">
         <v>324341</v>
       </c>
-      <c r="E81" s="24">
+      <c r="E81" s="10">
         <f t="shared" si="2"/>
-        <v>0.307998719863452</v>
-[...8 lines deleted...]
-      <c r="C82" s="372">
+        <v>0.30799871986345201</v>
+      </c>
+      <c r="F81" s="275"/>
+    </row>
+    <row r="82" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A82" s="273"/>
+      <c r="B82" s="132" t="s">
+        <v>413</v>
+      </c>
+      <c r="C82" s="131">
         <v>479700</v>
       </c>
-      <c r="D82" s="23">
+      <c r="D82" s="9">
         <v>331953</v>
       </c>
-      <c r="E82" s="24">
+      <c r="E82" s="10">
         <f t="shared" si="2"/>
-        <v>0.307998749218261</v>
-[...8 lines deleted...]
-      <c r="C83" s="372">
+        <v>0.30799874921826098</v>
+      </c>
+      <c r="F82" s="275"/>
+    </row>
+    <row r="83" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A83" s="273"/>
+      <c r="B83" s="132" t="s">
+        <v>414</v>
+      </c>
+      <c r="C83" s="131">
         <v>497700</v>
       </c>
-      <c r="D83" s="23">
+      <c r="D83" s="9">
         <v>344409</v>
       </c>
-      <c r="E83" s="24">
+      <c r="E83" s="10">
         <f t="shared" si="2"/>
-        <v>0.307998794454491</v>
-[...8 lines deleted...]
-      <c r="C84" s="375">
+        <v>0.30799879445449102</v>
+      </c>
+      <c r="F83" s="275"/>
+    </row>
+    <row r="84" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A84" s="273"/>
+      <c r="B84" s="132" t="s">
+        <v>415</v>
+      </c>
+      <c r="C84" s="134">
         <v>497700</v>
       </c>
-      <c r="D84" s="23">
+      <c r="D84" s="9">
         <v>344409</v>
       </c>
-      <c r="E84" s="24">
+      <c r="E84" s="10">
         <f t="shared" si="2"/>
-        <v>0.307998794454491</v>
-[...8 lines deleted...]
-      <c r="C85" s="375">
+        <v>0.30799879445449102</v>
+      </c>
+      <c r="F84" s="275"/>
+    </row>
+    <row r="85" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A85" s="273"/>
+      <c r="B85" s="132" t="s">
+        <v>416</v>
+      </c>
+      <c r="C85" s="134">
         <v>656200</v>
       </c>
-      <c r="D85" s="23">
+      <c r="D85" s="9">
         <v>434405</v>
       </c>
-      <c r="E85" s="24">
+      <c r="E85" s="10">
         <f t="shared" si="2"/>
         <v>0.337999085644621</v>
       </c>
-      <c r="F85" s="27"/>
-[...38 lines deleted...]
-      <c r="C88" s="83">
+      <c r="F85" s="275"/>
+    </row>
+    <row r="86" spans="1:6" ht="48.5" customHeight="1">
+      <c r="A86" s="273"/>
+      <c r="B86" s="271" t="s">
+        <v>417</v>
+      </c>
+      <c r="C86" s="271"/>
+      <c r="D86" s="271"/>
+      <c r="E86" s="271"/>
+      <c r="F86" s="275"/>
+    </row>
+    <row r="87" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A87" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F87" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A88" s="254" t="s">
+        <v>418</v>
+      </c>
+      <c r="B88" s="20" t="s">
+        <v>419</v>
+      </c>
+      <c r="C88" s="21">
         <v>467600</v>
       </c>
-      <c r="D88" s="84">
+      <c r="D88" s="22">
         <v>306278</v>
       </c>
-      <c r="E88" s="24">
+      <c r="E88" s="10">
         <f t="shared" ref="E88:E91" si="3">1-D88/C88</f>
-        <v>0.345</v>
-[...10 lines deleted...]
-      <c r="C89" s="83">
+        <v>0.34499999999999997</v>
+      </c>
+      <c r="F88" s="276" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A89" s="255"/>
+      <c r="B89" s="20" t="s">
+        <v>420</v>
+      </c>
+      <c r="C89" s="21">
         <v>537600</v>
       </c>
-      <c r="D89" s="84">
+      <c r="D89" s="22">
         <v>379008</v>
       </c>
-      <c r="E89" s="24">
+      <c r="E89" s="10">
         <f t="shared" si="3"/>
-        <v>0.295</v>
-[...8 lines deleted...]
-      <c r="C90" s="83">
+        <v>0.29499999999999998</v>
+      </c>
+      <c r="F89" s="277"/>
+    </row>
+    <row r="90" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A90" s="255"/>
+      <c r="B90" s="20" t="s">
+        <v>421</v>
+      </c>
+      <c r="C90" s="21">
         <v>566100</v>
       </c>
-      <c r="D90" s="84">
+      <c r="D90" s="22">
         <v>399101</v>
       </c>
-      <c r="E90" s="24">
+      <c r="E90" s="10">
         <f t="shared" si="3"/>
-        <v>0.294999116763823</v>
-[...8 lines deleted...]
-      <c r="C91" s="83">
+        <v>0.29499911676382301</v>
+      </c>
+      <c r="F90" s="277"/>
+    </row>
+    <row r="91" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A91" s="255"/>
+      <c r="B91" s="20" t="s">
+        <v>422</v>
+      </c>
+      <c r="C91" s="21">
         <v>610600</v>
       </c>
-      <c r="D91" s="84">
+      <c r="D91" s="22">
         <v>433526</v>
       </c>
-      <c r="E91" s="24">
+      <c r="E91" s="10">
         <f t="shared" si="3"/>
-        <v>0.29</v>
-[...40 lines deleted...]
-      <c r="C94" s="372">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="F91" s="277"/>
+    </row>
+    <row r="92" spans="1:6" ht="48" customHeight="1">
+      <c r="A92" s="256"/>
+      <c r="B92" s="223" t="s">
+        <v>423</v>
+      </c>
+      <c r="C92" s="223"/>
+      <c r="D92" s="223"/>
+      <c r="E92" s="223"/>
+      <c r="F92" s="278"/>
+    </row>
+    <row r="93" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A93" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F93" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A94" s="273" t="s">
+        <v>424</v>
+      </c>
+      <c r="B94" s="132" t="s">
+        <v>425</v>
+      </c>
+      <c r="C94" s="131">
         <v>235900</v>
       </c>
-      <c r="D94" s="23">
+      <c r="D94" s="9">
         <v>195900</v>
       </c>
-      <c r="E94" s="24">
+      <c r="E94" s="10">
         <f t="shared" ref="E94:E98" si="4">1-D94/C94</f>
-        <v>0.169563374311149</v>
-[...10 lines deleted...]
-      <c r="C95" s="372">
+        <v>0.16956337431114901</v>
+      </c>
+      <c r="F94" s="274" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A95" s="273"/>
+      <c r="B95" s="132" t="s">
+        <v>426</v>
+      </c>
+      <c r="C95" s="131">
         <v>269900</v>
       </c>
-      <c r="D95" s="23">
+      <c r="D95" s="9">
         <v>229900</v>
       </c>
-      <c r="E95" s="24">
+      <c r="E95" s="10">
         <f t="shared" si="4"/>
         <v>0.148203038162282</v>
       </c>
-      <c r="F95" s="27"/>
-[...6 lines deleted...]
-      <c r="C96" s="372">
+      <c r="F95" s="275"/>
+    </row>
+    <row r="96" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A96" s="273"/>
+      <c r="B96" s="132" t="s">
+        <v>427</v>
+      </c>
+      <c r="C96" s="131">
         <v>269900</v>
       </c>
-      <c r="D96" s="23">
+      <c r="D96" s="9">
         <v>229900</v>
       </c>
-      <c r="E96" s="24">
+      <c r="E96" s="10">
         <f t="shared" si="4"/>
         <v>0.148203038162282</v>
       </c>
-      <c r="F96" s="27"/>
-[...6 lines deleted...]
-      <c r="C97" s="372">
+      <c r="F96" s="275"/>
+    </row>
+    <row r="97" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A97" s="273"/>
+      <c r="B97" s="132" t="s">
+        <v>428</v>
+      </c>
+      <c r="C97" s="131">
         <v>279900</v>
       </c>
-      <c r="D97" s="23">
+      <c r="D97" s="9">
         <v>249900</v>
       </c>
-      <c r="E97" s="24">
+      <c r="E97" s="10">
         <f t="shared" si="4"/>
         <v>0.107181136120043</v>
       </c>
-      <c r="F97" s="27"/>
-[...6 lines deleted...]
-      <c r="C98" s="372">
+      <c r="F97" s="275"/>
+    </row>
+    <row r="98" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A98" s="273"/>
+      <c r="B98" s="132" t="s">
+        <v>429</v>
+      </c>
+      <c r="C98" s="131">
         <v>319900</v>
       </c>
-      <c r="D98" s="23">
+      <c r="D98" s="9">
         <v>279900</v>
       </c>
-      <c r="E98" s="24">
+      <c r="E98" s="10">
         <f t="shared" si="4"/>
-        <v>0.125039074710847</v>
-[...126 lines deleted...]
-    <row r="204" hidden="1"/>
+        <v>0.12503907471084699</v>
+      </c>
+      <c r="F98" s="275"/>
+    </row>
+    <row r="99" spans="1:6" ht="50" customHeight="1">
+      <c r="A99" s="273"/>
+      <c r="B99" s="225" t="s">
+        <v>430</v>
+      </c>
+      <c r="C99" s="225"/>
+      <c r="D99" s="225"/>
+      <c r="E99" s="225"/>
+      <c r="F99" s="275"/>
+    </row>
+    <row r="100" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A100" s="272" t="s">
+        <v>431</v>
+      </c>
+      <c r="B100" s="272"/>
+      <c r="C100" s="272"/>
+      <c r="D100" s="272"/>
+      <c r="E100" s="272"/>
+      <c r="F100" s="272"/>
+    </row>
+    <row r="101" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="102" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="103" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="104" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="105" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="106" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="107" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="108" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="109" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="110" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="111" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="112" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="113" ht="15.5" hidden="1"/>
+    <row r="114" ht="15.5" hidden="1"/>
+    <row r="115" ht="15.5" hidden="1"/>
+    <row r="116" ht="15.5" hidden="1"/>
+    <row r="117" ht="15.5" hidden="1"/>
+    <row r="118" ht="15.5" hidden="1"/>
+    <row r="119" ht="15.5" hidden="1"/>
+    <row r="120" ht="15.5" hidden="1"/>
+    <row r="121" ht="15.5" hidden="1"/>
+    <row r="122" ht="15.5" hidden="1"/>
+    <row r="123" ht="15.5" hidden="1"/>
+    <row r="124" ht="15.5" hidden="1"/>
+    <row r="125" ht="15.5" hidden="1"/>
+    <row r="126" ht="15.5" hidden="1"/>
+    <row r="127" ht="15.5" hidden="1"/>
+    <row r="128" ht="15.5" hidden="1"/>
+    <row r="129" ht="15.5" hidden="1"/>
+    <row r="130" ht="15.5" hidden="1"/>
+    <row r="131" ht="15.5" hidden="1"/>
+    <row r="132" ht="15.5" hidden="1"/>
+    <row r="133" ht="15.5" hidden="1"/>
+    <row r="134" ht="15.5" hidden="1"/>
+    <row r="135" ht="15.5" hidden="1"/>
+    <row r="136" ht="15.5" hidden="1"/>
+    <row r="137" ht="15.5" hidden="1"/>
+    <row r="138" ht="15.5" hidden="1"/>
+    <row r="139" ht="15.5" hidden="1"/>
+    <row r="140" ht="15.5" hidden="1"/>
+    <row r="141" ht="15.5" hidden="1"/>
+    <row r="142" ht="15.5" hidden="1"/>
+    <row r="143" ht="15.5" hidden="1"/>
+    <row r="144" ht="15.5" hidden="1"/>
+    <row r="145" ht="15.5" hidden="1"/>
+    <row r="146" ht="15.5" hidden="1"/>
+    <row r="147" ht="15.5" hidden="1"/>
+    <row r="148" ht="15.5" hidden="1"/>
+    <row r="149" ht="15.5" hidden="1"/>
+    <row r="150" ht="15.5" hidden="1"/>
+    <row r="151" ht="15.5" hidden="1"/>
+    <row r="152" ht="15.5" hidden="1"/>
+    <row r="153" ht="15.5" hidden="1"/>
+    <row r="154" ht="15.5" hidden="1"/>
+    <row r="155" ht="15.5" hidden="1"/>
+    <row r="156" ht="15.5" hidden="1"/>
+    <row r="157" ht="15.5" hidden="1"/>
+    <row r="158" ht="15.5" hidden="1"/>
+    <row r="159" ht="15.5" hidden="1"/>
+    <row r="160" ht="15.5" hidden="1"/>
+    <row r="161" ht="15.5" hidden="1"/>
+    <row r="162" ht="15.5" hidden="1"/>
+    <row r="163" ht="15.5" hidden="1"/>
+    <row r="164" ht="15.5" hidden="1"/>
+    <row r="165" ht="15.5" hidden="1"/>
+    <row r="166" ht="15.5" hidden="1"/>
+    <row r="167" ht="15.5" hidden="1"/>
+    <row r="168" ht="15.5" hidden="1"/>
+    <row r="169" ht="15.5" hidden="1"/>
+    <row r="170" ht="15.5" hidden="1"/>
+    <row r="171" ht="15.5" hidden="1"/>
+    <row r="172" ht="15.5" hidden="1"/>
+    <row r="173" ht="15.5" hidden="1"/>
+    <row r="174" ht="15.5" hidden="1"/>
+    <row r="175" ht="15.5" hidden="1"/>
+    <row r="176" ht="15.5" hidden="1"/>
+    <row r="177" ht="15.5" hidden="1"/>
+    <row r="178" ht="15.5" hidden="1"/>
+    <row r="179" ht="15.5" hidden="1"/>
+    <row r="180" ht="15.5" hidden="1"/>
+    <row r="181" ht="15.5" hidden="1"/>
+    <row r="182" ht="15.5" hidden="1"/>
+    <row r="183" ht="15.5" hidden="1"/>
+    <row r="184" ht="15.5" hidden="1"/>
+    <row r="185" ht="15.5" hidden="1"/>
+    <row r="186" ht="15.5" hidden="1"/>
+    <row r="187" ht="15.5" hidden="1"/>
+    <row r="188" ht="15.5" hidden="1"/>
+    <row r="189" ht="15.5" hidden="1"/>
+    <row r="190" ht="15.5" hidden="1"/>
+    <row r="191" ht="15.5" hidden="1"/>
+    <row r="192" ht="15.5" hidden="1"/>
+    <row r="193" ht="15.5" hidden="1"/>
+    <row r="194" ht="15.5" hidden="1"/>
+    <row r="195" ht="15.5" hidden="1"/>
+    <row r="196" ht="15.5" hidden="1"/>
+    <row r="197" ht="15.5" hidden="1"/>
+    <row r="198" ht="15.5" hidden="1"/>
+    <row r="199" ht="15.5" hidden="1"/>
+    <row r="200" ht="15.5" hidden="1"/>
+    <row r="201" ht="15.5" hidden="1"/>
+    <row r="202" ht="15.5" hidden="1"/>
+    <row r="203" ht="15.5" hidden="1"/>
+    <row r="204" ht="15.5" hidden="1"/>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A8:F8"/>
-[...3 lines deleted...]
-    <mergeCell ref="B86:E86"/>
+    <mergeCell ref="A1:F5"/>
+    <mergeCell ref="A6:F7"/>
     <mergeCell ref="B92:E92"/>
     <mergeCell ref="B99:E99"/>
     <mergeCell ref="A100:F100"/>
     <mergeCell ref="A11:A54"/>
     <mergeCell ref="A56:A78"/>
     <mergeCell ref="A80:A86"/>
     <mergeCell ref="A88:A92"/>
     <mergeCell ref="A94:A99"/>
     <mergeCell ref="F11:F54"/>
     <mergeCell ref="F56:F78"/>
     <mergeCell ref="F80:F86"/>
     <mergeCell ref="F88:F92"/>
     <mergeCell ref="F94:F99"/>
-    <mergeCell ref="A1:F5"/>
-    <mergeCell ref="A6:F7"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A9:XFD9"/>
+    <mergeCell ref="B54:E54"/>
+    <mergeCell ref="B78:E78"/>
+    <mergeCell ref="B86:E86"/>
   </mergeCells>
+  <phoneticPr fontId="83" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
-  <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
-    <tabColor theme="3" tint="0.799340800195319"/>
+    <tabColor theme="3" tint="0.7993408001953185"/>
   </sheetPr>
-  <dimension ref="A1:F87"/>
+  <dimension ref="A1:F86"/>
   <sheetViews>
-    <sheetView zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="A1" sqref="A1:F5"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1" outlineLevelCol="5"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="21.5833333333333" customWidth="1"/>
+    <col min="1" max="1" width="21.58203125" customWidth="1"/>
     <col min="2" max="2" width="72.25" customWidth="1"/>
-    <col min="3" max="5" width="16.0833333333333" customWidth="1"/>
-    <col min="6" max="6" width="21.5833333333333" customWidth="1"/>
+    <col min="3" max="5" width="16.08203125" customWidth="1"/>
+    <col min="6" max="6" width="21.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" s="288" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
-[...288 lines deleted...]
-      <c r="B22" s="311" t="s">
+    <row r="1" spans="1:6" s="94" customFormat="1" ht="18.649999999999999" customHeight="1">
+      <c r="A1" s="331" t="s">
         <v>432</v>
       </c>
-      <c r="C22" s="312">
-[...13 lines deleted...]
-      <c r="B23" s="306" t="s">
+      <c r="B1" s="332"/>
+      <c r="C1" s="332"/>
+      <c r="D1" s="332"/>
+      <c r="E1" s="332"/>
+      <c r="F1" s="332"/>
+    </row>
+    <row r="2" spans="1:6" s="94" customFormat="1" ht="18.649999999999999" customHeight="1">
+      <c r="A2" s="332"/>
+      <c r="B2" s="332"/>
+      <c r="C2" s="332"/>
+      <c r="D2" s="332"/>
+      <c r="E2" s="332"/>
+      <c r="F2" s="332"/>
+    </row>
+    <row r="3" spans="1:6" s="94" customFormat="1" ht="18.649999999999999" customHeight="1">
+      <c r="A3" s="332"/>
+      <c r="B3" s="332"/>
+      <c r="C3" s="332"/>
+      <c r="D3" s="332"/>
+      <c r="E3" s="332"/>
+      <c r="F3" s="332"/>
+    </row>
+    <row r="4" spans="1:6" s="94" customFormat="1" ht="18.649999999999999" customHeight="1">
+      <c r="A4" s="332"/>
+      <c r="B4" s="332"/>
+      <c r="C4" s="332"/>
+      <c r="D4" s="332"/>
+      <c r="E4" s="332"/>
+      <c r="F4" s="332"/>
+    </row>
+    <row r="5" spans="1:6" s="94" customFormat="1" ht="18.649999999999999" customHeight="1">
+      <c r="A5" s="332"/>
+      <c r="B5" s="332"/>
+      <c r="C5" s="332"/>
+      <c r="D5" s="332"/>
+      <c r="E5" s="332"/>
+      <c r="F5" s="332"/>
+    </row>
+    <row r="6" spans="1:6" s="95" customFormat="1" ht="67" customHeight="1">
+      <c r="A6" s="279" t="s">
         <v>433</v>
       </c>
-      <c r="C23" s="307"/>
-[...1233 lines deleted...]
-      <c r="A8" s="217"/>
+      <c r="B6" s="220"/>
+      <c r="C6" s="220"/>
+      <c r="D6" s="220"/>
+      <c r="E6" s="220"/>
+      <c r="F6" s="220"/>
+    </row>
+    <row r="7" spans="1:6" s="95" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A7" s="280"/>
+      <c r="B7" s="281"/>
+      <c r="C7" s="281"/>
+      <c r="D7" s="281"/>
+      <c r="E7" s="281"/>
+      <c r="F7" s="281"/>
+    </row>
+    <row r="8" spans="1:6" s="94" customFormat="1" ht="4.5" customHeight="1">
+      <c r="A8" s="282"/>
       <c r="B8" s="218"/>
       <c r="C8" s="218"/>
       <c r="D8" s="218"/>
       <c r="E8" s="218"/>
       <c r="F8" s="218"/>
-      <c r="G8" s="219"/>
-[...21 lines deleted...]
-      <c r="E10" s="224" t="s">
+    </row>
+    <row r="9" spans="1:6" s="31" customFormat="1" ht="9.65" customHeight="1">
+      <c r="A9" s="283"/>
+      <c r="B9" s="284"/>
+      <c r="C9" s="284"/>
+      <c r="D9" s="284"/>
+      <c r="E9" s="284"/>
+      <c r="F9" s="284"/>
+    </row>
+    <row r="10" spans="1:6" s="94" customFormat="1" ht="18" customHeight="1">
+      <c r="A10" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B10" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C10" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D10" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E10" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F10" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A11" s="305" t="s">
+        <v>434</v>
+      </c>
+      <c r="B11" s="97" t="s">
+        <v>435</v>
+      </c>
+      <c r="C11" s="98">
+        <v>336900</v>
+      </c>
+      <c r="D11" s="99">
+        <v>298157.28000000003</v>
+      </c>
+      <c r="E11" s="23">
+        <f>1-D11/C11</f>
+        <v>0.11499768477293</v>
+      </c>
+      <c r="F11" s="320" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A12" s="306"/>
+      <c r="B12" s="97" t="s">
+        <v>436</v>
+      </c>
+      <c r="C12" s="98">
+        <v>367900</v>
+      </c>
+      <c r="D12" s="99">
+        <v>325591.42</v>
+      </c>
+      <c r="E12" s="23">
+        <f>1-D12/C12</f>
+        <v>0.115000217450394</v>
+      </c>
+      <c r="F12" s="321"/>
+    </row>
+    <row r="13" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A13" s="306"/>
+      <c r="B13" s="97" t="s">
+        <v>437</v>
+      </c>
+      <c r="C13" s="98">
+        <v>403900</v>
+      </c>
+      <c r="D13" s="99">
+        <v>357451.77</v>
+      </c>
+      <c r="E13" s="23">
+        <f>1-D13/C13</f>
+        <v>0.114999331517702</v>
+      </c>
+      <c r="F13" s="321"/>
+    </row>
+    <row r="14" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A14" s="306"/>
+      <c r="B14" s="97" t="s">
+        <v>438</v>
+      </c>
+      <c r="C14" s="98">
+        <v>430700</v>
+      </c>
+      <c r="D14" s="99">
+        <v>381169.34</v>
+      </c>
+      <c r="E14" s="23">
+        <f>1-D14/C14</f>
+        <v>0.11500037148827499</v>
+      </c>
+      <c r="F14" s="321"/>
+    </row>
+    <row r="15" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A15" s="306"/>
+      <c r="B15" s="97" t="s">
+        <v>439</v>
+      </c>
+      <c r="C15" s="98">
+        <v>480700</v>
+      </c>
+      <c r="D15" s="99">
+        <v>425419.01</v>
+      </c>
+      <c r="E15" s="23">
+        <f>1-D15/C15</f>
+        <v>0.115001019346786</v>
+      </c>
+      <c r="F15" s="321"/>
+    </row>
+    <row r="16" spans="1:6" s="96" customFormat="1" ht="50" customHeight="1">
+      <c r="A16" s="307"/>
+      <c r="B16" s="285" t="s">
+        <v>440</v>
+      </c>
+      <c r="C16" s="286"/>
+      <c r="D16" s="286"/>
+      <c r="E16" s="287"/>
+      <c r="F16" s="322"/>
+    </row>
+    <row r="17" spans="1:6" s="94" customFormat="1" ht="18" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D17" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E17" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F17" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="94" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A18" s="308" t="s">
+        <v>441</v>
+      </c>
+      <c r="B18" s="100" t="s">
+        <v>442</v>
+      </c>
+      <c r="C18" s="101">
+        <v>322800</v>
+      </c>
+      <c r="D18" s="99">
+        <v>287292.33</v>
+      </c>
+      <c r="E18" s="23">
+        <f>1-D18/C18</f>
+        <v>0.10999897769516701</v>
+      </c>
+      <c r="F18" s="323" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="94" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A19" s="309"/>
+      <c r="B19" s="100" t="s">
+        <v>443</v>
+      </c>
+      <c r="C19" s="101">
+        <v>346800</v>
+      </c>
+      <c r="D19" s="99">
+        <v>308651.59000000003</v>
+      </c>
+      <c r="E19" s="23">
+        <f>1-D19/C19</f>
+        <v>0.110001182237601</v>
+      </c>
+      <c r="F19" s="324"/>
+    </row>
+    <row r="20" spans="1:6" s="94" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A20" s="309"/>
+      <c r="B20" s="100" t="s">
+        <v>444</v>
+      </c>
+      <c r="C20" s="101">
+        <v>377800</v>
+      </c>
+      <c r="D20" s="99">
+        <v>336241.67</v>
+      </c>
+      <c r="E20" s="23">
+        <f>1-D20/C20</f>
+        <v>0.110000873478031</v>
+      </c>
+      <c r="F20" s="324"/>
+    </row>
+    <row r="21" spans="1:6" s="94" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A21" s="309"/>
+      <c r="B21" s="100" t="s">
+        <v>445</v>
+      </c>
+      <c r="C21" s="101">
+        <v>426600</v>
+      </c>
+      <c r="D21" s="99">
+        <v>379674.35</v>
+      </c>
+      <c r="E21" s="23">
+        <f>1-D21/C21</f>
+        <v>0.10999917955930601</v>
+      </c>
+      <c r="F21" s="324"/>
+    </row>
+    <row r="22" spans="1:6" s="94" customFormat="1" ht="50" customHeight="1">
+      <c r="A22" s="310"/>
+      <c r="B22" s="285" t="s">
+        <v>446</v>
+      </c>
+      <c r="C22" s="286"/>
+      <c r="D22" s="286"/>
+      <c r="E22" s="287"/>
+      <c r="F22" s="325"/>
+    </row>
+    <row r="23" spans="1:6" s="94" customFormat="1" ht="18" customHeight="1">
+      <c r="A23" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B23" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C23" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D23" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E23" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F23" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="94" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A24" s="308" t="s">
+        <v>447</v>
+      </c>
+      <c r="B24" s="100" t="s">
+        <v>448</v>
+      </c>
+      <c r="C24" s="101">
+        <v>371200</v>
+      </c>
+      <c r="D24" s="99">
+        <v>244993.04</v>
+      </c>
+      <c r="E24" s="23">
+        <f>1-D24/C24</f>
+        <v>0.339997198275862</v>
+      </c>
+      <c r="F24" s="326" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="94" customFormat="1" ht="50" customHeight="1">
+      <c r="A25" s="310"/>
+      <c r="B25" s="285" t="s">
+        <v>449</v>
+      </c>
+      <c r="C25" s="286"/>
+      <c r="D25" s="286"/>
+      <c r="E25" s="287"/>
+      <c r="F25" s="327"/>
+    </row>
+    <row r="26" spans="1:6" s="94" customFormat="1" ht="18" customHeight="1">
+      <c r="A26" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B26" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C26" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D26" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E26" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F26" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A27" s="306" t="s">
+        <v>450</v>
+      </c>
+      <c r="B27" s="97" t="s">
+        <v>451</v>
+      </c>
+      <c r="C27" s="98">
+        <v>454900</v>
+      </c>
+      <c r="D27" s="102">
+        <v>286586.08</v>
+      </c>
+      <c r="E27" s="23">
+        <f>1-D27/C27</f>
+        <v>0.37000202242251101</v>
+      </c>
+      <c r="F27" s="321" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A28" s="306"/>
+      <c r="B28" s="97" t="s">
+        <v>452</v>
+      </c>
+      <c r="C28" s="98">
+        <v>479900</v>
+      </c>
+      <c r="D28" s="102">
+        <v>302337.15000000002</v>
+      </c>
+      <c r="E28" s="23">
+        <f>1-D28/C28</f>
+        <v>0.36999968743488199</v>
+      </c>
+      <c r="F28" s="321"/>
+    </row>
+    <row r="29" spans="1:6" s="96" customFormat="1" ht="44" customHeight="1">
+      <c r="A29" s="307"/>
+      <c r="B29" s="285" t="s">
+        <v>449</v>
+      </c>
+      <c r="C29" s="286"/>
+      <c r="D29" s="286"/>
+      <c r="E29" s="287"/>
+      <c r="F29" s="322"/>
+    </row>
+    <row r="30" spans="1:6" s="96" customFormat="1" ht="18" customHeight="1">
+      <c r="A30" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B30" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C30" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D30" s="18" t="s">
+        <v>453</v>
+      </c>
+      <c r="E30" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F30" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="96" customFormat="1" ht="18" customHeight="1">
+      <c r="A31" s="311" t="s">
+        <v>454</v>
+      </c>
+      <c r="B31" s="100" t="s">
+        <v>455</v>
+      </c>
+      <c r="C31" s="101">
+        <v>255800</v>
+      </c>
+      <c r="D31" s="99">
+        <v>219988.4</v>
+      </c>
+      <c r="E31" s="23">
+        <f>1-D31/C31</f>
+        <v>0.13999843627834299</v>
+      </c>
+      <c r="F31" s="320" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" s="96" customFormat="1" ht="18" customHeight="1">
+      <c r="A32" s="312"/>
+      <c r="B32" s="100" t="s">
+        <v>456</v>
+      </c>
+      <c r="C32" s="101">
+        <v>274800</v>
+      </c>
+      <c r="D32" s="99">
+        <v>236328.2</v>
+      </c>
+      <c r="E32" s="23">
+        <f t="shared" ref="E32:E36" si="0">1-D32/C32</f>
+        <v>0.13999927219796199</v>
+      </c>
+      <c r="F32" s="321"/>
+    </row>
+    <row r="33" spans="1:6" s="96" customFormat="1" ht="18" customHeight="1">
+      <c r="A33" s="312"/>
+      <c r="B33" s="100" t="s">
+        <v>457</v>
+      </c>
+      <c r="C33" s="101">
+        <v>290900</v>
+      </c>
+      <c r="D33" s="99">
+        <v>241488.91</v>
+      </c>
+      <c r="E33" s="23">
+        <f t="shared" si="0"/>
+        <v>0.16985592987280901</v>
+      </c>
+      <c r="F33" s="321"/>
+    </row>
+    <row r="34" spans="1:6" s="96" customFormat="1" ht="18" customHeight="1">
+      <c r="A34" s="312"/>
+      <c r="B34" s="100" t="s">
+        <v>458</v>
+      </c>
+      <c r="C34" s="101">
+        <v>306800</v>
+      </c>
+      <c r="D34" s="99">
+        <v>263847.09000000003</v>
+      </c>
+      <c r="E34" s="23">
+        <f t="shared" si="0"/>
+        <v>0.14000296610169499</v>
+      </c>
+      <c r="F34" s="321"/>
+    </row>
+    <row r="35" spans="1:6" s="96" customFormat="1" ht="21" customHeight="1">
+      <c r="A35" s="312"/>
+      <c r="B35" s="100" t="s">
+        <v>459</v>
+      </c>
+      <c r="C35" s="101">
+        <v>309800</v>
+      </c>
+      <c r="D35" s="99">
+        <v>266428.01</v>
+      </c>
+      <c r="E35" s="23">
+        <f t="shared" si="0"/>
+        <v>0.13999996772111101</v>
+      </c>
+      <c r="F35" s="321"/>
+    </row>
+    <row r="36" spans="1:6" s="94" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A36" s="312"/>
+      <c r="B36" s="100" t="s">
+        <v>460</v>
+      </c>
+      <c r="C36" s="101">
+        <v>346800</v>
+      </c>
+      <c r="D36" s="99">
+        <v>298247.67999999999</v>
+      </c>
+      <c r="E36" s="23">
+        <f t="shared" si="0"/>
+        <v>0.14000092272202999</v>
+      </c>
+      <c r="F36" s="321"/>
+    </row>
+    <row r="37" spans="1:6" s="94" customFormat="1" ht="50" customHeight="1">
+      <c r="A37" s="313"/>
+      <c r="B37" s="288" t="s">
+        <v>461</v>
+      </c>
+      <c r="C37" s="289"/>
+      <c r="D37" s="289"/>
+      <c r="E37" s="290"/>
+      <c r="F37" s="322"/>
+    </row>
+    <row r="38" spans="1:6" s="94" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A38" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B38" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C38" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D38" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E38" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F38" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" s="94" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A39" s="305" t="s">
+        <v>462</v>
+      </c>
+      <c r="B39" s="100" t="s">
+        <v>463</v>
+      </c>
+      <c r="C39" s="101">
+        <v>389800</v>
+      </c>
+      <c r="D39" s="99">
+        <v>255318.98</v>
+      </c>
+      <c r="E39" s="23">
+        <f t="shared" ref="E39:E44" si="1">1-D39/C39</f>
+        <v>0.34500005130836298</v>
+      </c>
+      <c r="F39" s="326" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" s="94" customFormat="1" ht="50" customHeight="1">
+      <c r="A40" s="307"/>
+      <c r="B40" s="285" t="s">
+        <v>449</v>
+      </c>
+      <c r="C40" s="286"/>
+      <c r="D40" s="286"/>
+      <c r="E40" s="287"/>
+      <c r="F40" s="327"/>
+    </row>
+    <row r="41" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A41" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B41" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C41" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D41" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E41" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F41" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A42" s="314" t="s">
+        <v>464</v>
+      </c>
+      <c r="B42" s="20" t="s">
+        <v>465</v>
+      </c>
+      <c r="C42" s="103">
+        <v>165900</v>
+      </c>
+      <c r="D42" s="104">
+        <v>121936.04</v>
+      </c>
+      <c r="E42" s="23">
+        <f t="shared" si="1"/>
+        <v>0.26500277275467199</v>
+      </c>
+      <c r="F42" s="328" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A43" s="315"/>
+      <c r="B43" s="20" t="s">
+        <v>466</v>
+      </c>
+      <c r="C43" s="103">
+        <v>189900</v>
+      </c>
+      <c r="D43" s="104">
+        <v>139576.47</v>
+      </c>
+      <c r="E43" s="23">
+        <f t="shared" si="1"/>
+        <v>0.26500015797788301</v>
+      </c>
+      <c r="F43" s="329"/>
+    </row>
+    <row r="44" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A44" s="315"/>
+      <c r="B44" s="20" t="s">
+        <v>467</v>
+      </c>
+      <c r="C44" s="103">
+        <v>205900</v>
+      </c>
+      <c r="D44" s="104">
+        <v>151335.25</v>
+      </c>
+      <c r="E44" s="23">
+        <f t="shared" si="1"/>
+        <v>0.26500607090820799</v>
+      </c>
+      <c r="F44" s="329"/>
+    </row>
+    <row r="45" spans="1:6" s="94" customFormat="1" ht="50" customHeight="1">
+      <c r="A45" s="316"/>
+      <c r="B45" s="291" t="s">
+        <v>468</v>
+      </c>
+      <c r="C45" s="292"/>
+      <c r="D45" s="292"/>
+      <c r="E45" s="293"/>
+      <c r="F45" s="330"/>
+    </row>
+    <row r="46" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A46" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B46" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C46" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D46" s="18" t="s">
+        <v>453</v>
+      </c>
+      <c r="E46" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F46" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A47" s="314" t="s">
+        <v>469</v>
+      </c>
+      <c r="B47" s="20" t="s">
+        <v>470</v>
+      </c>
+      <c r="C47" s="103">
+        <v>169900</v>
+      </c>
+      <c r="D47" s="104">
+        <v>118930.24000000001</v>
+      </c>
+      <c r="E47" s="23">
+        <f t="shared" ref="E47:E49" si="2">1-D47/C47</f>
+        <v>0.29999858740435498</v>
+      </c>
+      <c r="F47" s="328" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A48" s="315"/>
+      <c r="B48" s="20" t="s">
+        <v>471</v>
+      </c>
+      <c r="C48" s="103">
+        <v>193900</v>
+      </c>
+      <c r="D48" s="104">
+        <v>135729.95000000001</v>
+      </c>
+      <c r="E48" s="23">
+        <f t="shared" si="2"/>
+        <v>0.30000025786487899</v>
+      </c>
+      <c r="F48" s="329"/>
+    </row>
+    <row r="49" spans="1:6" s="96" customFormat="1" ht="15.5">
+      <c r="A49" s="315"/>
+      <c r="B49" s="20" t="s">
+        <v>472</v>
+      </c>
+      <c r="C49" s="103">
+        <v>209900</v>
+      </c>
+      <c r="D49" s="104">
+        <v>146929.38</v>
+      </c>
+      <c r="E49" s="23">
+        <f t="shared" si="2"/>
+        <v>0.30000295378751801</v>
+      </c>
+      <c r="F49" s="329"/>
+    </row>
+    <row r="50" spans="1:6" s="94" customFormat="1" ht="50" customHeight="1">
+      <c r="A50" s="316"/>
+      <c r="B50" s="294" t="s">
+        <v>468</v>
+      </c>
+      <c r="C50" s="295"/>
+      <c r="D50" s="295"/>
+      <c r="E50" s="296"/>
+      <c r="F50" s="330"/>
+    </row>
+    <row r="51" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A51" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B51" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C51" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D51" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E51" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F51" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A52" s="317" t="s">
+        <v>473</v>
+      </c>
+      <c r="B52" s="97" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C52" s="98">
+        <v>289800</v>
+      </c>
+      <c r="D52" s="99">
+        <v>220247.17</v>
+      </c>
+      <c r="E52" s="23">
+        <f>1-D52/C52</f>
+        <v>0.24000286404416801</v>
+      </c>
+      <c r="F52" s="328" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A53" s="318"/>
+      <c r="B53" s="97" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C53" s="98">
+        <v>309800</v>
+      </c>
+      <c r="D53" s="99">
+        <v>235447.93</v>
+      </c>
+      <c r="E53" s="23">
+        <f>1-D53/C53</f>
+        <v>0.240000225952227</v>
+      </c>
+      <c r="F53" s="329"/>
+    </row>
+    <row r="54" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A54" s="318"/>
+      <c r="B54" s="97" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C54" s="98">
+        <v>329800</v>
+      </c>
+      <c r="D54" s="9">
+        <v>250647.56</v>
+      </c>
+      <c r="E54" s="23">
+        <f>1-D54/C54</f>
+        <v>0.240001334141904</v>
+      </c>
+      <c r="F54" s="329"/>
+    </row>
+    <row r="55" spans="1:6" s="94" customFormat="1" ht="50" customHeight="1">
+      <c r="A55" s="319"/>
+      <c r="B55" s="285" t="s">
+        <v>474</v>
+      </c>
+      <c r="C55" s="286"/>
+      <c r="D55" s="286"/>
+      <c r="E55" s="287"/>
+      <c r="F55" s="330"/>
+    </row>
+    <row r="56" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A56" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B56" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C56" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D56" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E56" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F56" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A57" s="314" t="s">
+        <v>475</v>
+      </c>
+      <c r="B57" s="105" t="s">
+        <v>476</v>
+      </c>
+      <c r="C57" s="106">
+        <v>251800</v>
+      </c>
+      <c r="D57" s="104">
+        <v>158593.24</v>
+      </c>
+      <c r="E57" s="23">
+        <f>1-D57/C57</f>
+        <v>0.37016187450357402</v>
+      </c>
+      <c r="F57" s="328" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A58" s="315"/>
+      <c r="B58" s="105" t="s">
+        <v>477</v>
+      </c>
+      <c r="C58" s="106">
+        <v>266800</v>
+      </c>
+      <c r="D58" s="104">
+        <v>162747.12</v>
+      </c>
+      <c r="E58" s="23">
+        <f>1-D58/C58</f>
+        <v>0.39000329835082498</v>
+      </c>
+      <c r="F58" s="329"/>
+    </row>
+    <row r="59" spans="1:6" s="96" customFormat="1" ht="38" customHeight="1">
+      <c r="A59" s="315"/>
+      <c r="B59" s="105" t="s">
+        <v>478</v>
+      </c>
+      <c r="C59" s="106">
+        <v>267700</v>
+      </c>
+      <c r="D59" s="104">
+        <v>163296.29999999999</v>
+      </c>
+      <c r="E59" s="23">
+        <f>1-D59/C59</f>
+        <v>0.39000261486738902</v>
+      </c>
+      <c r="F59" s="329"/>
+    </row>
+    <row r="60" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A60" s="315"/>
+      <c r="B60" s="105" t="s">
+        <v>479</v>
+      </c>
+      <c r="C60" s="106">
+        <v>275800</v>
+      </c>
+      <c r="D60" s="104">
+        <v>168238.92</v>
+      </c>
+      <c r="E60" s="23">
+        <f>1-D60/C60</f>
+        <v>0.389996664249456</v>
+      </c>
+      <c r="F60" s="329"/>
+    </row>
+    <row r="61" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A61" s="315"/>
+      <c r="B61" s="105" t="s">
+        <v>480</v>
+      </c>
+      <c r="C61" s="106">
+        <v>296800</v>
+      </c>
+      <c r="D61" s="104">
+        <v>181048.6</v>
+      </c>
+      <c r="E61" s="23">
+        <f>1-D61/C61</f>
+        <v>0.38999797843665801</v>
+      </c>
+      <c r="F61" s="329"/>
+    </row>
+    <row r="62" spans="1:6" s="94" customFormat="1" ht="50" customHeight="1">
+      <c r="A62" s="316"/>
+      <c r="B62" s="285" t="s">
+        <v>481</v>
+      </c>
+      <c r="C62" s="286"/>
+      <c r="D62" s="286"/>
+      <c r="E62" s="287"/>
+      <c r="F62" s="330"/>
+    </row>
+    <row r="63" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A63" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B63" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C63" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D63" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E63" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F63" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A64" s="314" t="s">
+        <v>482</v>
+      </c>
+      <c r="B64" s="20" t="s">
+        <v>483</v>
+      </c>
+      <c r="C64" s="103">
+        <v>263800</v>
+      </c>
+      <c r="D64" s="107">
+        <v>174108.14</v>
+      </c>
+      <c r="E64" s="23">
+        <f>1-D64/C64</f>
+        <v>0.33999946929491998</v>
+      </c>
+      <c r="F64" s="328" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A65" s="315"/>
+      <c r="B65" s="20" t="s">
+        <v>484</v>
+      </c>
+      <c r="C65" s="103">
+        <v>279800</v>
+      </c>
+      <c r="D65" s="107">
+        <v>184669.12</v>
+      </c>
+      <c r="E65" s="23">
+        <f>1-D65/C65</f>
+        <v>0.33999599714081502</v>
+      </c>
+      <c r="F65" s="329"/>
+    </row>
+    <row r="66" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A66" s="315"/>
+      <c r="B66" s="20" t="s">
+        <v>485</v>
+      </c>
+      <c r="C66" s="103">
+        <v>301800</v>
+      </c>
+      <c r="D66" s="107">
+        <v>199187.36</v>
+      </c>
+      <c r="E66" s="23">
+        <f>1-D66/C66</f>
+        <v>0.340002120609675</v>
+      </c>
+      <c r="F66" s="329"/>
+    </row>
+    <row r="67" spans="1:6" s="94" customFormat="1" ht="50" customHeight="1">
+      <c r="A67" s="316"/>
+      <c r="B67" s="297" t="s">
+        <v>486</v>
+      </c>
+      <c r="C67" s="298"/>
+      <c r="D67" s="298"/>
+      <c r="E67" s="299"/>
+      <c r="F67" s="330"/>
+    </row>
+    <row r="68" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A68" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B68" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C68" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D68" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E68" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F68" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A69" s="317" t="s">
+        <v>487</v>
+      </c>
+      <c r="B69" s="97" t="s">
+        <v>488</v>
+      </c>
+      <c r="C69" s="98">
+        <v>369800</v>
+      </c>
+      <c r="D69" s="99" t="s">
+        <v>489</v>
+      </c>
+      <c r="E69" s="23" t="s">
+        <v>490</v>
+      </c>
+      <c r="F69" s="328" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A70" s="318"/>
+      <c r="B70" s="97" t="s">
+        <v>491</v>
+      </c>
+      <c r="C70" s="98">
+        <v>399800</v>
+      </c>
+      <c r="D70" s="99" t="s">
+        <v>489</v>
+      </c>
+      <c r="E70" s="23" t="s">
+        <v>490</v>
+      </c>
+      <c r="F70" s="329"/>
+    </row>
+    <row r="71" spans="1:6" s="94" customFormat="1" ht="50" customHeight="1">
+      <c r="A71" s="319"/>
+      <c r="B71" s="285" t="s">
+        <v>492</v>
+      </c>
+      <c r="C71" s="286"/>
+      <c r="D71" s="286"/>
+      <c r="E71" s="287"/>
+      <c r="F71" s="330"/>
+    </row>
+    <row r="72" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A72" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B72" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C72" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D72" s="18" t="s">
+        <v>453</v>
+      </c>
+      <c r="E72" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F72" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A73" s="317" t="s">
+        <v>493</v>
+      </c>
+      <c r="B73" s="97" t="s">
+        <v>488</v>
+      </c>
+      <c r="C73" s="98">
+        <v>389800</v>
+      </c>
+      <c r="D73" s="99" t="s">
+        <v>489</v>
+      </c>
+      <c r="E73" s="23" t="s">
+        <v>490</v>
+      </c>
+      <c r="F73" s="328" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" s="96" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A74" s="318"/>
+      <c r="B74" s="97" t="s">
+        <v>491</v>
+      </c>
+      <c r="C74" s="98">
+        <v>419800</v>
+      </c>
+      <c r="D74" s="99" t="s">
+        <v>489</v>
+      </c>
+      <c r="E74" s="23" t="s">
+        <v>490</v>
+      </c>
+      <c r="F74" s="329"/>
+    </row>
+    <row r="75" spans="1:6" s="94" customFormat="1" ht="50" customHeight="1">
+      <c r="A75" s="319"/>
+      <c r="B75" s="285" t="s">
+        <v>492</v>
+      </c>
+      <c r="C75" s="286"/>
+      <c r="D75" s="286"/>
+      <c r="E75" s="287"/>
+      <c r="F75" s="330"/>
+    </row>
+    <row r="76" spans="1:6" s="94" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A76" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B76" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C76" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D76" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E76" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F76" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" s="94" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A77" s="308" t="s">
+        <v>494</v>
+      </c>
+      <c r="B77" s="105" t="s">
+        <v>495</v>
+      </c>
+      <c r="C77" s="106">
+        <v>289900</v>
+      </c>
+      <c r="D77" s="104">
+        <v>188435.41</v>
+      </c>
+      <c r="E77" s="23">
+        <f>1-D77/C77</f>
+        <v>0.349998585719213</v>
+      </c>
+      <c r="F77" s="323" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" s="94" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A78" s="309"/>
+      <c r="B78" s="105" t="s">
+        <v>496</v>
+      </c>
+      <c r="C78" s="106">
+        <v>313700</v>
+      </c>
+      <c r="D78" s="104">
+        <v>203905.11</v>
+      </c>
+      <c r="E78" s="23">
+        <f>1-D78/C78</f>
+        <v>0.34999964934650901</v>
+      </c>
+      <c r="F78" s="324"/>
+    </row>
+    <row r="79" spans="1:6" s="94" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A79" s="309"/>
+      <c r="B79" s="105" t="s">
         <v>497</v>
       </c>
-      <c r="F10" s="224" t="s">
-[...7 lines deleted...]
-      <c r="A11" s="228" t="s">
+      <c r="C79" s="106">
+        <v>317100</v>
+      </c>
+      <c r="D79" s="104">
+        <v>206114.26</v>
+      </c>
+      <c r="E79" s="23">
+        <f>1-D79/C79</f>
+        <v>0.35000233364869099</v>
+      </c>
+      <c r="F79" s="324"/>
+    </row>
+    <row r="80" spans="1:6" s="94" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A80" s="309"/>
+      <c r="B80" s="105" t="s">
         <v>498</v>
       </c>
-      <c r="B11" s="229" t="s">
+      <c r="C80" s="106">
+        <v>332700</v>
+      </c>
+      <c r="D80" s="104">
+        <v>216254.88</v>
+      </c>
+      <c r="E80" s="23">
+        <f>1-D80/C80</f>
+        <v>0.35000036068530199</v>
+      </c>
+      <c r="F80" s="324"/>
+    </row>
+    <row r="81" spans="1:6" s="94" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A81" s="309"/>
+      <c r="B81" s="105" t="s">
         <v>499</v>
       </c>
-      <c r="C11" s="230">
+      <c r="C81" s="106">
+        <v>367100</v>
+      </c>
+      <c r="D81" s="104">
+        <v>238614.19</v>
+      </c>
+      <c r="E81" s="23">
+        <f>1-D81/C81</f>
+        <v>0.35000220648324698</v>
+      </c>
+      <c r="F81" s="324"/>
+    </row>
+    <row r="82" spans="1:6" s="94" customFormat="1" ht="50" customHeight="1">
+      <c r="A82" s="310"/>
+      <c r="B82" s="300" t="s">
+        <v>500</v>
+      </c>
+      <c r="C82" s="301"/>
+      <c r="D82" s="301"/>
+      <c r="E82" s="302"/>
+      <c r="F82" s="325"/>
+    </row>
+    <row r="83" spans="1:6" s="94" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A83" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B83" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="C83" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="D83" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="E83" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F83" s="19" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" s="94" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A84" s="308" t="s">
+        <v>501</v>
+      </c>
+      <c r="B84" s="105" t="s">
+        <v>502</v>
+      </c>
+      <c r="C84" s="106">
+        <v>185800</v>
+      </c>
+      <c r="D84" s="104">
+        <v>144924.76</v>
+      </c>
+      <c r="E84" s="23">
+        <f>1-D84/C84</f>
+        <v>0.21999590958019399</v>
+      </c>
+      <c r="F84" s="323" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" s="96" customFormat="1" ht="50" customHeight="1">
+      <c r="A85" s="310"/>
+      <c r="B85" s="300" t="s">
+        <v>503</v>
+      </c>
+      <c r="C85" s="301"/>
+      <c r="D85" s="301"/>
+      <c r="E85" s="302"/>
+      <c r="F85" s="325"/>
+    </row>
+    <row r="86" spans="1:6" ht="15.5" hidden="1">
+      <c r="A86" s="303" t="s">
+        <v>504</v>
+      </c>
+      <c r="B86" s="304"/>
+      <c r="C86" s="304"/>
+      <c r="D86" s="304"/>
+      <c r="E86" s="304"/>
+      <c r="F86" s="304"/>
+    </row>
+  </sheetData>
+  <mergeCells count="51">
+    <mergeCell ref="A1:F5"/>
+    <mergeCell ref="F42:F45"/>
+    <mergeCell ref="F47:F50"/>
+    <mergeCell ref="F52:F55"/>
+    <mergeCell ref="F57:F62"/>
+    <mergeCell ref="F64:F67"/>
+    <mergeCell ref="F18:F22"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="F27:F29"/>
+    <mergeCell ref="F31:F37"/>
+    <mergeCell ref="F39:F40"/>
+    <mergeCell ref="A42:A45"/>
+    <mergeCell ref="A47:A50"/>
+    <mergeCell ref="A52:A55"/>
+    <mergeCell ref="A57:A62"/>
+    <mergeCell ref="A64:A67"/>
+    <mergeCell ref="A18:A22"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="A27:A29"/>
+    <mergeCell ref="A31:A37"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B71:E71"/>
+    <mergeCell ref="B75:E75"/>
+    <mergeCell ref="B82:E82"/>
+    <mergeCell ref="B85:E85"/>
+    <mergeCell ref="A86:F86"/>
+    <mergeCell ref="A69:A71"/>
+    <mergeCell ref="A73:A75"/>
+    <mergeCell ref="A77:A82"/>
+    <mergeCell ref="A84:A85"/>
+    <mergeCell ref="F69:F71"/>
+    <mergeCell ref="F73:F75"/>
+    <mergeCell ref="F77:F82"/>
+    <mergeCell ref="F84:F85"/>
+    <mergeCell ref="B45:E45"/>
+    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="B55:E55"/>
+    <mergeCell ref="B62:E62"/>
+    <mergeCell ref="B67:E67"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A7:F7"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="A11:A16"/>
+    <mergeCell ref="F11:F16"/>
+  </mergeCells>
+  <phoneticPr fontId="83" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <sheetPr>
+    <tabColor theme="3" tint="0.7993408001953185"/>
+  </sheetPr>
+  <dimension ref="A1:J129"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:G5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" customHeight="1" zeroHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="14.58203125" style="55" customWidth="1"/>
+    <col min="2" max="2" width="83.58203125" style="55" customWidth="1"/>
+    <col min="3" max="3" width="13.83203125" style="55" customWidth="1"/>
+    <col min="4" max="4" width="19.58203125" style="55" customWidth="1"/>
+    <col min="5" max="5" width="14.08203125" style="55" customWidth="1"/>
+    <col min="6" max="6" width="13.33203125" style="55" customWidth="1"/>
+    <col min="7" max="7" width="14.58203125" style="55" customWidth="1"/>
+    <col min="8" max="10" width="0" style="55" hidden="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.58203125" style="55" hidden="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="18.75" customHeight="1">
+      <c r="A1" s="376" t="s">
+        <v>505</v>
+      </c>
+      <c r="B1" s="377"/>
+      <c r="C1" s="377"/>
+      <c r="D1" s="377"/>
+      <c r="E1" s="377"/>
+      <c r="F1" s="377"/>
+      <c r="G1" s="378"/>
+    </row>
+    <row r="2" spans="1:7" ht="18.75" customHeight="1">
+      <c r="A2" s="379"/>
+      <c r="B2" s="380"/>
+      <c r="C2" s="380"/>
+      <c r="D2" s="380"/>
+      <c r="E2" s="380"/>
+      <c r="F2" s="380"/>
+      <c r="G2" s="381"/>
+    </row>
+    <row r="3" spans="1:7" ht="18.75" customHeight="1">
+      <c r="A3" s="379"/>
+      <c r="B3" s="380"/>
+      <c r="C3" s="380"/>
+      <c r="D3" s="380"/>
+      <c r="E3" s="380"/>
+      <c r="F3" s="380"/>
+      <c r="G3" s="381"/>
+    </row>
+    <row r="4" spans="1:7" ht="18.75" customHeight="1">
+      <c r="A4" s="379"/>
+      <c r="B4" s="380"/>
+      <c r="C4" s="380"/>
+      <c r="D4" s="380"/>
+      <c r="E4" s="380"/>
+      <c r="F4" s="380"/>
+      <c r="G4" s="381"/>
+    </row>
+    <row r="5" spans="1:7" ht="18.75" customHeight="1">
+      <c r="A5" s="379"/>
+      <c r="B5" s="380"/>
+      <c r="C5" s="380"/>
+      <c r="D5" s="380"/>
+      <c r="E5" s="380"/>
+      <c r="F5" s="380"/>
+      <c r="G5" s="381"/>
+    </row>
+    <row r="6" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A6" s="382" t="s">
+        <v>506</v>
+      </c>
+      <c r="B6" s="383"/>
+      <c r="C6" s="383"/>
+      <c r="D6" s="383"/>
+      <c r="E6" s="383"/>
+      <c r="F6" s="383"/>
+      <c r="G6" s="384"/>
+    </row>
+    <row r="7" spans="1:7" ht="123" customHeight="1">
+      <c r="A7" s="382"/>
+      <c r="B7" s="383"/>
+      <c r="C7" s="383"/>
+      <c r="D7" s="383"/>
+      <c r="E7" s="383"/>
+      <c r="F7" s="383"/>
+      <c r="G7" s="384"/>
+    </row>
+    <row r="8" spans="1:7" ht="4.5" customHeight="1">
+      <c r="A8" s="333"/>
+      <c r="B8" s="334"/>
+      <c r="C8" s="334"/>
+      <c r="D8" s="334"/>
+      <c r="E8" s="334"/>
+      <c r="F8" s="334"/>
+      <c r="G8" s="335"/>
+    </row>
+    <row r="9" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A9" s="336"/>
+      <c r="B9" s="337"/>
+      <c r="C9" s="337"/>
+      <c r="D9" s="337"/>
+      <c r="E9" s="337"/>
+      <c r="F9" s="337"/>
+      <c r="G9" s="338"/>
+    </row>
+    <row r="10" spans="1:7" ht="18" customHeight="1">
+      <c r="A10" s="56" t="s">
+        <v>317</v>
+      </c>
+      <c r="B10" s="57" t="s">
+        <v>318</v>
+      </c>
+      <c r="C10" s="339" t="s">
+        <v>319</v>
+      </c>
+      <c r="D10" s="340"/>
+      <c r="E10" s="57" t="s">
+        <v>507</v>
+      </c>
+      <c r="F10" s="57" t="s">
+        <v>321</v>
+      </c>
+      <c r="G10" s="58" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A11" s="357" t="s">
+        <v>508</v>
+      </c>
+      <c r="B11" s="59" t="s">
+        <v>509</v>
+      </c>
+      <c r="C11" s="341">
         <v>695900</v>
       </c>
-      <c r="D11" s="226"/>
-      <c r="E11" s="231">
+      <c r="D11" s="340"/>
+      <c r="E11" s="60">
         <v>375786</v>
       </c>
-      <c r="F11" s="232">
+      <c r="F11" s="61">
         <f>1-E11/C11</f>
         <v>0.46</v>
       </c>
-      <c r="G11" s="233" t="s">
-[...8 lines deleted...]
-      <c r="C12" s="230">
+      <c r="G11" s="370" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A12" s="357"/>
+      <c r="B12" s="59" t="s">
+        <v>510</v>
+      </c>
+      <c r="C12" s="341">
         <v>695900</v>
       </c>
-      <c r="D12" s="226"/>
-      <c r="E12" s="231">
+      <c r="D12" s="340"/>
+      <c r="E12" s="60">
         <v>375786</v>
       </c>
-      <c r="F12" s="232">
+      <c r="F12" s="61">
         <f>1-E12/C12</f>
         <v>0.46</v>
       </c>
-      <c r="G12" s="233"/>
-[...6 lines deleted...]
-      <c r="C13" s="230">
+      <c r="G12" s="370"/>
+    </row>
+    <row r="13" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A13" s="357"/>
+      <c r="B13" s="59" t="s">
+        <v>511</v>
+      </c>
+      <c r="C13" s="341">
         <v>721700</v>
       </c>
-      <c r="D13" s="226"/>
-      <c r="E13" s="231">
+      <c r="D13" s="340"/>
+      <c r="E13" s="60">
         <v>389718</v>
       </c>
-      <c r="F13" s="232">
+      <c r="F13" s="61">
         <f>1-E13/C13</f>
         <v>0.46</v>
       </c>
-      <c r="G13" s="233"/>
-[...6 lines deleted...]
-      <c r="C14" s="230">
+      <c r="G13" s="370"/>
+    </row>
+    <row r="14" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A14" s="357"/>
+      <c r="B14" s="59" t="s">
+        <v>512</v>
+      </c>
+      <c r="C14" s="341">
         <v>781900</v>
       </c>
-      <c r="D14" s="226"/>
-      <c r="E14" s="231">
+      <c r="D14" s="340"/>
+      <c r="E14" s="60">
         <v>461321</v>
       </c>
-      <c r="F14" s="232">
+      <c r="F14" s="61">
         <f>1-E14/C14</f>
         <v>0.41</v>
       </c>
-      <c r="G14" s="233"/>
-[...6 lines deleted...]
-      <c r="C15" s="230">
+      <c r="G14" s="370"/>
+    </row>
+    <row r="15" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A15" s="357"/>
+      <c r="B15" s="59" t="s">
+        <v>513</v>
+      </c>
+      <c r="C15" s="341">
         <v>781900</v>
       </c>
-      <c r="D15" s="226"/>
-      <c r="E15" s="231">
+      <c r="D15" s="340"/>
+      <c r="E15" s="60">
         <v>461321</v>
       </c>
-      <c r="F15" s="232">
+      <c r="F15" s="61">
         <f>1-E15/C15</f>
         <v>0.41</v>
       </c>
-      <c r="G15" s="233"/>
-[...64 lines deleted...]
-      <c r="C20" s="240">
+      <c r="G15" s="370"/>
+    </row>
+    <row r="16" spans="1:7" ht="33" customHeight="1">
+      <c r="A16" s="357"/>
+      <c r="B16" s="342" t="s">
+        <v>514</v>
+      </c>
+      <c r="C16" s="343"/>
+      <c r="D16" s="343"/>
+      <c r="E16" s="343"/>
+      <c r="F16" s="343"/>
+      <c r="G16" s="370"/>
+    </row>
+    <row r="17" spans="1:7" ht="105" customHeight="1">
+      <c r="A17" s="357"/>
+      <c r="B17" s="342" t="s">
+        <v>515</v>
+      </c>
+      <c r="C17" s="343"/>
+      <c r="D17" s="343"/>
+      <c r="E17" s="343"/>
+      <c r="F17" s="343"/>
+      <c r="G17" s="370"/>
+    </row>
+    <row r="18" spans="1:7" ht="55.75" customHeight="1">
+      <c r="A18" s="357"/>
+      <c r="B18" s="344" t="s">
+        <v>516</v>
+      </c>
+      <c r="C18" s="345"/>
+      <c r="D18" s="345"/>
+      <c r="E18" s="345"/>
+      <c r="F18" s="345"/>
+      <c r="G18" s="370"/>
+    </row>
+    <row r="19" spans="1:7" ht="18" customHeight="1">
+      <c r="A19" s="57" t="s">
+        <v>317</v>
+      </c>
+      <c r="B19" s="57" t="s">
+        <v>318</v>
+      </c>
+      <c r="C19" s="57" t="s">
+        <v>319</v>
+      </c>
+      <c r="D19" s="57" t="s">
+        <v>517</v>
+      </c>
+      <c r="E19" s="57" t="s">
+        <v>453</v>
+      </c>
+      <c r="F19" s="57" t="s">
+        <v>321</v>
+      </c>
+      <c r="G19" s="58" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A20" s="358" t="s">
+        <v>518</v>
+      </c>
+      <c r="B20" s="62" t="s">
+        <v>519</v>
+      </c>
+      <c r="C20" s="63">
         <v>396900</v>
       </c>
-      <c r="D20" s="240">
+      <c r="D20" s="63">
         <f t="shared" ref="D20:D43" si="0">E20-500</f>
-        <v>217795.6148</v>
-[...4 lines deleted...]
-      <c r="F20" s="242">
+        <v>217795.61</v>
+      </c>
+      <c r="E20" s="64">
+        <v>218295.61</v>
+      </c>
+      <c r="F20" s="65">
         <f t="shared" ref="F20:F43" si="1">1-E20/C20</f>
-        <v>0.449998450995213</v>
-[...10 lines deleted...]
-      <c r="C21" s="245">
+        <v>0.44999846308893898</v>
+      </c>
+      <c r="G20" s="371" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A21" s="359"/>
+      <c r="B21" s="62" t="s">
+        <v>520</v>
+      </c>
+      <c r="C21" s="66">
         <v>399900</v>
       </c>
-      <c r="D21" s="240">
+      <c r="D21" s="63">
         <f t="shared" si="0"/>
-        <v>219445.4826</v>
-[...4 lines deleted...]
-      <c r="F21" s="242">
+        <v>219445.48</v>
+      </c>
+      <c r="E21" s="64">
+        <v>219945.48</v>
+      </c>
+      <c r="F21" s="65">
         <f t="shared" si="1"/>
-        <v>0.4499987931983</v>
-[...8 lines deleted...]
-      <c r="C22" s="245">
+        <v>0.44999879969992501</v>
+      </c>
+      <c r="G21" s="372"/>
+    </row>
+    <row r="22" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A22" s="359"/>
+      <c r="B22" s="62" t="s">
+        <v>521</v>
+      </c>
+      <c r="C22" s="66">
         <v>420700</v>
       </c>
-      <c r="D22" s="240">
+      <c r="D22" s="63">
         <f t="shared" si="0"/>
-        <v>230873.6698</v>
-[...4 lines deleted...]
-      <c r="F22" s="242">
+        <v>230873.67</v>
+      </c>
+      <c r="E22" s="64">
+        <v>231373.67</v>
+      </c>
+      <c r="F22" s="65">
         <f t="shared" si="1"/>
-        <v>0.450026931780366</v>
-[...8 lines deleted...]
-      <c r="C23" s="240">
+        <v>0.45002693130496801</v>
+      </c>
+      <c r="G22" s="372"/>
+    </row>
+    <row r="23" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A23" s="359"/>
+      <c r="B23" s="62" t="s">
+        <v>522</v>
+      </c>
+      <c r="C23" s="63">
         <v>423700</v>
       </c>
-      <c r="D23" s="240">
+      <c r="D23" s="63">
         <f t="shared" si="0"/>
-        <v>232531.764</v>
-[...4 lines deleted...]
-      <c r="F23" s="242">
+        <v>232531.76</v>
+      </c>
+      <c r="E23" s="64">
+        <v>233031.76</v>
+      </c>
+      <c r="F23" s="65">
         <f t="shared" si="1"/>
-        <v>0.450007637479349</v>
-[...8 lines deleted...]
-      <c r="C24" s="248">
+        <v>0.45000764691999101</v>
+      </c>
+      <c r="G23" s="372"/>
+    </row>
+    <row r="24" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A24" s="359"/>
+      <c r="B24" s="67" t="s">
+        <v>523</v>
+      </c>
+      <c r="C24" s="68">
         <v>425900</v>
       </c>
-      <c r="D24" s="249">
+      <c r="D24" s="69">
         <f t="shared" si="0"/>
-        <v>225227.8621</v>
-[...4 lines deleted...]
-      <c r="F24" s="251">
+        <v>225227.86</v>
+      </c>
+      <c r="E24" s="70">
+        <v>225727.86</v>
+      </c>
+      <c r="F24" s="71">
         <f t="shared" si="1"/>
-        <v>0.469997975815919</v>
-[...8 lines deleted...]
-      <c r="C25" s="248">
+        <v>0.469997980746654</v>
+      </c>
+      <c r="G24" s="372"/>
+    </row>
+    <row r="25" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A25" s="359"/>
+      <c r="B25" s="67" t="s">
+        <v>524</v>
+      </c>
+      <c r="C25" s="68">
+        <v>442900</v>
+      </c>
+      <c r="D25" s="69">
+        <f t="shared" si="0"/>
+        <v>234238.01</v>
+      </c>
+      <c r="E25" s="70">
+        <v>234738.01</v>
+      </c>
+      <c r="F25" s="71">
+        <f t="shared" si="1"/>
+        <v>0.469997719575525</v>
+      </c>
+      <c r="G25" s="372"/>
+    </row>
+    <row r="26" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A26" s="359"/>
+      <c r="B26" s="67" t="s">
+        <v>525</v>
+      </c>
+      <c r="C26" s="68">
+        <v>427900</v>
+      </c>
+      <c r="D26" s="69">
+        <f t="shared" si="0"/>
+        <v>226287.98</v>
+      </c>
+      <c r="E26" s="70">
+        <v>226787.98</v>
+      </c>
+      <c r="F26" s="71">
+        <f t="shared" si="1"/>
+        <v>0.469997709745268</v>
+      </c>
+      <c r="G26" s="372"/>
+    </row>
+    <row r="27" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A27" s="359"/>
+      <c r="B27" s="67" t="s">
+        <v>526</v>
+      </c>
+      <c r="C27" s="69">
+        <v>449700</v>
+      </c>
+      <c r="D27" s="69">
+        <f t="shared" si="0"/>
+        <v>237824.68</v>
+      </c>
+      <c r="E27" s="70">
+        <v>238324.68</v>
+      </c>
+      <c r="F27" s="71">
+        <f t="shared" si="1"/>
+        <v>0.47003629086057402</v>
+      </c>
+      <c r="G27" s="372"/>
+    </row>
+    <row r="28" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A28" s="359"/>
+      <c r="B28" s="67" t="s">
+        <v>527</v>
+      </c>
+      <c r="C28" s="68">
+        <v>444900</v>
+      </c>
+      <c r="D28" s="69">
+        <f t="shared" si="0"/>
+        <v>235298.14</v>
+      </c>
+      <c r="E28" s="70">
+        <v>235798.14</v>
+      </c>
+      <c r="F28" s="71">
+        <f t="shared" si="1"/>
+        <v>0.46999743762643298</v>
+      </c>
+      <c r="G28" s="372"/>
+    </row>
+    <row r="29" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A29" s="359"/>
+      <c r="B29" s="67" t="s">
+        <v>528</v>
+      </c>
+      <c r="C29" s="68">
+        <v>466700</v>
+      </c>
+      <c r="D29" s="69">
+        <f t="shared" si="0"/>
+        <v>246832.69</v>
+      </c>
+      <c r="E29" s="70">
+        <v>247332.69</v>
+      </c>
+      <c r="F29" s="71">
+        <f t="shared" si="1"/>
+        <v>0.470039232911935</v>
+      </c>
+      <c r="G29" s="372"/>
+    </row>
+    <row r="30" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A30" s="359"/>
+      <c r="B30" s="67" t="s">
+        <v>529</v>
+      </c>
+      <c r="C30" s="68">
         <v>451700</v>
       </c>
-      <c r="D25" s="249">
+      <c r="D30" s="69">
         <f t="shared" si="0"/>
-        <v>238902.0825</v>
-[...4 lines deleted...]
-      <c r="F25" s="251">
+        <v>238889.7</v>
+      </c>
+      <c r="E30" s="70">
+        <v>239389.7</v>
+      </c>
+      <c r="F30" s="71">
         <f t="shared" si="1"/>
-        <v>0.469997603497897</v>
-[...8 lines deleted...]
-      <c r="C26" s="248">
+        <v>0.47002501660394103</v>
+      </c>
+      <c r="G30" s="372"/>
+    </row>
+    <row r="31" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A31" s="359"/>
+      <c r="B31" s="67" t="s">
+        <v>530</v>
+      </c>
+      <c r="C31" s="68">
+        <v>468700</v>
+      </c>
+      <c r="D31" s="69">
+        <f t="shared" si="0"/>
+        <v>247897.53</v>
+      </c>
+      <c r="E31" s="70">
+        <v>248397.53</v>
+      </c>
+      <c r="F31" s="71">
+        <f t="shared" si="1"/>
+        <v>0.47002873906550002</v>
+      </c>
+      <c r="G31" s="372"/>
+    </row>
+    <row r="32" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A32" s="359"/>
+      <c r="B32" s="62" t="s">
+        <v>531</v>
+      </c>
+      <c r="C32" s="66">
+        <v>425900</v>
+      </c>
+      <c r="D32" s="63">
+        <f t="shared" si="0"/>
+        <v>229486.88</v>
+      </c>
+      <c r="E32" s="64">
+        <v>229986.88</v>
+      </c>
+      <c r="F32" s="65">
+        <f t="shared" si="1"/>
+        <v>0.45999793378727399</v>
+      </c>
+      <c r="G32" s="372"/>
+    </row>
+    <row r="33" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A33" s="359"/>
+      <c r="B33" s="62" t="s">
+        <v>532</v>
+      </c>
+      <c r="C33" s="66">
+        <v>442900</v>
+      </c>
+      <c r="D33" s="63">
+        <f t="shared" si="0"/>
+        <v>238667.03</v>
+      </c>
+      <c r="E33" s="64">
+        <v>239167.03</v>
+      </c>
+      <c r="F33" s="65">
+        <f t="shared" si="1"/>
+        <v>0.45999767441860501</v>
+      </c>
+      <c r="G33" s="372"/>
+    </row>
+    <row r="34" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A34" s="359"/>
+      <c r="B34" s="62" t="s">
+        <v>533</v>
+      </c>
+      <c r="C34" s="66">
         <v>427900</v>
       </c>
-      <c r="D26" s="249">
+      <c r="D34" s="63">
         <f t="shared" si="0"/>
-        <v>226287.9829</v>
-[...4 lines deleted...]
-      <c r="F26" s="251">
+        <v>230567</v>
+      </c>
+      <c r="E34" s="64">
+        <v>231067</v>
+      </c>
+      <c r="F34" s="65">
         <f t="shared" si="1"/>
-        <v>0.469997702967983</v>
-[...8 lines deleted...]
-      <c r="C27" s="249">
+        <v>0.45999766300537498</v>
+      </c>
+      <c r="G34" s="372"/>
+    </row>
+    <row r="35" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A35" s="359"/>
+      <c r="B35" s="62" t="s">
+        <v>534</v>
+      </c>
+      <c r="C35" s="66">
         <v>449700</v>
       </c>
-      <c r="D27" s="249">
+      <c r="D35" s="63">
         <f t="shared" si="0"/>
-        <v>237824.684</v>
-[...4 lines deleted...]
-      <c r="F27" s="251">
+        <v>242342.89</v>
+      </c>
+      <c r="E35" s="64">
+        <v>242842.89</v>
+      </c>
+      <c r="F35" s="65">
         <f t="shared" si="1"/>
-        <v>0.470036281965755</v>
-[...5 lines deleted...]
-      <c r="B28" s="247" t="s">
+        <v>0.45998912608405601</v>
+      </c>
+      <c r="G35" s="372"/>
+    </row>
+    <row r="36" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A36" s="359"/>
+      <c r="B36" s="62" t="s">
+        <v>535</v>
+      </c>
+      <c r="C36" s="66">
+        <v>444900</v>
+      </c>
+      <c r="D36" s="63">
+        <f t="shared" si="0"/>
+        <v>239747.15</v>
+      </c>
+      <c r="E36" s="64">
+        <v>240247.15</v>
+      </c>
+      <c r="F36" s="65">
+        <f t="shared" si="1"/>
+        <v>0.45999741514947201</v>
+      </c>
+      <c r="G36" s="372"/>
+    </row>
+    <row r="37" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A37" s="359"/>
+      <c r="B37" s="62" t="s">
+        <v>536</v>
+      </c>
+      <c r="C37" s="66">
+        <v>466700</v>
+      </c>
+      <c r="D37" s="63">
+        <f t="shared" si="0"/>
+        <v>251522.5</v>
+      </c>
+      <c r="E37" s="64">
+        <v>252022.5</v>
+      </c>
+      <c r="F37" s="65">
+        <f t="shared" si="1"/>
+        <v>0.45999035783158299</v>
+      </c>
+      <c r="G37" s="372"/>
+    </row>
+    <row r="38" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A38" s="359"/>
+      <c r="B38" s="62" t="s">
+        <v>537</v>
+      </c>
+      <c r="C38" s="66">
+        <v>451700</v>
+      </c>
+      <c r="D38" s="63">
+        <f t="shared" si="0"/>
+        <v>243428.09</v>
+      </c>
+      <c r="E38" s="64">
+        <v>243928.09</v>
+      </c>
+      <c r="F38" s="65">
+        <f t="shared" si="1"/>
+        <v>0.45997766216515401</v>
+      </c>
+      <c r="G38" s="372"/>
+    </row>
+    <row r="39" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A39" s="359"/>
+      <c r="B39" s="62" t="s">
+        <v>538</v>
+      </c>
+      <c r="C39" s="66">
+        <v>468700</v>
+      </c>
+      <c r="D39" s="63">
+        <f t="shared" si="0"/>
+        <v>252607.52</v>
+      </c>
+      <c r="E39" s="64">
+        <v>253107.52</v>
+      </c>
+      <c r="F39" s="65">
+        <f t="shared" si="1"/>
+        <v>0.45997968850010701</v>
+      </c>
+      <c r="G39" s="372"/>
+    </row>
+    <row r="40" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A40" s="359"/>
+      <c r="B40" s="67" t="s">
+        <v>539</v>
+      </c>
+      <c r="C40" s="68">
+        <v>474900</v>
+      </c>
+      <c r="D40" s="69">
+        <f t="shared" si="0"/>
+        <v>241700.15</v>
+      </c>
+      <c r="E40" s="70">
+        <v>242200.15</v>
+      </c>
+      <c r="F40" s="71">
+        <f t="shared" si="1"/>
+        <v>0.48999757843756597</v>
+      </c>
+      <c r="G40" s="372"/>
+    </row>
+    <row r="41" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A41" s="359"/>
+      <c r="B41" s="67" t="s">
+        <v>540</v>
+      </c>
+      <c r="C41" s="69">
+        <v>476900</v>
+      </c>
+      <c r="D41" s="69">
+        <f t="shared" si="0"/>
+        <v>242720.26</v>
+      </c>
+      <c r="E41" s="70">
+        <v>243220.26</v>
+      </c>
+      <c r="F41" s="71">
+        <f t="shared" si="1"/>
+        <v>0.48999735793667398</v>
+      </c>
+      <c r="G41" s="372"/>
+    </row>
+    <row r="42" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A42" s="359"/>
+      <c r="B42" s="67" t="s">
+        <v>541</v>
+      </c>
+      <c r="C42" s="68">
+        <v>498700</v>
+      </c>
+      <c r="D42" s="69">
+        <f t="shared" si="0"/>
+        <v>253842.68</v>
+      </c>
+      <c r="E42" s="70">
+        <v>254342.68</v>
+      </c>
+      <c r="F42" s="71">
+        <f t="shared" si="1"/>
+        <v>0.48998861038700597</v>
+      </c>
+      <c r="G42" s="372"/>
+    </row>
+    <row r="43" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A43" s="359"/>
+      <c r="B43" s="67" t="s">
+        <v>542</v>
+      </c>
+      <c r="C43" s="68">
+        <v>500700</v>
+      </c>
+      <c r="D43" s="69">
+        <f t="shared" si="0"/>
+        <v>254867.14</v>
+      </c>
+      <c r="E43" s="70">
+        <v>255367.14</v>
+      </c>
+      <c r="F43" s="71">
+        <f t="shared" si="1"/>
+        <v>0.48997974835230701</v>
+      </c>
+      <c r="G43" s="372"/>
+    </row>
+    <row r="44" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A44" s="359"/>
+      <c r="B44" s="72" t="s">
+        <v>543</v>
+      </c>
+      <c r="C44" s="73" t="s">
+        <v>544</v>
+      </c>
+      <c r="D44" s="74" t="s">
+        <v>545</v>
+      </c>
+      <c r="E44" s="75" t="s">
+        <v>546</v>
+      </c>
+      <c r="F44" s="75" t="s">
+        <v>547</v>
+      </c>
+      <c r="G44" s="372"/>
+    </row>
+    <row r="45" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A45" s="359"/>
+      <c r="B45" s="365" t="s">
+        <v>548</v>
+      </c>
+      <c r="C45" s="368" t="s">
+        <v>549</v>
+      </c>
+      <c r="D45" s="76">
+        <v>12</v>
+      </c>
+      <c r="E45" s="77">
+        <v>0</v>
+      </c>
+      <c r="F45" s="78">
+        <v>1.9900000000000001E-2</v>
+      </c>
+      <c r="G45" s="372"/>
+    </row>
+    <row r="46" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A46" s="359"/>
+      <c r="B46" s="366"/>
+      <c r="C46" s="368"/>
+      <c r="D46" s="76">
+        <v>24</v>
+      </c>
+      <c r="E46" s="77">
+        <v>0</v>
+      </c>
+      <c r="F46" s="78">
+        <f>1.99%*2</f>
+        <v>3.9800000000000002E-2</v>
+      </c>
+      <c r="G46" s="372"/>
+    </row>
+    <row r="47" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A47" s="359"/>
+      <c r="B47" s="366"/>
+      <c r="C47" s="368"/>
+      <c r="D47" s="76">
+        <v>36</v>
+      </c>
+      <c r="E47" s="77">
+        <v>0</v>
+      </c>
+      <c r="F47" s="78">
+        <f>1.99%*3</f>
+        <v>5.9700000000000003E-2</v>
+      </c>
+      <c r="G47" s="372"/>
+    </row>
+    <row r="48" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A48" s="359"/>
+      <c r="B48" s="366"/>
+      <c r="C48" s="368"/>
+      <c r="D48" s="76">
+        <v>48</v>
+      </c>
+      <c r="E48" s="77">
+        <v>0</v>
+      </c>
+      <c r="F48" s="78">
+        <f>1.99%*4</f>
+        <v>7.9600000000000004E-2</v>
+      </c>
+      <c r="G48" s="372"/>
+    </row>
+    <row r="49" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A49" s="359"/>
+      <c r="B49" s="367"/>
+      <c r="C49" s="368"/>
+      <c r="D49" s="76">
+        <v>60</v>
+      </c>
+      <c r="E49" s="77">
+        <v>0</v>
+      </c>
+      <c r="F49" s="78">
+        <f>1.99%*5</f>
+        <v>9.9500000000000005E-2</v>
+      </c>
+      <c r="G49" s="372"/>
+    </row>
+    <row r="50" spans="1:7" ht="50.5" hidden="1" customHeight="1">
+      <c r="A50" s="359"/>
+      <c r="B50" s="342" t="s">
+        <v>550</v>
+      </c>
+      <c r="C50" s="343"/>
+      <c r="D50" s="343"/>
+      <c r="E50" s="343"/>
+      <c r="F50" s="343"/>
+      <c r="G50" s="372"/>
+    </row>
+    <row r="51" spans="1:7" ht="107.9" customHeight="1">
+      <c r="A51" s="359"/>
+      <c r="B51" s="342" t="s">
+        <v>551</v>
+      </c>
+      <c r="C51" s="343"/>
+      <c r="D51" s="343"/>
+      <c r="E51" s="343"/>
+      <c r="F51" s="343"/>
+      <c r="G51" s="372"/>
+    </row>
+    <row r="52" spans="1:7" ht="68.150000000000006" customHeight="1">
+      <c r="A52" s="360"/>
+      <c r="B52" s="346" t="s">
+        <v>552</v>
+      </c>
+      <c r="C52" s="343"/>
+      <c r="D52" s="343"/>
+      <c r="E52" s="343"/>
+      <c r="F52" s="343"/>
+      <c r="G52" s="360"/>
+    </row>
+    <row r="53" spans="1:7" ht="54.65" customHeight="1">
+      <c r="A53" s="361"/>
+      <c r="B53" s="347" t="s">
+        <v>553</v>
+      </c>
+      <c r="C53" s="343"/>
+      <c r="D53" s="343"/>
+      <c r="E53" s="343"/>
+      <c r="F53" s="343"/>
+      <c r="G53" s="361"/>
+    </row>
+    <row r="54" spans="1:7" ht="18" customHeight="1">
+      <c r="A54" s="56" t="s">
+        <v>317</v>
+      </c>
+      <c r="B54" s="57" t="s">
+        <v>318</v>
+      </c>
+      <c r="C54" s="57" t="s">
+        <v>319</v>
+      </c>
+      <c r="D54" s="57" t="s">
         <v>517</v>
       </c>
-      <c r="C28" s="248">
-[...125 lines deleted...]
-      <c r="C34" s="245">
+      <c r="E54" s="57" t="s">
+        <v>320</v>
+      </c>
+      <c r="F54" s="57" t="s">
+        <v>321</v>
+      </c>
+      <c r="G54" s="58" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A55" s="362" t="s">
+        <v>554</v>
+      </c>
+      <c r="B55" s="79" t="s">
+        <v>555</v>
+      </c>
+      <c r="C55" s="80">
+        <v>411900</v>
+      </c>
+      <c r="D55" s="80">
+        <f t="shared" ref="D55:D77" si="2">E55-500</f>
+        <v>201331.57</v>
+      </c>
+      <c r="E55" s="81">
+        <v>201831.57</v>
+      </c>
+      <c r="F55" s="82">
+        <f t="shared" ref="F55:F77" si="3">1-E55/C55</f>
+        <v>0.50999861616897302</v>
+      </c>
+      <c r="G55" s="371" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A56" s="363"/>
+      <c r="B56" s="79" t="s">
+        <v>556</v>
+      </c>
+      <c r="C56" s="80">
+        <v>419900</v>
+      </c>
+      <c r="D56" s="80">
+        <f t="shared" si="2"/>
+        <v>205251.48</v>
+      </c>
+      <c r="E56" s="81">
+        <v>205751.48</v>
+      </c>
+      <c r="F56" s="82">
+        <f t="shared" si="3"/>
+        <v>0.50999885687068303</v>
+      </c>
+      <c r="G56" s="372"/>
+    </row>
+    <row r="57" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A57" s="363"/>
+      <c r="B57" s="79" t="s">
+        <v>557</v>
+      </c>
+      <c r="C57" s="80">
+        <v>419900</v>
+      </c>
+      <c r="D57" s="80">
+        <f t="shared" si="2"/>
+        <v>203350.05</v>
+      </c>
+      <c r="E57" s="81">
+        <v>203850.05</v>
+      </c>
+      <c r="F57" s="82">
+        <f t="shared" si="3"/>
+        <v>0.51452714932126697</v>
+      </c>
+      <c r="G57" s="372"/>
+    </row>
+    <row r="58" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A58" s="363"/>
+      <c r="B58" s="79" t="s">
+        <v>558</v>
+      </c>
+      <c r="C58" s="80">
+        <v>431900</v>
+      </c>
+      <c r="D58" s="80">
+        <f t="shared" si="2"/>
+        <v>213128.14</v>
+      </c>
+      <c r="E58" s="81">
+        <v>213628.14</v>
+      </c>
+      <c r="F58" s="82">
+        <f t="shared" si="3"/>
+        <v>0.50537592035193302</v>
+      </c>
+      <c r="G58" s="372"/>
+    </row>
+    <row r="59" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A59" s="363"/>
+      <c r="B59" s="79" t="s">
+        <v>559</v>
+      </c>
+      <c r="C59" s="80">
         <v>427900</v>
       </c>
-      <c r="D34" s="240">
-[...122 lines deleted...]
-      <c r="C40" s="248">
+      <c r="D59" s="80">
+        <f t="shared" si="2"/>
+        <v>207233.72</v>
+      </c>
+      <c r="E59" s="81">
+        <v>207733.72</v>
+      </c>
+      <c r="F59" s="82">
+        <f t="shared" si="3"/>
+        <v>0.51452741294695004</v>
+      </c>
+      <c r="G59" s="372"/>
+    </row>
+    <row r="60" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A60" s="363"/>
+      <c r="B60" s="79" t="s">
+        <v>560</v>
+      </c>
+      <c r="C60" s="80">
+        <v>439900</v>
+      </c>
+      <c r="D60" s="80">
+        <f t="shared" si="2"/>
+        <v>217043.52</v>
+      </c>
+      <c r="E60" s="81">
+        <v>217543.52</v>
+      </c>
+      <c r="F60" s="82">
+        <f t="shared" si="3"/>
+        <v>0.50547051602637005</v>
+      </c>
+      <c r="G60" s="372"/>
+    </row>
+    <row r="61" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A61" s="363"/>
+      <c r="B61" s="79" t="s">
+        <v>561</v>
+      </c>
+      <c r="C61" s="80">
+        <v>439900</v>
+      </c>
+      <c r="D61" s="80">
+        <f t="shared" si="2"/>
+        <v>215134.52</v>
+      </c>
+      <c r="E61" s="81">
+        <v>215634.52</v>
+      </c>
+      <c r="F61" s="82">
+        <f t="shared" si="3"/>
+        <v>0.50981013866787905</v>
+      </c>
+      <c r="G61" s="372"/>
+    </row>
+    <row r="62" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A62" s="363"/>
+      <c r="B62" s="79" t="s">
+        <v>562</v>
+      </c>
+      <c r="C62" s="80">
+        <v>447900</v>
+      </c>
+      <c r="D62" s="80">
+        <f t="shared" si="2"/>
+        <v>219055.95</v>
+      </c>
+      <c r="E62" s="81">
+        <v>219555.95</v>
+      </c>
+      <c r="F62" s="82">
+        <f t="shared" si="3"/>
+        <v>0.50981033712882295</v>
+      </c>
+      <c r="G62" s="372"/>
+    </row>
+    <row r="63" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A63" s="363"/>
+      <c r="B63" s="83" t="s">
+        <v>563</v>
+      </c>
+      <c r="C63" s="84">
+        <v>431900</v>
+      </c>
+      <c r="D63" s="84">
+        <f t="shared" si="2"/>
+        <v>219769.63</v>
+      </c>
+      <c r="E63" s="85">
+        <v>220269.63</v>
+      </c>
+      <c r="F63" s="86">
+        <f t="shared" si="3"/>
+        <v>0.48999854132901099</v>
+      </c>
+      <c r="G63" s="372"/>
+    </row>
+    <row r="64" spans="1:7" s="54" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A64" s="363"/>
+      <c r="B64" s="87" t="s">
+        <v>564</v>
+      </c>
+      <c r="C64" s="80">
+        <v>446900</v>
+      </c>
+      <c r="D64" s="80">
+        <f t="shared" si="2"/>
+        <v>245295.71</v>
+      </c>
+      <c r="E64" s="81">
+        <v>245795.71</v>
+      </c>
+      <c r="F64" s="82">
+        <f t="shared" si="3"/>
+        <v>0.44999841127769102</v>
+      </c>
+      <c r="G64" s="372"/>
+    </row>
+    <row r="65" spans="1:7" s="54" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A65" s="363"/>
+      <c r="B65" s="87" t="s">
+        <v>565</v>
+      </c>
+      <c r="C65" s="80">
+        <v>454900</v>
+      </c>
+      <c r="D65" s="80">
+        <f t="shared" si="2"/>
+        <v>247292.37</v>
+      </c>
+      <c r="E65" s="81">
+        <v>247792.37</v>
+      </c>
+      <c r="F65" s="82">
+        <f t="shared" si="3"/>
+        <v>0.45528166630028599</v>
+      </c>
+      <c r="G65" s="372"/>
+    </row>
+    <row r="66" spans="1:7" s="54" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A66" s="363"/>
+      <c r="B66" s="87" t="s">
+        <v>566</v>
+      </c>
+      <c r="C66" s="80">
+        <v>451900</v>
+      </c>
+      <c r="D66" s="80">
+        <f t="shared" si="2"/>
+        <v>248301.52</v>
+      </c>
+      <c r="E66" s="81">
+        <v>248801.52</v>
+      </c>
+      <c r="F66" s="82">
+        <f t="shared" si="3"/>
+        <v>0.44943235229033002</v>
+      </c>
+      <c r="G66" s="372"/>
+    </row>
+    <row r="67" spans="1:7" s="54" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A67" s="363"/>
+      <c r="B67" s="87" t="s">
+        <v>567</v>
+      </c>
+      <c r="C67" s="80">
+        <v>459900</v>
+      </c>
+      <c r="D67" s="80">
+        <f t="shared" si="2"/>
+        <v>250276.29</v>
+      </c>
+      <c r="E67" s="81">
+        <v>250776.29</v>
+      </c>
+      <c r="F67" s="82">
+        <f t="shared" si="3"/>
+        <v>0.454715612089585</v>
+      </c>
+      <c r="G67" s="372"/>
+    </row>
+    <row r="68" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A68" s="363"/>
+      <c r="B68" s="83" t="s">
+        <v>568</v>
+      </c>
+      <c r="C68" s="84">
+        <v>466900</v>
+      </c>
+      <c r="D68" s="84">
+        <f t="shared" si="2"/>
+        <v>265633.78999999998</v>
+      </c>
+      <c r="E68" s="85">
+        <v>266133.78999999998</v>
+      </c>
+      <c r="F68" s="86">
+        <f t="shared" si="3"/>
+        <v>0.42999830798886302</v>
+      </c>
+      <c r="G68" s="372"/>
+    </row>
+    <row r="69" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A69" s="363"/>
+      <c r="B69" s="83" t="s">
+        <v>569</v>
+      </c>
+      <c r="C69" s="84">
+        <v>473900</v>
+      </c>
+      <c r="D69" s="84">
+        <f t="shared" si="2"/>
+        <v>269623.92</v>
+      </c>
+      <c r="E69" s="85">
+        <v>270123.92</v>
+      </c>
+      <c r="F69" s="86">
+        <f t="shared" si="3"/>
+        <v>0.42999805866216501</v>
+      </c>
+      <c r="G69" s="372"/>
+    </row>
+    <row r="70" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A70" s="363"/>
+      <c r="B70" s="83" t="s">
+        <v>570</v>
+      </c>
+      <c r="C70" s="84">
         <v>474900</v>
       </c>
-      <c r="D40" s="249">
-[...38 lines deleted...]
-      <c r="C42" s="248">
+      <c r="D70" s="84">
+        <f t="shared" si="2"/>
+        <v>267639.96999999997</v>
+      </c>
+      <c r="E70" s="85">
+        <v>268139.96999999997</v>
+      </c>
+      <c r="F70" s="86">
+        <f t="shared" si="3"/>
+        <v>0.43537593177511102</v>
+      </c>
+      <c r="G70" s="372"/>
+    </row>
+    <row r="71" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A71" s="363"/>
+      <c r="B71" s="83" t="s">
+        <v>571</v>
+      </c>
+      <c r="C71" s="84">
+        <v>481900</v>
+      </c>
+      <c r="D71" s="84">
+        <f t="shared" si="2"/>
+        <v>271637.92</v>
+      </c>
+      <c r="E71" s="85">
+        <v>272137.92</v>
+      </c>
+      <c r="F71" s="86">
+        <f t="shared" si="3"/>
+        <v>0.43528134467731899</v>
+      </c>
+      <c r="G71" s="372"/>
+    </row>
+    <row r="72" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A72" s="363"/>
+      <c r="B72" s="83" t="s">
+        <v>572</v>
+      </c>
+      <c r="C72" s="84">
+        <v>490700</v>
+      </c>
+      <c r="D72" s="84">
+        <f t="shared" si="2"/>
+        <v>271422.74</v>
+      </c>
+      <c r="E72" s="85">
+        <v>271922.74</v>
+      </c>
+      <c r="F72" s="86">
+        <f t="shared" si="3"/>
+        <v>0.44584727939677998</v>
+      </c>
+      <c r="G72" s="372"/>
+    </row>
+    <row r="73" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A73" s="363"/>
+      <c r="B73" s="83" t="s">
+        <v>573</v>
+      </c>
+      <c r="C73" s="84">
+        <v>497700</v>
+      </c>
+      <c r="D73" s="84">
+        <f t="shared" si="2"/>
+        <v>275442.77</v>
+      </c>
+      <c r="E73" s="85">
+        <v>275942.77</v>
+      </c>
+      <c r="F73" s="86">
+        <f t="shared" si="3"/>
+        <v>0.44556405465139598</v>
+      </c>
+      <c r="G73" s="372"/>
+    </row>
+    <row r="74" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A74" s="363"/>
+      <c r="B74" s="83" t="s">
+        <v>574</v>
+      </c>
+      <c r="C74" s="84">
         <v>498700</v>
       </c>
-      <c r="D42" s="249">
-[...60 lines deleted...]
-      <c r="D45" s="258">
+      <c r="D74" s="84">
+        <f t="shared" si="2"/>
+        <v>273456.43</v>
+      </c>
+      <c r="E74" s="85">
+        <v>273956.43</v>
+      </c>
+      <c r="F74" s="86">
+        <f t="shared" si="3"/>
+        <v>0.45065885301784597</v>
+      </c>
+      <c r="G74" s="372"/>
+    </row>
+    <row r="75" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A75" s="363"/>
+      <c r="B75" s="83" t="s">
+        <v>575</v>
+      </c>
+      <c r="C75" s="84">
+        <v>505700</v>
+      </c>
+      <c r="D75" s="84">
+        <f t="shared" si="2"/>
+        <v>277445.06</v>
+      </c>
+      <c r="E75" s="85">
+        <v>277945.06</v>
+      </c>
+      <c r="F75" s="86">
+        <f t="shared" si="3"/>
+        <v>0.45037559818074002</v>
+      </c>
+      <c r="G75" s="372"/>
+    </row>
+    <row r="76" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A76" s="363"/>
+      <c r="B76" s="87" t="s">
+        <v>576</v>
+      </c>
+      <c r="C76" s="80">
+        <v>496900</v>
+      </c>
+      <c r="D76" s="80">
+        <f t="shared" si="2"/>
+        <v>292671.88</v>
+      </c>
+      <c r="E76" s="81">
+        <v>293171.88</v>
+      </c>
+      <c r="F76" s="82">
+        <f t="shared" si="3"/>
+        <v>0.409998229019924</v>
+      </c>
+      <c r="G76" s="372"/>
+    </row>
+    <row r="77" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A77" s="363"/>
+      <c r="B77" s="87" t="s">
+        <v>577</v>
+      </c>
+      <c r="C77" s="80">
+        <v>504900</v>
+      </c>
+      <c r="D77" s="80">
+        <f t="shared" si="2"/>
+        <v>294676.74</v>
+      </c>
+      <c r="E77" s="81">
+        <v>295176.74</v>
+      </c>
+      <c r="F77" s="82">
+        <f t="shared" si="3"/>
+        <v>0.41537583679936602</v>
+      </c>
+      <c r="G77" s="372"/>
+    </row>
+    <row r="78" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A78" s="363"/>
+      <c r="B78" s="72" t="s">
+        <v>578</v>
+      </c>
+      <c r="C78" s="73" t="s">
+        <v>544</v>
+      </c>
+      <c r="D78" s="74" t="s">
+        <v>545</v>
+      </c>
+      <c r="E78" s="75"/>
+      <c r="F78" s="75" t="s">
+        <v>547</v>
+      </c>
+      <c r="G78" s="372"/>
+    </row>
+    <row r="79" spans="1:7" ht="17.149999999999999" customHeight="1">
+      <c r="A79" s="363"/>
+      <c r="B79" s="365" t="s">
+        <v>548</v>
+      </c>
+      <c r="C79" s="368" t="s">
+        <v>549</v>
+      </c>
+      <c r="D79" s="76">
         <v>12</v>
       </c>
-      <c r="E45" s="259">
+      <c r="E79" s="77">
         <v>0</v>
       </c>
-      <c r="F45" s="260">
-[...8 lines deleted...]
-      <c r="D46" s="258">
+      <c r="F79" s="78">
+        <v>1.9900000000000001E-2</v>
+      </c>
+      <c r="G79" s="372"/>
+    </row>
+    <row r="80" spans="1:7" ht="15" customHeight="1">
+      <c r="A80" s="363"/>
+      <c r="B80" s="366"/>
+      <c r="C80" s="368"/>
+      <c r="D80" s="76">
         <v>24</v>
       </c>
-      <c r="E46" s="259">
+      <c r="E80" s="77">
         <v>0</v>
       </c>
-      <c r="F46" s="260">
+      <c r="F80" s="78">
         <f>1.99%*2</f>
-        <v>0.0398</v>
-[...7 lines deleted...]
-      <c r="D47" s="258">
+        <v>3.9800000000000002E-2</v>
+      </c>
+      <c r="G80" s="372"/>
+    </row>
+    <row r="81" spans="1:7" ht="16" customHeight="1">
+      <c r="A81" s="363"/>
+      <c r="B81" s="366"/>
+      <c r="C81" s="368"/>
+      <c r="D81" s="76">
         <v>36</v>
       </c>
-      <c r="E47" s="259">
+      <c r="E81" s="77">
         <v>0</v>
       </c>
-      <c r="F47" s="260">
+      <c r="F81" s="78">
         <f>1.99%*3</f>
-        <v>0.0597</v>
-[...7 lines deleted...]
-      <c r="D48" s="258">
+        <v>5.9700000000000003E-2</v>
+      </c>
+      <c r="G81" s="372"/>
+    </row>
+    <row r="82" spans="1:7" ht="16" customHeight="1">
+      <c r="A82" s="363"/>
+      <c r="B82" s="366"/>
+      <c r="C82" s="368"/>
+      <c r="D82" s="76">
         <v>48</v>
       </c>
-      <c r="E48" s="259">
+      <c r="E82" s="77">
         <v>0</v>
       </c>
-      <c r="F48" s="260">
+      <c r="F82" s="78">
         <f>1.99%*4</f>
-        <v>0.0796</v>
-[...7 lines deleted...]
-      <c r="D49" s="258">
+        <v>7.9600000000000004E-2</v>
+      </c>
+      <c r="G82" s="372"/>
+    </row>
+    <row r="83" spans="1:7" ht="18" customHeight="1">
+      <c r="A83" s="363"/>
+      <c r="B83" s="366"/>
+      <c r="C83" s="369"/>
+      <c r="D83" s="88">
         <v>60</v>
       </c>
-      <c r="E49" s="259">
+      <c r="E83" s="89">
         <v>0</v>
       </c>
-      <c r="F49" s="260">
+      <c r="F83" s="90">
         <f>1.99%*5</f>
-        <v>0.0995</v>
-[...49 lines deleted...]
-      <c r="B54" s="266" t="s">
+        <v>9.9500000000000005E-2</v>
+      </c>
+      <c r="G83" s="372"/>
+    </row>
+    <row r="84" spans="1:7" ht="70" customHeight="1">
+      <c r="A84" s="363"/>
+      <c r="B84" s="348" t="s">
+        <v>579</v>
+      </c>
+      <c r="C84" s="349"/>
+      <c r="D84" s="349"/>
+      <c r="E84" s="349"/>
+      <c r="F84" s="350"/>
+      <c r="G84" s="372"/>
+    </row>
+    <row r="85" spans="1:7" ht="96" customHeight="1">
+      <c r="A85" s="363"/>
+      <c r="B85" s="348" t="s">
+        <v>580</v>
+      </c>
+      <c r="C85" s="349"/>
+      <c r="D85" s="349"/>
+      <c r="E85" s="349"/>
+      <c r="F85" s="350"/>
+      <c r="G85" s="372"/>
+    </row>
+    <row r="86" spans="1:7" ht="215" customHeight="1">
+      <c r="A86" s="363"/>
+      <c r="B86" s="348" t="s">
+        <v>581</v>
+      </c>
+      <c r="C86" s="349"/>
+      <c r="D86" s="349"/>
+      <c r="E86" s="349"/>
+      <c r="F86" s="350"/>
+      <c r="G86" s="372"/>
+    </row>
+    <row r="87" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A87" s="364"/>
+      <c r="B87" s="348" t="s">
+        <v>582</v>
+      </c>
+      <c r="C87" s="351"/>
+      <c r="D87" s="351"/>
+      <c r="E87" s="351"/>
+      <c r="F87" s="352"/>
+      <c r="G87" s="373"/>
+    </row>
+    <row r="88" spans="1:7" ht="135" customHeight="1">
+      <c r="A88" s="360"/>
+      <c r="B88" s="342" t="s">
+        <v>583</v>
+      </c>
+      <c r="C88" s="343"/>
+      <c r="D88" s="343"/>
+      <c r="E88" s="343"/>
+      <c r="F88" s="343"/>
+      <c r="G88" s="374"/>
+    </row>
+    <row r="89" spans="1:7" ht="58" customHeight="1">
+      <c r="A89" s="360"/>
+      <c r="B89" s="342" t="s">
+        <v>584</v>
+      </c>
+      <c r="C89" s="343"/>
+      <c r="D89" s="343"/>
+      <c r="E89" s="343"/>
+      <c r="F89" s="343"/>
+      <c r="G89" s="374"/>
+    </row>
+    <row r="90" spans="1:7" ht="63" customHeight="1">
+      <c r="A90" s="360"/>
+      <c r="B90" s="342" t="s">
+        <v>585</v>
+      </c>
+      <c r="C90" s="343"/>
+      <c r="D90" s="343"/>
+      <c r="E90" s="343"/>
+      <c r="F90" s="343"/>
+      <c r="G90" s="374"/>
+    </row>
+    <row r="91" spans="1:7" ht="77.150000000000006" customHeight="1">
+      <c r="A91" s="361"/>
+      <c r="B91" s="353" t="s">
+        <v>586</v>
+      </c>
+      <c r="C91" s="354"/>
+      <c r="D91" s="354"/>
+      <c r="E91" s="354"/>
+      <c r="F91" s="354"/>
+      <c r="G91" s="375"/>
+    </row>
+    <row r="92" spans="1:7" ht="18" customHeight="1">
+      <c r="A92" s="56" t="s">
+        <v>317</v>
+      </c>
+      <c r="B92" s="57" t="s">
+        <v>318</v>
+      </c>
+      <c r="C92" s="57" t="s">
+        <v>319</v>
+      </c>
+      <c r="D92" s="57" t="s">
+        <v>517</v>
+      </c>
+      <c r="E92" s="57" t="s">
+        <v>320</v>
+      </c>
+      <c r="F92" s="57" t="s">
+        <v>321</v>
+      </c>
+      <c r="G92" s="58" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A93" s="362" t="s">
+        <v>587</v>
+      </c>
+      <c r="B93" s="91" t="s">
+        <v>588</v>
+      </c>
+      <c r="C93" s="63">
+        <v>406900</v>
+      </c>
+      <c r="D93" s="63">
+        <f t="shared" ref="D93:D106" si="4">E93-500</f>
+        <v>235502.67</v>
+      </c>
+      <c r="E93" s="64">
+        <v>236002.67</v>
+      </c>
+      <c r="F93" s="65">
+        <f t="shared" ref="F93:F106" si="5">1-E93/C93</f>
+        <v>0.419998353403785</v>
+      </c>
+      <c r="G93" s="371" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A94" s="363"/>
+      <c r="B94" s="62" t="s">
+        <v>589</v>
+      </c>
+      <c r="C94" s="63">
+        <v>408900</v>
+      </c>
+      <c r="D94" s="63">
+        <f t="shared" si="4"/>
+        <v>236662.78</v>
+      </c>
+      <c r="E94" s="64">
+        <v>237162.78</v>
+      </c>
+      <c r="F94" s="65">
+        <f t="shared" si="5"/>
+        <v>0.41999809244314001</v>
+      </c>
+      <c r="G94" s="372"/>
+    </row>
+    <row r="95" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A95" s="363"/>
+      <c r="B95" s="92" t="s">
+        <v>590</v>
+      </c>
+      <c r="C95" s="69">
+        <v>450900</v>
+      </c>
+      <c r="D95" s="69">
+        <f t="shared" si="4"/>
+        <v>247495.95</v>
+      </c>
+      <c r="E95" s="70">
+        <v>247995.95</v>
+      </c>
+      <c r="F95" s="71">
+        <f t="shared" si="5"/>
+        <v>0.44999789310268301</v>
+      </c>
+      <c r="G95" s="372"/>
+    </row>
+    <row r="96" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A96" s="363"/>
+      <c r="B96" s="67" t="s">
+        <v>591</v>
+      </c>
+      <c r="C96" s="69">
+        <v>452900</v>
+      </c>
+      <c r="D96" s="69">
+        <f t="shared" si="4"/>
+        <v>248596.08</v>
+      </c>
+      <c r="E96" s="70">
+        <v>249096.08</v>
+      </c>
+      <c r="F96" s="71">
+        <f t="shared" si="5"/>
+        <v>0.449997615367631</v>
+      </c>
+      <c r="G96" s="372"/>
+    </row>
+    <row r="97" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A97" s="363"/>
+      <c r="B97" s="67" t="s">
+        <v>592</v>
+      </c>
+      <c r="C97" s="69">
+        <v>470700</v>
+      </c>
+      <c r="D97" s="69">
+        <f t="shared" si="4"/>
+        <v>258385.81</v>
+      </c>
+      <c r="E97" s="70">
+        <v>258885.81</v>
+      </c>
+      <c r="F97" s="71">
+        <f t="shared" si="5"/>
+        <v>0.4499982791587</v>
+      </c>
+      <c r="G97" s="372"/>
+    </row>
+    <row r="98" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A98" s="363"/>
+      <c r="B98" s="67" t="s">
+        <v>593</v>
+      </c>
+      <c r="C98" s="69">
+        <v>472700</v>
+      </c>
+      <c r="D98" s="69">
+        <f t="shared" si="4"/>
+        <v>259485.93</v>
+      </c>
+      <c r="E98" s="70">
+        <v>259985.93</v>
+      </c>
+      <c r="F98" s="71">
+        <f t="shared" si="5"/>
+        <v>0.449998032578803</v>
+      </c>
+      <c r="G98" s="372"/>
+    </row>
+    <row r="99" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A99" s="363"/>
+      <c r="B99" s="67" t="s">
+        <v>594</v>
+      </c>
+      <c r="C99" s="69">
+        <v>472700</v>
+      </c>
+      <c r="D99" s="69">
+        <f t="shared" si="4"/>
+        <v>259485.93</v>
+      </c>
+      <c r="E99" s="70">
+        <v>259985.93</v>
+      </c>
+      <c r="F99" s="71">
+        <f t="shared" si="5"/>
+        <v>0.449998032578803</v>
+      </c>
+      <c r="G99" s="372"/>
+    </row>
+    <row r="100" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A100" s="363"/>
+      <c r="B100" s="67" t="s">
+        <v>595</v>
+      </c>
+      <c r="C100" s="69">
+        <v>474700</v>
+      </c>
+      <c r="D100" s="69">
+        <f t="shared" si="4"/>
+        <v>260586.06</v>
+      </c>
+      <c r="E100" s="70">
+        <v>261086.06</v>
+      </c>
+      <c r="F100" s="71">
+        <f t="shared" si="5"/>
+        <v>0.44999776701074401</v>
+      </c>
+      <c r="G100" s="372"/>
+    </row>
+    <row r="101" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A101" s="363"/>
+      <c r="B101" s="67" t="s">
+        <v>596</v>
+      </c>
+      <c r="C101" s="69">
+        <v>492500</v>
+      </c>
+      <c r="D101" s="69">
+        <f t="shared" si="4"/>
+        <v>270375.78999999998</v>
+      </c>
+      <c r="E101" s="70">
+        <v>270875.78999999998</v>
+      </c>
+      <c r="F101" s="71">
+        <f t="shared" si="5"/>
+        <v>0.44999839593908603</v>
+      </c>
+      <c r="G101" s="372"/>
+    </row>
+    <row r="102" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A102" s="363"/>
+      <c r="B102" s="67" t="s">
+        <v>597</v>
+      </c>
+      <c r="C102" s="69">
+        <v>494500</v>
+      </c>
+      <c r="D102" s="69">
+        <f t="shared" si="4"/>
+        <v>271475.90000000002</v>
+      </c>
+      <c r="E102" s="70">
+        <v>271975.90000000002</v>
+      </c>
+      <c r="F102" s="71">
+        <f t="shared" si="5"/>
+        <v>0.44999817997977798</v>
+      </c>
+      <c r="G102" s="372"/>
+    </row>
+    <row r="103" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A103" s="363"/>
+      <c r="B103" s="62" t="s">
+        <v>598</v>
+      </c>
+      <c r="C103" s="63">
+        <v>505900</v>
+      </c>
+      <c r="D103" s="63">
+        <f t="shared" si="4"/>
+        <v>267628.03999999998</v>
+      </c>
+      <c r="E103" s="64">
+        <v>268128.03999999998</v>
+      </c>
+      <c r="F103" s="65">
+        <f t="shared" si="5"/>
+        <v>0.46999794425775898</v>
+      </c>
+      <c r="G103" s="372"/>
+    </row>
+    <row r="104" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A104" s="363"/>
+      <c r="B104" s="91" t="s">
+        <v>599</v>
+      </c>
+      <c r="C104" s="63">
+        <v>507900</v>
+      </c>
+      <c r="D104" s="63">
+        <f t="shared" si="4"/>
+        <v>268688.15999999997</v>
+      </c>
+      <c r="E104" s="64">
+        <v>269188.15999999997</v>
+      </c>
+      <c r="F104" s="65">
+        <f t="shared" si="5"/>
+        <v>0.46999771608584401</v>
+      </c>
+      <c r="G104" s="372"/>
+    </row>
+    <row r="105" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A105" s="364"/>
+      <c r="B105" s="62" t="s">
+        <v>600</v>
+      </c>
+      <c r="C105" s="63">
+        <v>527700</v>
+      </c>
+      <c r="D105" s="63">
+        <f t="shared" si="4"/>
+        <v>279182.02</v>
+      </c>
+      <c r="E105" s="64">
+        <v>279682.02</v>
+      </c>
+      <c r="F105" s="65">
+        <f t="shared" si="5"/>
+        <v>0.46999806708357</v>
+      </c>
+      <c r="G105" s="373"/>
+    </row>
+    <row r="106" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A106" s="364"/>
+      <c r="B106" s="62" t="s">
+        <v>601</v>
+      </c>
+      <c r="C106" s="63">
+        <v>529700</v>
+      </c>
+      <c r="D106" s="63">
+        <f t="shared" si="4"/>
+        <v>280242.14</v>
+      </c>
+      <c r="E106" s="64">
+        <v>280742.14</v>
+      </c>
+      <c r="F106" s="65">
+        <f t="shared" si="5"/>
+        <v>0.46999784783839899</v>
+      </c>
+      <c r="G106" s="373"/>
+    </row>
+    <row r="107" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A107" s="364"/>
+      <c r="B107" s="72" t="s">
+        <v>602</v>
+      </c>
+      <c r="C107" s="73" t="s">
         <v>544</v>
       </c>
-      <c r="C54" s="235"/>
-[...29 lines deleted...]
-      <c r="A56" s="267" t="s">
+      <c r="D107" s="74" t="s">
         <v>545</v>
       </c>
-      <c r="B56" s="268" t="s">
+      <c r="E107" s="75" t="s">
         <v>546</v>
       </c>
-      <c r="C56" s="269">
-[...19 lines deleted...]
-      <c r="B57" s="268" t="s">
+      <c r="F107" s="75" t="s">
         <v>547</v>
       </c>
-      <c r="C57" s="269">
-[...17 lines deleted...]
-      <c r="B58" s="268" t="s">
+      <c r="G107" s="373"/>
+    </row>
+    <row r="108" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A108" s="364"/>
+      <c r="B108" s="365" t="s">
         <v>548</v>
       </c>
-      <c r="C58" s="269">
-[...17 lines deleted...]
-      <c r="B59" s="268" t="s">
+      <c r="C108" s="368" t="s">
         <v>549</v>
       </c>
-      <c r="C59" s="269">
-[...59 lines deleted...]
-      <c r="B62" s="268" t="s">
+      <c r="D108" s="76">
+        <v>12</v>
+      </c>
+      <c r="E108" s="77">
+        <v>0</v>
+      </c>
+      <c r="F108" s="78">
+        <v>1.9900000000000001E-2</v>
+      </c>
+      <c r="G108" s="373"/>
+    </row>
+    <row r="109" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A109" s="364"/>
+      <c r="B109" s="366"/>
+      <c r="C109" s="368"/>
+      <c r="D109" s="76">
+        <v>24</v>
+      </c>
+      <c r="E109" s="77">
+        <v>0</v>
+      </c>
+      <c r="F109" s="78">
+        <f>1.99%*2</f>
+        <v>3.9800000000000002E-2</v>
+      </c>
+      <c r="G109" s="373"/>
+    </row>
+    <row r="110" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A110" s="364"/>
+      <c r="B110" s="366"/>
+      <c r="C110" s="368"/>
+      <c r="D110" s="76">
+        <v>36</v>
+      </c>
+      <c r="E110" s="77">
+        <v>0</v>
+      </c>
+      <c r="F110" s="78">
+        <f>1.99%*3</f>
+        <v>5.9700000000000003E-2</v>
+      </c>
+      <c r="G110" s="373"/>
+    </row>
+    <row r="111" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A111" s="364"/>
+      <c r="B111" s="366"/>
+      <c r="C111" s="368"/>
+      <c r="D111" s="76">
+        <v>48</v>
+      </c>
+      <c r="E111" s="77">
+        <v>0</v>
+      </c>
+      <c r="F111" s="78">
+        <f>1.99%*4</f>
+        <v>7.9600000000000004E-2</v>
+      </c>
+      <c r="G111" s="373"/>
+    </row>
+    <row r="112" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A112" s="364"/>
+      <c r="B112" s="367"/>
+      <c r="C112" s="368"/>
+      <c r="D112" s="76">
+        <v>60</v>
+      </c>
+      <c r="E112" s="77">
+        <v>0</v>
+      </c>
+      <c r="F112" s="78">
+        <f>1.99%*5</f>
+        <v>9.9500000000000005E-2</v>
+      </c>
+      <c r="G112" s="373"/>
+    </row>
+    <row r="113" spans="1:7" ht="101.15" customHeight="1">
+      <c r="A113" s="360"/>
+      <c r="B113" s="342" t="s">
+        <v>603</v>
+      </c>
+      <c r="C113" s="343"/>
+      <c r="D113" s="343"/>
+      <c r="E113" s="343"/>
+      <c r="F113" s="343"/>
+      <c r="G113" s="374"/>
+    </row>
+    <row r="114" spans="1:7" ht="60" customHeight="1">
+      <c r="A114" s="360"/>
+      <c r="B114" s="342" t="s">
+        <v>604</v>
+      </c>
+      <c r="C114" s="343"/>
+      <c r="D114" s="343"/>
+      <c r="E114" s="343"/>
+      <c r="F114" s="343"/>
+      <c r="G114" s="374"/>
+    </row>
+    <row r="115" spans="1:7" ht="53.5" customHeight="1">
+      <c r="A115" s="360"/>
+      <c r="B115" s="346" t="s">
         <v>552</v>
       </c>
-      <c r="C62" s="269">
-[...378 lines deleted...]
-      <c r="D80" s="258">
+      <c r="C115" s="343"/>
+      <c r="D115" s="343"/>
+      <c r="E115" s="343"/>
+      <c r="F115" s="343"/>
+      <c r="G115" s="374"/>
+    </row>
+    <row r="116" spans="1:7" ht="49.75" customHeight="1">
+      <c r="A116" s="361"/>
+      <c r="B116" s="353" t="s">
+        <v>605</v>
+      </c>
+      <c r="C116" s="354"/>
+      <c r="D116" s="354"/>
+      <c r="E116" s="354"/>
+      <c r="F116" s="354"/>
+      <c r="G116" s="375"/>
+    </row>
+    <row r="117" spans="1:7" ht="18" customHeight="1">
+      <c r="A117" s="56" t="s">
+        <v>317</v>
+      </c>
+      <c r="B117" s="57" t="s">
+        <v>318</v>
+      </c>
+      <c r="C117" s="57" t="s">
+        <v>319</v>
+      </c>
+      <c r="D117" s="57" t="s">
+        <v>517</v>
+      </c>
+      <c r="E117" s="57" t="s">
+        <v>320</v>
+      </c>
+      <c r="F117" s="57" t="s">
+        <v>321</v>
+      </c>
+      <c r="G117" s="58" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A118" s="357" t="s">
+        <v>606</v>
+      </c>
+      <c r="B118" s="59" t="s">
+        <v>607</v>
+      </c>
+      <c r="C118" s="93">
+        <v>306900</v>
+      </c>
+      <c r="D118" s="93"/>
+      <c r="E118" s="60" t="s">
+        <v>608</v>
+      </c>
+      <c r="F118" s="61"/>
+      <c r="G118" s="370" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A119" s="357"/>
+      <c r="B119" s="59" t="s">
+        <v>609</v>
+      </c>
+      <c r="C119" s="93">
+        <v>339800</v>
+      </c>
+      <c r="D119" s="93"/>
+      <c r="E119" s="60" t="s">
+        <v>608</v>
+      </c>
+      <c r="F119" s="61"/>
+      <c r="G119" s="370"/>
+    </row>
+    <row r="120" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A120" s="357"/>
+      <c r="B120" s="59" t="s">
+        <v>610</v>
+      </c>
+      <c r="C120" s="93">
+        <v>339800</v>
+      </c>
+      <c r="D120" s="93"/>
+      <c r="E120" s="60" t="s">
+        <v>608</v>
+      </c>
+      <c r="F120" s="61"/>
+      <c r="G120" s="370"/>
+    </row>
+    <row r="121" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A121" s="357"/>
+      <c r="B121" s="59" t="s">
+        <v>611</v>
+      </c>
+      <c r="C121" s="93">
+        <v>384900</v>
+      </c>
+      <c r="D121" s="93"/>
+      <c r="E121" s="60" t="s">
+        <v>608</v>
+      </c>
+      <c r="F121" s="61"/>
+      <c r="G121" s="370"/>
+    </row>
+    <row r="122" spans="1:7" ht="20.149999999999999" hidden="1" customHeight="1">
+      <c r="A122" s="357"/>
+      <c r="B122" s="72" t="s">
+        <v>612</v>
+      </c>
+      <c r="C122" s="73" t="s">
+        <v>544</v>
+      </c>
+      <c r="D122" s="74" t="s">
+        <v>545</v>
+      </c>
+      <c r="E122" s="75" t="s">
+        <v>546</v>
+      </c>
+      <c r="F122" s="75" t="s">
+        <v>547</v>
+      </c>
+      <c r="G122" s="370"/>
+    </row>
+    <row r="123" spans="1:7" ht="20.149999999999999" hidden="1" customHeight="1">
+      <c r="A123" s="357"/>
+      <c r="B123" s="365" t="s">
+        <v>548</v>
+      </c>
+      <c r="C123" s="368" t="s">
+        <v>549</v>
+      </c>
+      <c r="D123" s="76">
         <v>12</v>
       </c>
-      <c r="E80" s="259">
+      <c r="E123" s="77">
         <v>0</v>
       </c>
-      <c r="F80" s="260">
-[...8 lines deleted...]
-      <c r="D81" s="258">
+      <c r="F123" s="78">
+        <v>1.9900000000000001E-2</v>
+      </c>
+      <c r="G123" s="370"/>
+    </row>
+    <row r="124" spans="1:7" ht="20.149999999999999" hidden="1" customHeight="1">
+      <c r="A124" s="357"/>
+      <c r="B124" s="366"/>
+      <c r="C124" s="368"/>
+      <c r="D124" s="76">
         <v>24</v>
       </c>
-      <c r="E81" s="259">
+      <c r="E124" s="77">
         <v>0</v>
       </c>
-      <c r="F81" s="260">
+      <c r="F124" s="78">
         <f>1.99%*2</f>
-        <v>0.0398</v>
-[...7 lines deleted...]
-      <c r="D82" s="258">
+        <v>3.9800000000000002E-2</v>
+      </c>
+      <c r="G124" s="370"/>
+    </row>
+    <row r="125" spans="1:7" ht="20.149999999999999" hidden="1" customHeight="1">
+      <c r="A125" s="357"/>
+      <c r="B125" s="366"/>
+      <c r="C125" s="368"/>
+      <c r="D125" s="76">
         <v>36</v>
       </c>
-      <c r="E82" s="259">
+      <c r="E125" s="77">
         <v>0</v>
       </c>
-      <c r="F82" s="260">
+      <c r="F125" s="78">
         <f>1.99%*3</f>
-        <v>0.0597</v>
-[...7 lines deleted...]
-      <c r="D83" s="258">
+        <v>5.9700000000000003E-2</v>
+      </c>
+      <c r="G125" s="370"/>
+    </row>
+    <row r="126" spans="1:7" ht="20.149999999999999" hidden="1" customHeight="1">
+      <c r="A126" s="357"/>
+      <c r="B126" s="366"/>
+      <c r="C126" s="368"/>
+      <c r="D126" s="76">
         <v>48</v>
       </c>
-      <c r="E83" s="259">
+      <c r="E126" s="77">
         <v>0</v>
       </c>
-      <c r="F83" s="260">
+      <c r="F126" s="78">
         <f>1.99%*4</f>
-        <v>0.0796</v>
-[...7 lines deleted...]
-      <c r="D84" s="258">
+        <v>7.9600000000000004E-2</v>
+      </c>
+      <c r="G126" s="370"/>
+    </row>
+    <row r="127" spans="1:7" ht="20.149999999999999" hidden="1" customHeight="1">
+      <c r="A127" s="357"/>
+      <c r="B127" s="367"/>
+      <c r="C127" s="368"/>
+      <c r="D127" s="76">
         <v>60</v>
       </c>
-      <c r="E84" s="259">
+      <c r="E127" s="77">
         <v>0</v>
       </c>
-      <c r="F84" s="260">
+      <c r="F127" s="78">
         <f>1.99%*5</f>
-        <v>0.0995</v>
-[...734 lines deleted...]
-      <c r="G127" s="287"/>
+        <v>9.9500000000000005E-2</v>
+      </c>
+      <c r="G127" s="370"/>
+    </row>
+    <row r="128" spans="1:7" ht="52.75" customHeight="1">
+      <c r="A128" s="357"/>
+      <c r="B128" s="353" t="s">
+        <v>613</v>
+      </c>
+      <c r="C128" s="355"/>
+      <c r="D128" s="355"/>
+      <c r="E128" s="355"/>
+      <c r="F128" s="355"/>
+      <c r="G128" s="370"/>
+    </row>
+    <row r="129" spans="1:7" ht="15">
+      <c r="A129" s="356" t="s">
+        <v>431</v>
+      </c>
+      <c r="B129" s="356"/>
+      <c r="C129" s="356"/>
+      <c r="D129" s="356"/>
+      <c r="E129" s="356"/>
+      <c r="F129" s="356"/>
+      <c r="G129" s="356"/>
     </row>
   </sheetData>
-  <mergeCells count="47">
+  <mergeCells count="49">
+    <mergeCell ref="A1:G5"/>
+    <mergeCell ref="A6:G7"/>
+    <mergeCell ref="C123:C127"/>
+    <mergeCell ref="G11:G18"/>
+    <mergeCell ref="G20:G53"/>
+    <mergeCell ref="G55:G91"/>
+    <mergeCell ref="G93:G116"/>
+    <mergeCell ref="G118:G128"/>
+    <mergeCell ref="B115:F115"/>
+    <mergeCell ref="B116:F116"/>
+    <mergeCell ref="B128:F128"/>
+    <mergeCell ref="A129:G129"/>
+    <mergeCell ref="A11:A18"/>
+    <mergeCell ref="A20:A53"/>
+    <mergeCell ref="A55:A91"/>
+    <mergeCell ref="A93:A116"/>
+    <mergeCell ref="A118:A128"/>
+    <mergeCell ref="B45:B49"/>
+    <mergeCell ref="B79:B83"/>
+    <mergeCell ref="B108:B112"/>
+    <mergeCell ref="B123:B127"/>
+    <mergeCell ref="C45:C49"/>
+    <mergeCell ref="C79:C83"/>
+    <mergeCell ref="C108:C112"/>
+    <mergeCell ref="B89:F89"/>
+    <mergeCell ref="B90:F90"/>
+    <mergeCell ref="B91:F91"/>
+    <mergeCell ref="B113:F113"/>
+    <mergeCell ref="B114:F114"/>
+    <mergeCell ref="B84:F84"/>
+    <mergeCell ref="B85:F85"/>
+    <mergeCell ref="B86:F86"/>
+    <mergeCell ref="B87:F87"/>
+    <mergeCell ref="B88:F88"/>
+    <mergeCell ref="B18:F18"/>
+    <mergeCell ref="B50:F50"/>
+    <mergeCell ref="B51:F51"/>
+    <mergeCell ref="B52:F52"/>
+    <mergeCell ref="B53:F53"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="B16:F16"/>
+    <mergeCell ref="B17:F17"/>
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="C12:D12"/>
-    <mergeCell ref="C13:D13"/>
-[...40 lines deleted...]
-    <mergeCell ref="A6:G7"/>
   </mergeCells>
+  <phoneticPr fontId="83" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
-  <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
-    <tabColor theme="3" tint="0.799340800195319"/>
+    <tabColor theme="3" tint="0.7993408001953185"/>
   </sheetPr>
-  <dimension ref="A1:XFD166"/>
+  <dimension ref="A1:H166"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1:F5"/>
+      <selection sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="13.8333333333333" style="4" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="13.8333333333333" style="4" hidden="1"/>
+    <col min="1" max="1" width="13.83203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="54.58203125" style="3" customWidth="1"/>
+    <col min="3" max="6" width="13.83203125" style="3" customWidth="1"/>
+    <col min="7" max="8" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="9" max="16384" width="13.83203125" style="3" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="18.65" customHeight="1" spans="1:6">
-[...101 lines deleted...]
-      <c r="C11" s="22">
+    <row r="1" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A1" s="262" t="s">
+        <v>614</v>
+      </c>
+      <c r="B1" s="395"/>
+      <c r="C1" s="395"/>
+      <c r="D1" s="395"/>
+      <c r="E1" s="395"/>
+      <c r="F1" s="396"/>
+    </row>
+    <row r="2" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A2" s="397"/>
+      <c r="B2" s="398"/>
+      <c r="C2" s="398"/>
+      <c r="D2" s="398"/>
+      <c r="E2" s="398"/>
+      <c r="F2" s="399"/>
+    </row>
+    <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A3" s="397"/>
+      <c r="B3" s="398"/>
+      <c r="C3" s="398"/>
+      <c r="D3" s="398"/>
+      <c r="E3" s="398"/>
+      <c r="F3" s="399"/>
+    </row>
+    <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A4" s="397"/>
+      <c r="B4" s="398"/>
+      <c r="C4" s="398"/>
+      <c r="D4" s="398"/>
+      <c r="E4" s="398"/>
+      <c r="F4" s="399"/>
+    </row>
+    <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A5" s="397"/>
+      <c r="B5" s="398"/>
+      <c r="C5" s="398"/>
+      <c r="D5" s="398"/>
+      <c r="E5" s="398"/>
+      <c r="F5" s="399"/>
+    </row>
+    <row r="6" spans="1:6" ht="18.75" customHeight="1">
+      <c r="A6" s="268" t="s">
+        <v>615</v>
+      </c>
+      <c r="B6" s="269"/>
+      <c r="C6" s="269"/>
+      <c r="D6" s="269"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="270"/>
+    </row>
+    <row r="7" spans="1:6" ht="3.75" customHeight="1">
+      <c r="A7" s="268"/>
+      <c r="B7" s="269"/>
+      <c r="C7" s="269"/>
+      <c r="D7" s="269"/>
+      <c r="E7" s="269"/>
+      <c r="F7" s="270"/>
+    </row>
+    <row r="8" spans="1:6" ht="4.5" customHeight="1">
+      <c r="A8" s="242"/>
+      <c r="B8" s="243"/>
+      <c r="C8" s="243"/>
+      <c r="D8" s="243"/>
+      <c r="E8" s="243"/>
+      <c r="F8" s="244"/>
+    </row>
+    <row r="9" spans="1:6" s="245" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B9" s="246"/>
+      <c r="C9" s="246"/>
+      <c r="D9" s="246"/>
+      <c r="E9" s="246"/>
+      <c r="F9" s="246"/>
+    </row>
+    <row r="10" spans="1:6" ht="18" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A11" s="254" t="s">
+        <v>616</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="C11" s="8">
         <v>378800</v>
       </c>
-      <c r="D11" s="204" t="s">
-[...14 lines deleted...]
-      <c r="C12" s="22">
+      <c r="D11" s="52" t="s">
+        <v>618</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="F11" s="389" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A12" s="255"/>
+      <c r="B12" s="7" t="s">
+        <v>619</v>
+      </c>
+      <c r="C12" s="8">
         <v>397800</v>
       </c>
-      <c r="D12" s="204">
+      <c r="D12" s="52">
         <v>329104.62</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E12" s="10">
         <v>0.18</v>
       </c>
-      <c r="F12" s="60"/>
-[...6 lines deleted...]
-      <c r="C13" s="22">
+      <c r="F12" s="390"/>
+    </row>
+    <row r="13" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A13" s="255"/>
+      <c r="B13" s="7" t="s">
+        <v>620</v>
+      </c>
+      <c r="C13" s="8">
         <v>420800</v>
       </c>
-      <c r="D13" s="204">
+      <c r="D13" s="52">
         <v>347964.62</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E13" s="10">
         <v>0.18</v>
       </c>
-      <c r="F13" s="60"/>
-[...6 lines deleted...]
-      <c r="C14" s="22">
+      <c r="F13" s="390"/>
+    </row>
+    <row r="14" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A14" s="255"/>
+      <c r="B14" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="C14" s="8">
         <v>439800</v>
       </c>
-      <c r="D14" s="204">
+      <c r="D14" s="52">
         <v>367942.62</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E14" s="10">
         <v>0.17</v>
       </c>
-      <c r="F14" s="60"/>
-[...6 lines deleted...]
-      <c r="C15" s="22">
+      <c r="F14" s="390"/>
+    </row>
+    <row r="15" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A15" s="255"/>
+      <c r="B15" s="7" t="s">
+        <v>622</v>
+      </c>
+      <c r="C15" s="8">
         <v>439800</v>
       </c>
-      <c r="D15" s="204">
+      <c r="D15" s="52">
         <v>367942.62</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E15" s="10">
         <v>0.17</v>
       </c>
-      <c r="F15" s="60"/>
-[...6 lines deleted...]
-      <c r="C16" s="22">
+      <c r="F15" s="390"/>
+    </row>
+    <row r="16" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A16" s="255"/>
+      <c r="B16" s="7" t="s">
+        <v>623</v>
+      </c>
+      <c r="C16" s="8">
         <v>466800</v>
       </c>
-      <c r="D16" s="204">
+      <c r="D16" s="52">
         <v>390352.62</v>
       </c>
-      <c r="E16" s="24">
+      <c r="E16" s="10">
         <v>0.17</v>
       </c>
-      <c r="F16" s="60"/>
-[...6 lines deleted...]
-      <c r="C17" s="22">
+      <c r="F16" s="390"/>
+    </row>
+    <row r="17" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A17" s="255"/>
+      <c r="B17" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="C17" s="8">
         <v>466800</v>
       </c>
-      <c r="D17" s="204">
+      <c r="D17" s="52">
         <v>390352.62</v>
       </c>
-      <c r="E17" s="24">
+      <c r="E17" s="10">
         <v>0.17</v>
       </c>
-      <c r="F17" s="60"/>
-[...6 lines deleted...]
-      <c r="C18" s="22">
+      <c r="F17" s="390"/>
+    </row>
+    <row r="18" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A18" s="255"/>
+      <c r="B18" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="C18" s="8">
         <v>509800</v>
       </c>
-      <c r="D18" s="204">
+      <c r="D18" s="52">
         <v>471924.62</v>
       </c>
-      <c r="E18" s="24">
+      <c r="E18" s="10">
         <v>0.08</v>
       </c>
-      <c r="F18" s="60"/>
-[...38 lines deleted...]
-      <c r="C21" s="22">
+      <c r="F18" s="390"/>
+    </row>
+    <row r="19" spans="1:6" s="2" customFormat="1" ht="45.75" customHeight="1">
+      <c r="A19" s="256"/>
+      <c r="B19" s="385" t="s">
+        <v>626</v>
+      </c>
+      <c r="C19" s="386"/>
+      <c r="D19" s="386"/>
+      <c r="E19" s="387"/>
+      <c r="F19" s="391"/>
+    </row>
+    <row r="20" spans="1:6" ht="18" customHeight="1">
+      <c r="A20" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A21" s="254" t="s">
+        <v>627</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>628</v>
+      </c>
+      <c r="C21" s="8">
         <v>351800</v>
       </c>
-      <c r="D21" s="204" t="s">
-[...14 lines deleted...]
-      <c r="C22" s="22">
+      <c r="D21" s="52" t="s">
+        <v>618</v>
+      </c>
+      <c r="E21" s="40" t="s">
+        <v>490</v>
+      </c>
+      <c r="F21" s="260" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A22" s="255"/>
+      <c r="B22" s="7" t="s">
+        <v>629</v>
+      </c>
+      <c r="C22" s="8">
         <v>376800</v>
       </c>
-      <c r="D22" s="204" t="s">
-[...12 lines deleted...]
-      <c r="C23" s="22">
+      <c r="D22" s="52" t="s">
+        <v>618</v>
+      </c>
+      <c r="E22" s="40" t="s">
+        <v>490</v>
+      </c>
+      <c r="F22" s="260"/>
+    </row>
+    <row r="23" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A23" s="255"/>
+      <c r="B23" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="C23" s="8">
         <v>399800</v>
       </c>
-      <c r="D23" s="204">
+      <c r="D23" s="52">
         <v>330744.62</v>
       </c>
-      <c r="E23" s="151">
+      <c r="E23" s="40">
         <v>0.18</v>
       </c>
-      <c r="F23" s="25"/>
-[...3 lines deleted...]
-      <c r="B24" s="21" t="s">
+      <c r="F23" s="260"/>
+    </row>
+    <row r="24" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A24" s="255"/>
+      <c r="B24" s="7" t="s">
+        <v>631</v>
+      </c>
+      <c r="C24" s="8">
+        <v>421800</v>
+      </c>
+      <c r="D24" s="52">
+        <v>348784.62</v>
+      </c>
+      <c r="E24" s="40">
+        <v>0.18</v>
+      </c>
+      <c r="F24" s="260"/>
+    </row>
+    <row r="25" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A25" s="255"/>
+      <c r="B25" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="C25" s="8">
+        <v>426800</v>
+      </c>
+      <c r="D25" s="52">
+        <v>352884.62</v>
+      </c>
+      <c r="E25" s="40">
+        <v>0.18</v>
+      </c>
+      <c r="F25" s="260"/>
+    </row>
+    <row r="26" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A26" s="255"/>
+      <c r="B26" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="C26" s="8">
+        <v>462800</v>
+      </c>
+      <c r="D26" s="52">
+        <v>382404.62</v>
+      </c>
+      <c r="E26" s="40">
+        <v>0.18</v>
+      </c>
+      <c r="F26" s="275"/>
+    </row>
+    <row r="27" spans="1:6" ht="53.25" customHeight="1">
+      <c r="A27" s="256"/>
+      <c r="B27" s="385" t="s">
+        <v>634</v>
+      </c>
+      <c r="C27" s="386"/>
+      <c r="D27" s="386"/>
+      <c r="E27" s="387"/>
+      <c r="F27" s="275"/>
+    </row>
+    <row r="28" spans="1:6" ht="18" customHeight="1">
+      <c r="A28" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F28" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A29" s="388" t="s">
+        <v>635</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="C29" s="8">
+        <v>339800</v>
+      </c>
+      <c r="D29" s="52">
+        <v>322810</v>
+      </c>
+      <c r="E29" s="10">
+        <v>0.05</v>
+      </c>
+      <c r="F29" s="389" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A30" s="388"/>
+      <c r="B30" s="7" t="s">
+        <v>637</v>
+      </c>
+      <c r="C30" s="8">
+        <v>388800</v>
+      </c>
+      <c r="D30" s="52" t="s">
+        <v>638</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="F30" s="392"/>
+    </row>
+    <row r="31" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="388"/>
+      <c r="B31" s="7" t="s">
+        <v>639</v>
+      </c>
+      <c r="C31" s="8">
+        <v>299900</v>
+      </c>
+      <c r="D31" s="52" t="s">
+        <v>638</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="F31" s="392"/>
+    </row>
+    <row r="32" spans="1:6" s="2" customFormat="1" ht="50" customHeight="1">
+      <c r="A32" s="388"/>
+      <c r="B32" s="385" t="s">
+        <v>640</v>
+      </c>
+      <c r="C32" s="386"/>
+      <c r="D32" s="386"/>
+      <c r="E32" s="387"/>
+      <c r="F32" s="391"/>
+    </row>
+    <row r="33" spans="1:6" ht="18" customHeight="1">
+      <c r="A33" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A34" s="254" t="s">
+        <v>641</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>642</v>
+      </c>
+      <c r="C34" s="8">
+        <v>273900</v>
+      </c>
+      <c r="D34" s="52">
+        <v>211072.62</v>
+      </c>
+      <c r="E34" s="40">
+        <v>0.24</v>
+      </c>
+      <c r="F34" s="257" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A35" s="255"/>
+      <c r="B35" s="7" t="s">
+        <v>643</v>
+      </c>
+      <c r="C35" s="8">
+        <v>301900</v>
+      </c>
+      <c r="D35" s="52">
+        <v>232352.62</v>
+      </c>
+      <c r="E35" s="40">
+        <v>0.24</v>
+      </c>
+      <c r="F35" s="393"/>
+    </row>
+    <row r="36" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A36" s="255"/>
+      <c r="B36" s="7" t="s">
+        <v>644</v>
+      </c>
+      <c r="C36" s="8">
+        <v>311900</v>
+      </c>
+      <c r="D36" s="52">
+        <v>239952.62</v>
+      </c>
+      <c r="E36" s="40">
+        <v>0.24</v>
+      </c>
+      <c r="F36" s="393"/>
+    </row>
+    <row r="37" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A37" s="255"/>
+      <c r="B37" s="7" t="s">
+        <v>645</v>
+      </c>
+      <c r="C37" s="8">
+        <v>311900</v>
+      </c>
+      <c r="D37" s="52">
+        <v>239952.62</v>
+      </c>
+      <c r="E37" s="40">
+        <v>0.24</v>
+      </c>
+      <c r="F37" s="393"/>
+    </row>
+    <row r="38" spans="1:6" ht="52.5" customHeight="1">
+      <c r="A38" s="256"/>
+      <c r="B38" s="385" t="s">
+        <v>646</v>
+      </c>
+      <c r="C38" s="386"/>
+      <c r="D38" s="386"/>
+      <c r="E38" s="387"/>
+      <c r="F38" s="394"/>
+    </row>
+    <row r="39" spans="1:6" ht="18" customHeight="1">
+      <c r="A39" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A40" s="254" t="s">
+        <v>647</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>648</v>
+      </c>
+      <c r="C40" s="8">
+        <v>304600</v>
+      </c>
+      <c r="D40" s="52">
+        <v>258772.62</v>
+      </c>
+      <c r="E40" s="40">
+        <v>0.16</v>
+      </c>
+      <c r="F40" s="389" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A41" s="255"/>
+      <c r="B41" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="C41" s="8">
+        <v>321600</v>
+      </c>
+      <c r="D41" s="52" t="s">
         <v>618</v>
       </c>
-      <c r="C24" s="22">
-[...265 lines deleted...]
-      <c r="E40" s="151">
+      <c r="E41" s="40" t="s">
+        <v>490</v>
+      </c>
+      <c r="F41" s="392"/>
+    </row>
+    <row r="42" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A42" s="255"/>
+      <c r="B42" s="7" t="s">
+        <v>650</v>
+      </c>
+      <c r="C42" s="8">
+        <v>324600</v>
+      </c>
+      <c r="D42" s="52">
+        <v>275572.62</v>
+      </c>
+      <c r="E42" s="40">
         <v>0.16</v>
       </c>
-      <c r="F40" s="43" t="s">
-[...24 lines deleted...]
-      <c r="C42" s="22">
+      <c r="F42" s="392"/>
+    </row>
+    <row r="43" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A43" s="255"/>
+      <c r="B43" s="53" t="s">
+        <v>651</v>
+      </c>
+      <c r="C43" s="8">
         <v>324600</v>
       </c>
-      <c r="D42" s="204">
+      <c r="D43" s="52">
         <v>275572.62</v>
       </c>
-      <c r="E42" s="151">
+      <c r="E43" s="40">
         <v>0.16</v>
       </c>
-      <c r="F42" s="45"/>
-[...12 lines deleted...]
-      <c r="E43" s="151">
+      <c r="F43" s="392"/>
+    </row>
+    <row r="44" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A44" s="255"/>
+      <c r="B44" s="7" t="s">
+        <v>652</v>
+      </c>
+      <c r="C44" s="8">
+        <v>345600</v>
+      </c>
+      <c r="D44" s="52">
+        <v>293212.62</v>
+      </c>
+      <c r="E44" s="40">
         <v>0.16</v>
       </c>
-      <c r="F43" s="45"/>
-[...54 lines deleted...]
-      <c r="C47" s="22">
+      <c r="F44" s="392"/>
+    </row>
+    <row r="45" spans="1:6" s="2" customFormat="1" ht="45.75" customHeight="1">
+      <c r="A45" s="256"/>
+      <c r="B45" s="385" t="s">
+        <v>653</v>
+      </c>
+      <c r="C45" s="386"/>
+      <c r="D45" s="386"/>
+      <c r="E45" s="387"/>
+      <c r="F45" s="391"/>
+    </row>
+    <row r="46" spans="1:6" ht="18" customHeight="1">
+      <c r="A46" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F46" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A47" s="388" t="s">
+        <v>654</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="C47" s="8">
         <v>229000</v>
       </c>
-      <c r="D47" s="204">
+      <c r="D47" s="52">
         <v>215260</v>
       </c>
-      <c r="E47" s="24">
+      <c r="E47" s="10">
         <v>0.06</v>
       </c>
-      <c r="F47" s="43" t="s">
-[...8 lines deleted...]
-      <c r="C48" s="22">
+      <c r="F47" s="389" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A48" s="388"/>
+      <c r="B48" s="7" t="s">
+        <v>656</v>
+      </c>
+      <c r="C48" s="8">
         <v>249000</v>
       </c>
-      <c r="D48" s="204">
+      <c r="D48" s="52">
         <v>234060</v>
       </c>
-      <c r="E48" s="24">
+      <c r="E48" s="10">
         <v>0.06</v>
       </c>
-      <c r="F48" s="45"/>
-[...6 lines deleted...]
-      <c r="C49" s="22">
+      <c r="F48" s="392"/>
+    </row>
+    <row r="49" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A49" s="388"/>
+      <c r="B49" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="C49" s="8">
         <v>285600</v>
       </c>
-      <c r="D49" s="204">
+      <c r="D49" s="52">
         <v>268464</v>
       </c>
-      <c r="E49" s="24">
+      <c r="E49" s="10">
         <v>0.06</v>
       </c>
-      <c r="F49" s="45"/>
-[...38 lines deleted...]
-      <c r="C52" s="22">
+      <c r="F49" s="392"/>
+    </row>
+    <row r="50" spans="1:6" s="2" customFormat="1" ht="50" customHeight="1">
+      <c r="A50" s="388"/>
+      <c r="B50" s="385" t="s">
+        <v>658</v>
+      </c>
+      <c r="C50" s="386"/>
+      <c r="D50" s="386"/>
+      <c r="E50" s="387"/>
+      <c r="F50" s="391"/>
+    </row>
+    <row r="51" spans="1:6" ht="18" customHeight="1">
+      <c r="A51" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A52" s="388" t="s">
+        <v>659</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>660</v>
+      </c>
+      <c r="C52" s="8">
         <v>251300</v>
       </c>
-      <c r="D52" s="204">
+      <c r="D52" s="52">
         <v>186357.62</v>
       </c>
-      <c r="E52" s="24">
+      <c r="E52" s="10">
         <v>0.27</v>
       </c>
-      <c r="F52" s="43" t="s">
-[...8 lines deleted...]
-      <c r="C53" s="22">
+      <c r="F52" s="389" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A53" s="388"/>
+      <c r="B53" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="C53" s="8">
         <v>275700</v>
       </c>
-      <c r="D53" s="204">
+      <c r="D53" s="52">
         <v>204169.62</v>
       </c>
-      <c r="E53" s="24">
+      <c r="E53" s="10">
         <v>0.27</v>
       </c>
-      <c r="F53" s="45"/>
-[...6 lines deleted...]
-      <c r="C54" s="22">
+      <c r="F53" s="392"/>
+    </row>
+    <row r="54" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A54" s="388"/>
+      <c r="B54" s="7" t="s">
+        <v>662</v>
+      </c>
+      <c r="C54" s="8">
         <v>416600</v>
       </c>
-      <c r="D54" s="204">
+      <c r="D54" s="52">
         <v>304118</v>
       </c>
-      <c r="E54" s="24">
+      <c r="E54" s="10">
         <v>0.27</v>
       </c>
-      <c r="F54" s="45"/>
-[...130 lines deleted...]
-    <row r="166" hidden="1"/>
+      <c r="F54" s="392"/>
+    </row>
+    <row r="55" spans="1:6" s="2" customFormat="1" ht="106.5" customHeight="1">
+      <c r="A55" s="388"/>
+      <c r="B55" s="385" t="s">
+        <v>663</v>
+      </c>
+      <c r="C55" s="386"/>
+      <c r="D55" s="386"/>
+      <c r="E55" s="387"/>
+      <c r="F55" s="391"/>
+    </row>
+    <row r="56" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A56" s="272" t="s">
+        <v>431</v>
+      </c>
+      <c r="B56" s="272"/>
+      <c r="C56" s="272"/>
+      <c r="D56" s="272"/>
+      <c r="E56" s="272"/>
+      <c r="F56" s="272"/>
+    </row>
+    <row r="57" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="58" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="59" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="60" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="61" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="62" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="63" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="64" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="65" ht="15.5" hidden="1"/>
+    <row r="66" ht="15.5" hidden="1"/>
+    <row r="67" ht="15.5" hidden="1"/>
+    <row r="68" ht="15.5" hidden="1"/>
+    <row r="69" ht="15.5" hidden="1"/>
+    <row r="70" ht="15.5" hidden="1"/>
+    <row r="71" ht="15.5" hidden="1"/>
+    <row r="72" ht="15.5" hidden="1"/>
+    <row r="73" ht="15.5" hidden="1"/>
+    <row r="74" ht="15.5" hidden="1"/>
+    <row r="75" ht="15.5" hidden="1"/>
+    <row r="76" ht="15.5" hidden="1"/>
+    <row r="77" ht="15.5" hidden="1"/>
+    <row r="78" ht="15.5" hidden="1"/>
+    <row r="79" ht="15.5" hidden="1"/>
+    <row r="80" ht="15.5" hidden="1"/>
+    <row r="81" ht="15.5" hidden="1"/>
+    <row r="82" ht="15.5" hidden="1"/>
+    <row r="83" ht="15.5" hidden="1"/>
+    <row r="84" ht="15.5" hidden="1"/>
+    <row r="85" ht="15.5" hidden="1"/>
+    <row r="86" ht="15.5" hidden="1"/>
+    <row r="87" ht="15.5" hidden="1"/>
+    <row r="88" ht="15.5" hidden="1"/>
+    <row r="89" ht="15.5" hidden="1"/>
+    <row r="90" ht="15.5" hidden="1"/>
+    <row r="91" ht="15.5" hidden="1"/>
+    <row r="92" ht="15.5" hidden="1"/>
+    <row r="93" ht="15.5" hidden="1"/>
+    <row r="94" ht="15.5" hidden="1"/>
+    <row r="95" ht="15.5" hidden="1"/>
+    <row r="96" ht="15.5" hidden="1"/>
+    <row r="97" ht="15.5" hidden="1"/>
+    <row r="98" ht="15.5" hidden="1"/>
+    <row r="99" ht="15.5" hidden="1"/>
+    <row r="100" ht="15.5" hidden="1"/>
+    <row r="101" ht="15.5" hidden="1"/>
+    <row r="102" ht="15.5" hidden="1"/>
+    <row r="103" ht="15.5" hidden="1"/>
+    <row r="104" ht="15.5" hidden="1"/>
+    <row r="105" ht="15.5" hidden="1"/>
+    <row r="106" ht="15.5" hidden="1"/>
+    <row r="107" ht="15.5" hidden="1"/>
+    <row r="108" ht="15.5" hidden="1"/>
+    <row r="109" ht="15.5" hidden="1"/>
+    <row r="110" ht="15.5" hidden="1"/>
+    <row r="111" ht="15.5" hidden="1"/>
+    <row r="112" ht="15.5" hidden="1"/>
+    <row r="113" ht="15.5" hidden="1"/>
+    <row r="114" ht="15.5" hidden="1"/>
+    <row r="115" ht="15.5" hidden="1"/>
+    <row r="116" ht="15.5" hidden="1"/>
+    <row r="117" ht="15.5" hidden="1"/>
+    <row r="118" ht="15.5" hidden="1"/>
+    <row r="119" ht="15.5" hidden="1"/>
+    <row r="120" ht="15.5" hidden="1"/>
+    <row r="121" ht="15.5" hidden="1"/>
+    <row r="122" ht="15.5" hidden="1"/>
+    <row r="123" ht="15.5" hidden="1"/>
+    <row r="124" ht="15.5" hidden="1"/>
+    <row r="125" ht="15.5" hidden="1"/>
+    <row r="126" ht="15.5" hidden="1"/>
+    <row r="127" ht="15.5" hidden="1"/>
+    <row r="128" ht="15.5" hidden="1"/>
+    <row r="129" ht="15.5" hidden="1"/>
+    <row r="130" ht="15.5" hidden="1"/>
+    <row r="131" ht="15.5" hidden="1"/>
+    <row r="132" ht="15.5" hidden="1"/>
+    <row r="133" ht="15.5" hidden="1"/>
+    <row r="134" ht="15.5" hidden="1"/>
+    <row r="135" ht="15.5" hidden="1"/>
+    <row r="136" ht="15.5" hidden="1"/>
+    <row r="137" ht="15.5" hidden="1"/>
+    <row r="138" ht="15.5" hidden="1"/>
+    <row r="139" ht="15.5" hidden="1"/>
+    <row r="140" ht="15.5" hidden="1"/>
+    <row r="141" ht="15.5" hidden="1"/>
+    <row r="142" ht="15.5" hidden="1"/>
+    <row r="143" ht="15.5" hidden="1"/>
+    <row r="144" ht="15.5" hidden="1"/>
+    <row r="145" ht="15.5" hidden="1"/>
+    <row r="146" ht="15.5" hidden="1"/>
+    <row r="147" ht="15.5" hidden="1"/>
+    <row r="148" ht="15.5" hidden="1"/>
+    <row r="149" ht="15.5" hidden="1"/>
+    <row r="150" ht="15.5" hidden="1"/>
+    <row r="151" ht="15.5" hidden="1"/>
+    <row r="152" ht="15.5" hidden="1"/>
+    <row r="153" ht="15.5" hidden="1"/>
+    <row r="154" ht="15.5" hidden="1"/>
+    <row r="155" ht="15.5" hidden="1"/>
+    <row r="156" ht="15.5" hidden="1"/>
+    <row r="157" ht="15.5" hidden="1"/>
+    <row r="158" ht="15.5" hidden="1"/>
+    <row r="159" ht="15.5" hidden="1"/>
+    <row r="160" ht="15.5" hidden="1"/>
+    <row r="161" ht="15.5" hidden="1"/>
+    <row r="162" ht="15.5" hidden="1"/>
+    <row r="163" ht="15.5" hidden="1"/>
+    <row r="164" ht="15.5" hidden="1"/>
+    <row r="165" ht="15.5" hidden="1"/>
+    <row r="166" ht="15.5" hidden="1"/>
   </sheetData>
   <mergeCells count="26">
+    <mergeCell ref="A1:F5"/>
+    <mergeCell ref="A6:F7"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="B45:E45"/>
+    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="B55:E55"/>
+    <mergeCell ref="A56:F56"/>
+    <mergeCell ref="A34:A38"/>
+    <mergeCell ref="A40:A45"/>
+    <mergeCell ref="A47:A50"/>
+    <mergeCell ref="A52:A55"/>
+    <mergeCell ref="F34:F38"/>
+    <mergeCell ref="F40:F45"/>
+    <mergeCell ref="F47:F50"/>
+    <mergeCell ref="F52:F55"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:XFD9"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B27:E27"/>
     <mergeCell ref="B32:E32"/>
-    <mergeCell ref="B38:E38"/>
-[...3 lines deleted...]
-    <mergeCell ref="A56:F56"/>
     <mergeCell ref="A11:A19"/>
     <mergeCell ref="A21:A27"/>
     <mergeCell ref="A29:A32"/>
-    <mergeCell ref="A34:A38"/>
-[...2 lines deleted...]
-    <mergeCell ref="A52:A55"/>
     <mergeCell ref="F11:F19"/>
     <mergeCell ref="F21:F27"/>
     <mergeCell ref="F29:F32"/>
-    <mergeCell ref="F34:F38"/>
-[...4 lines deleted...]
-    <mergeCell ref="A6:F7"/>
   </mergeCells>
+  <phoneticPr fontId="83" type="noConversion"/>
   <pageMargins left="0.2" right="0.2" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
-    <tabColor theme="3" tint="0.799340800195319"/>
+    <tabColor theme="3" tint="0.7993408001953185"/>
   </sheetPr>
-  <dimension ref="A1:XFD152"/>
+  <dimension ref="A1:H152"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1:F5"/>
+      <selection sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="13.8333333333333" style="4" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="13.8333333333333" style="4" hidden="1"/>
+    <col min="1" max="1" width="13.83203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="58.08203125" style="3" customWidth="1"/>
+    <col min="3" max="6" width="13.83203125" style="3" customWidth="1"/>
+    <col min="7" max="8" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="9" max="16384" width="13.83203125" style="3" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="18.65" customHeight="1" spans="1:6">
-[...101 lines deleted...]
-      <c r="C11" s="22">
+    <row r="1" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A1" s="262" t="s">
+        <v>664</v>
+      </c>
+      <c r="B1" s="263"/>
+      <c r="C1" s="263"/>
+      <c r="D1" s="263"/>
+      <c r="E1" s="263"/>
+      <c r="F1" s="264"/>
+    </row>
+    <row r="2" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A2" s="265"/>
+      <c r="B2" s="266"/>
+      <c r="C2" s="266"/>
+      <c r="D2" s="266"/>
+      <c r="E2" s="266"/>
+      <c r="F2" s="267"/>
+    </row>
+    <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A3" s="265"/>
+      <c r="B3" s="266"/>
+      <c r="C3" s="266"/>
+      <c r="D3" s="266"/>
+      <c r="E3" s="266"/>
+      <c r="F3" s="267"/>
+    </row>
+    <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A4" s="265"/>
+      <c r="B4" s="266"/>
+      <c r="C4" s="266"/>
+      <c r="D4" s="266"/>
+      <c r="E4" s="266"/>
+      <c r="F4" s="267"/>
+    </row>
+    <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1">
+      <c r="A5" s="265"/>
+      <c r="B5" s="266"/>
+      <c r="C5" s="266"/>
+      <c r="D5" s="266"/>
+      <c r="E5" s="266"/>
+      <c r="F5" s="267"/>
+    </row>
+    <row r="6" spans="1:6" ht="18.75" customHeight="1">
+      <c r="A6" s="268" t="s">
+        <v>665</v>
+      </c>
+      <c r="B6" s="269"/>
+      <c r="C6" s="269"/>
+      <c r="D6" s="269"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="270"/>
+    </row>
+    <row r="7" spans="1:6" ht="7.5" customHeight="1">
+      <c r="A7" s="268"/>
+      <c r="B7" s="269"/>
+      <c r="C7" s="269"/>
+      <c r="D7" s="269"/>
+      <c r="E7" s="269"/>
+      <c r="F7" s="270"/>
+    </row>
+    <row r="8" spans="1:6" ht="4.5" customHeight="1">
+      <c r="A8" s="242"/>
+      <c r="B8" s="243"/>
+      <c r="C8" s="243"/>
+      <c r="D8" s="243"/>
+      <c r="E8" s="243"/>
+      <c r="F8" s="244"/>
+    </row>
+    <row r="9" spans="1:6" s="245" customFormat="1" ht="15.5">
+      <c r="B9" s="246"/>
+      <c r="C9" s="246"/>
+      <c r="D9" s="246"/>
+      <c r="E9" s="246"/>
+      <c r="F9" s="246"/>
+    </row>
+    <row r="10" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A11" s="255" t="s">
+        <v>666</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>667</v>
+      </c>
+      <c r="C11" s="8">
         <v>254800</v>
       </c>
-      <c r="D11" s="23">
+      <c r="D11" s="9">
         <v>159800</v>
       </c>
-      <c r="E11" s="151">
+      <c r="E11" s="40">
         <f t="shared" ref="E11:E15" si="0">1-D11/C11</f>
-        <v>0.372841444270016</v>
-[...10 lines deleted...]
-      <c r="C12" s="22">
+        <v>0.37284144427001598</v>
+      </c>
+      <c r="F11" s="260" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A12" s="255"/>
+      <c r="B12" s="7" t="s">
+        <v>668</v>
+      </c>
+      <c r="C12" s="8">
         <v>279800</v>
       </c>
-      <c r="D12" s="23">
+      <c r="D12" s="9">
         <v>179800</v>
       </c>
-      <c r="E12" s="151">
+      <c r="E12" s="40">
         <f t="shared" si="0"/>
-        <v>0.357398141529664</v>
-[...8 lines deleted...]
-      <c r="C13" s="22">
+        <v>0.35739814152966398</v>
+      </c>
+      <c r="F12" s="260"/>
+    </row>
+    <row r="13" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A13" s="255"/>
+      <c r="B13" s="7" t="s">
+        <v>669</v>
+      </c>
+      <c r="C13" s="8">
         <v>274800</v>
       </c>
-      <c r="D13" s="23">
+      <c r="D13" s="9">
         <v>179800</v>
       </c>
-      <c r="E13" s="151">
+      <c r="E13" s="40">
         <f t="shared" si="0"/>
-        <v>0.34570596797671</v>
-[...8 lines deleted...]
-      <c r="C14" s="22">
+        <v>0.34570596797670999</v>
+      </c>
+      <c r="F13" s="275"/>
+    </row>
+    <row r="14" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A14" s="255"/>
+      <c r="B14" s="7" t="s">
+        <v>670</v>
+      </c>
+      <c r="C14" s="8">
         <v>299800</v>
       </c>
-      <c r="D14" s="23">
+      <c r="D14" s="9">
         <v>199800</v>
       </c>
-      <c r="E14" s="151">
+      <c r="E14" s="40">
         <f t="shared" si="0"/>
-        <v>0.333555703802535</v>
-[...8 lines deleted...]
-      <c r="C15" s="22">
+        <v>0.33355570380253502</v>
+      </c>
+      <c r="F14" s="275"/>
+    </row>
+    <row r="15" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A15" s="255"/>
+      <c r="B15" s="7" t="s">
+        <v>671</v>
+      </c>
+      <c r="C15" s="8">
         <v>365800</v>
       </c>
-      <c r="D15" s="23">
+      <c r="D15" s="9">
         <v>253800</v>
       </c>
-      <c r="E15" s="151">
+      <c r="E15" s="40">
         <f t="shared" si="0"/>
-        <v>0.306178239475123</v>
-[...40 lines deleted...]
-      <c r="C18" s="22">
+        <v>0.30617823947512302</v>
+      </c>
+      <c r="F15" s="275"/>
+    </row>
+    <row r="16" spans="1:6" ht="91" customHeight="1">
+      <c r="A16" s="256"/>
+      <c r="B16" s="223" t="s">
+        <v>672</v>
+      </c>
+      <c r="C16" s="247"/>
+      <c r="D16" s="247"/>
+      <c r="E16" s="247"/>
+      <c r="F16" s="275"/>
+    </row>
+    <row r="17" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A17" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A18" s="255" t="s">
+        <v>673</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="C18" s="8">
         <v>258800</v>
       </c>
-      <c r="D18" s="23">
+      <c r="D18" s="9">
         <v>185900</v>
       </c>
-      <c r="E18" s="151">
+      <c r="E18" s="40">
         <f>1-D18/C18</f>
         <v>0.281684698608965</v>
       </c>
-      <c r="F18" s="59" t="s">
-[...8 lines deleted...]
-      <c r="C19" s="22">
+      <c r="F18" s="258" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A19" s="255"/>
+      <c r="B19" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="C19" s="8">
         <v>278800</v>
       </c>
-      <c r="D19" s="23">
+      <c r="D19" s="9">
         <v>199900</v>
       </c>
-      <c r="E19" s="151">
+      <c r="E19" s="40">
         <f>1-D19/C19</f>
-        <v>0.28299856527977</v>
-[...8 lines deleted...]
-      <c r="C20" s="22">
+        <v>0.28299856527977002</v>
+      </c>
+      <c r="F19" s="258"/>
+    </row>
+    <row r="20" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A20" s="255"/>
+      <c r="B20" s="7" t="s">
+        <v>676</v>
+      </c>
+      <c r="C20" s="8">
         <v>298800</v>
       </c>
-      <c r="D20" s="23">
+      <c r="D20" s="9">
         <v>219900</v>
       </c>
-      <c r="E20" s="151">
+      <c r="E20" s="40">
         <f>1-D20/C20</f>
-        <v>0.264056224899598</v>
-[...8 lines deleted...]
-      <c r="C21" s="22">
+        <v>0.26405622489959801</v>
+      </c>
+      <c r="F20" s="258"/>
+    </row>
+    <row r="21" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A21" s="255"/>
+      <c r="B21" s="7" t="s">
+        <v>677</v>
+      </c>
+      <c r="C21" s="8">
         <v>268800</v>
       </c>
-      <c r="D21" s="23">
+      <c r="D21" s="9">
         <v>205900</v>
       </c>
-      <c r="E21" s="151">
+      <c r="E21" s="40">
         <f>1-D21/C21</f>
         <v>0.234002976190476</v>
       </c>
-      <c r="F21" s="31"/>
-[...38 lines deleted...]
-      <c r="C24" s="22">
+      <c r="F21" s="393"/>
+    </row>
+    <row r="22" spans="1:6" ht="129" customHeight="1">
+      <c r="A22" s="255"/>
+      <c r="B22" s="400" t="s">
+        <v>678</v>
+      </c>
+      <c r="C22" s="386"/>
+      <c r="D22" s="386"/>
+      <c r="E22" s="387"/>
+      <c r="F22" s="394"/>
+    </row>
+    <row r="23" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A23" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A24" s="255" t="s">
+        <v>679</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>680</v>
+      </c>
+      <c r="C24" s="8">
         <v>305800</v>
       </c>
-      <c r="D24" s="23">
+      <c r="D24" s="9">
         <v>207800</v>
       </c>
-      <c r="E24" s="151">
+      <c r="E24" s="40">
         <f t="shared" ref="E24:E33" si="1">1-D24/C24</f>
-        <v>0.320470896010464</v>
-[...10 lines deleted...]
-      <c r="C25" s="22">
+        <v>0.32047089601046402</v>
+      </c>
+      <c r="F24" s="276" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A25" s="255"/>
+      <c r="B25" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="C25" s="8">
         <v>325800</v>
       </c>
-      <c r="D25" s="23">
+      <c r="D25" s="9">
         <v>222800</v>
       </c>
-      <c r="E25" s="151">
+      <c r="E25" s="40">
         <f t="shared" si="1"/>
-        <v>0.316144874155924</v>
-[...8 lines deleted...]
-      <c r="C26" s="22">
+        <v>0.31614487415592402</v>
+      </c>
+      <c r="F25" s="277"/>
+    </row>
+    <row r="26" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A26" s="255"/>
+      <c r="B26" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="C26" s="8">
         <v>326800</v>
       </c>
-      <c r="D26" s="23">
+      <c r="D26" s="9">
         <v>223800</v>
       </c>
-      <c r="E26" s="151">
+      <c r="E26" s="40">
         <f t="shared" si="1"/>
-        <v>0.315177478580171</v>
-[...8 lines deleted...]
-      <c r="C27" s="22">
+        <v>0.31517747858017098</v>
+      </c>
+      <c r="F26" s="277"/>
+    </row>
+    <row r="27" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A27" s="255"/>
+      <c r="B27" s="7" t="s">
+        <v>683</v>
+      </c>
+      <c r="C27" s="8">
         <v>345800</v>
       </c>
-      <c r="D27" s="23">
+      <c r="D27" s="9">
         <v>227800</v>
       </c>
-      <c r="E27" s="151">
+      <c r="E27" s="40">
         <f t="shared" si="1"/>
-        <v>0.341237709658762</v>
-[...8 lines deleted...]
-      <c r="C28" s="22">
+        <v>0.34123770965876199</v>
+      </c>
+      <c r="F27" s="277"/>
+    </row>
+    <row r="28" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A28" s="255"/>
+      <c r="B28" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="C28" s="8">
         <v>347800</v>
       </c>
-      <c r="D28" s="23">
+      <c r="D28" s="9">
         <v>229800</v>
       </c>
-      <c r="E28" s="151">
+      <c r="E28" s="40">
         <f t="shared" si="1"/>
-        <v>0.339275445658424</v>
-[...8 lines deleted...]
-      <c r="C29" s="22">
+        <v>0.33927544565842399</v>
+      </c>
+      <c r="F28" s="277"/>
+    </row>
+    <row r="29" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A29" s="255"/>
+      <c r="B29" s="7" t="s">
+        <v>685</v>
+      </c>
+      <c r="C29" s="8">
         <v>375800</v>
       </c>
-      <c r="D29" s="23">
+      <c r="D29" s="9">
         <v>257800</v>
       </c>
-      <c r="E29" s="151">
+      <c r="E29" s="40">
         <f t="shared" si="1"/>
-        <v>0.313996806812134</v>
-[...8 lines deleted...]
-      <c r="C30" s="22">
+        <v>0.31399680681213399</v>
+      </c>
+      <c r="F29" s="277"/>
+    </row>
+    <row r="30" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A30" s="255"/>
+      <c r="B30" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="C30" s="8">
         <v>398800</v>
       </c>
-      <c r="D30" s="23">
+      <c r="D30" s="9">
         <v>277800</v>
       </c>
-      <c r="E30" s="151">
+      <c r="E30" s="40">
         <f t="shared" si="1"/>
-        <v>0.303410230692076</v>
-[...8 lines deleted...]
-      <c r="C31" s="22">
+        <v>0.30341023069207601</v>
+      </c>
+      <c r="F30" s="277"/>
+    </row>
+    <row r="31" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A31" s="255"/>
+      <c r="B31" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="C31" s="8">
         <v>365800</v>
       </c>
-      <c r="D31" s="23">
+      <c r="D31" s="9">
         <v>252800</v>
       </c>
-      <c r="E31" s="151">
+      <c r="E31" s="40">
         <f t="shared" si="1"/>
-        <v>0.308911973756151</v>
-[...8 lines deleted...]
-      <c r="C32" s="22">
+        <v>0.30891197375615098</v>
+      </c>
+      <c r="F31" s="277"/>
+    </row>
+    <row r="32" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A32" s="255"/>
+      <c r="B32" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="C32" s="8">
         <v>405800</v>
       </c>
-      <c r="D32" s="23">
+      <c r="D32" s="9">
         <v>277800</v>
       </c>
-      <c r="E32" s="151">
+      <c r="E32" s="40">
         <f t="shared" si="1"/>
-        <v>0.31542631838344</v>
-[...8 lines deleted...]
-      <c r="C33" s="22">
+        <v>0.31542631838343999</v>
+      </c>
+      <c r="F32" s="277"/>
+    </row>
+    <row r="33" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A33" s="255"/>
+      <c r="B33" s="7" t="s">
+        <v>689</v>
+      </c>
+      <c r="C33" s="8">
         <v>468800</v>
       </c>
-      <c r="D33" s="23">
+      <c r="D33" s="9">
         <v>350800</v>
       </c>
-      <c r="E33" s="151">
+      <c r="E33" s="40">
         <f t="shared" si="1"/>
-        <v>0.251706484641638</v>
-[...40 lines deleted...]
-      <c r="C36" s="22">
+        <v>0.25170648464163797</v>
+      </c>
+      <c r="F33" s="277"/>
+    </row>
+    <row r="34" spans="1:6" ht="123" customHeight="1">
+      <c r="A34" s="256"/>
+      <c r="B34" s="385" t="s">
+        <v>690</v>
+      </c>
+      <c r="C34" s="386"/>
+      <c r="D34" s="386"/>
+      <c r="E34" s="387"/>
+      <c r="F34" s="278"/>
+    </row>
+    <row r="35" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A35" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A36" s="255" t="s">
+        <v>691</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>692</v>
+      </c>
+      <c r="C36" s="8">
         <v>549800</v>
       </c>
-      <c r="D36" s="23">
+      <c r="D36" s="9">
         <v>414800</v>
       </c>
-      <c r="E36" s="151">
+      <c r="E36" s="40">
         <f t="shared" ref="E36:E40" si="2">1-D36/C36</f>
-        <v>0.245543834121499</v>
-[...10 lines deleted...]
-      <c r="C37" s="22">
+        <v>0.24554383412149899</v>
+      </c>
+      <c r="F36" s="260" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A37" s="255"/>
+      <c r="B37" s="7" t="s">
+        <v>693</v>
+      </c>
+      <c r="C37" s="8">
         <v>629800</v>
       </c>
-      <c r="D37" s="23">
+      <c r="D37" s="9">
         <v>489800</v>
       </c>
-      <c r="E37" s="151">
+      <c r="E37" s="40">
         <f t="shared" si="2"/>
-        <v>0.222292791362337</v>
-[...8 lines deleted...]
-      <c r="C38" s="22">
+        <v>0.22229279136233701</v>
+      </c>
+      <c r="F37" s="260"/>
+    </row>
+    <row r="38" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A38" s="255"/>
+      <c r="B38" s="7" t="s">
+        <v>694</v>
+      </c>
+      <c r="C38" s="8">
         <v>634800</v>
       </c>
-      <c r="D38" s="23">
+      <c r="D38" s="9">
         <v>494800</v>
       </c>
-      <c r="E38" s="151">
+      <c r="E38" s="40">
         <f t="shared" si="2"/>
-        <v>0.220541902961563</v>
-[...8 lines deleted...]
-      <c r="C39" s="22">
+        <v>0.22054190296156301</v>
+      </c>
+      <c r="F38" s="260"/>
+    </row>
+    <row r="39" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A39" s="255"/>
+      <c r="B39" s="7" t="s">
+        <v>695</v>
+      </c>
+      <c r="C39" s="8">
         <v>700800</v>
       </c>
-      <c r="D39" s="23">
+      <c r="D39" s="9">
         <v>555800</v>
       </c>
-      <c r="E39" s="151">
+      <c r="E39" s="40">
         <f t="shared" si="2"/>
         <v>0.206906392694064</v>
       </c>
-      <c r="F39" s="25"/>
-[...6 lines deleted...]
-      <c r="C40" s="22">
+      <c r="F39" s="260"/>
+    </row>
+    <row r="40" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A40" s="255"/>
+      <c r="B40" s="7" t="s">
+        <v>696</v>
+      </c>
+      <c r="C40" s="8">
         <v>705800</v>
       </c>
-      <c r="D40" s="23">
+      <c r="D40" s="9">
         <v>560800</v>
       </c>
-      <c r="E40" s="151">
+      <c r="E40" s="40">
         <f t="shared" si="2"/>
         <v>0.20544063474072</v>
       </c>
-      <c r="F40" s="25"/>
-[...130 lines deleted...]
-    <row r="152" hidden="1"/>
+      <c r="F40" s="260"/>
+    </row>
+    <row r="41" spans="1:6" ht="76.5" customHeight="1">
+      <c r="A41" s="256"/>
+      <c r="B41" s="223" t="s">
+        <v>697</v>
+      </c>
+      <c r="C41" s="401"/>
+      <c r="D41" s="401"/>
+      <c r="E41" s="401"/>
+      <c r="F41" s="261"/>
+    </row>
+    <row r="42" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A42" s="272" t="s">
+        <v>431</v>
+      </c>
+      <c r="B42" s="272"/>
+      <c r="C42" s="272"/>
+      <c r="D42" s="272"/>
+      <c r="E42" s="272"/>
+      <c r="F42" s="272"/>
+    </row>
+    <row r="43" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="44" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="45" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="46" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="47" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="48" spans="1:6" ht="15.5" hidden="1"/>
+    <row r="49" ht="15.5" hidden="1"/>
+    <row r="50" ht="15.5" hidden="1"/>
+    <row r="51" ht="15.5" hidden="1"/>
+    <row r="52" ht="15.5" hidden="1"/>
+    <row r="53" ht="15.5" hidden="1"/>
+    <row r="54" ht="15.5" hidden="1"/>
+    <row r="55" ht="15.5" hidden="1"/>
+    <row r="56" ht="15.5" hidden="1"/>
+    <row r="57" ht="15.5" hidden="1"/>
+    <row r="58" ht="15.5" hidden="1"/>
+    <row r="59" ht="15.5" hidden="1"/>
+    <row r="60" ht="15.5" hidden="1"/>
+    <row r="61" ht="15.5" hidden="1"/>
+    <row r="62" ht="15.5" hidden="1"/>
+    <row r="63" ht="15.5" hidden="1"/>
+    <row r="64" ht="15.5" hidden="1"/>
+    <row r="65" ht="15.5" hidden="1"/>
+    <row r="66" ht="15.5" hidden="1"/>
+    <row r="67" ht="15.5" hidden="1"/>
+    <row r="68" ht="15.5" hidden="1"/>
+    <row r="69" ht="15.5" hidden="1"/>
+    <row r="70" ht="15.5" hidden="1"/>
+    <row r="71" ht="15.5" hidden="1"/>
+    <row r="72" ht="15.5" hidden="1"/>
+    <row r="73" ht="15.5" hidden="1"/>
+    <row r="74" ht="15.5" hidden="1"/>
+    <row r="75" ht="15.5" hidden="1"/>
+    <row r="76" ht="15.5" hidden="1"/>
+    <row r="77" ht="15.5" hidden="1"/>
+    <row r="78" ht="15.5" hidden="1"/>
+    <row r="79" ht="15.5" hidden="1"/>
+    <row r="80" ht="15.5" hidden="1"/>
+    <row r="81" ht="15.5" hidden="1"/>
+    <row r="82" ht="15.5" hidden="1"/>
+    <row r="83" ht="15.5" hidden="1"/>
+    <row r="84" ht="15.5" hidden="1"/>
+    <row r="85" ht="15.5" hidden="1"/>
+    <row r="86" ht="15.5" hidden="1"/>
+    <row r="87" ht="15.5" hidden="1"/>
+    <row r="88" ht="15.5" hidden="1"/>
+    <row r="89" ht="15.5" hidden="1"/>
+    <row r="90" ht="15.5" hidden="1"/>
+    <row r="91" ht="15.5" hidden="1"/>
+    <row r="92" ht="15.5" hidden="1"/>
+    <row r="93" ht="15.5" hidden="1"/>
+    <row r="94" ht="15.5" hidden="1"/>
+    <row r="95" ht="15.5" hidden="1"/>
+    <row r="96" ht="15.5" hidden="1"/>
+    <row r="97" ht="15.5" hidden="1"/>
+    <row r="98" ht="15.5" hidden="1"/>
+    <row r="99" ht="15.5" hidden="1"/>
+    <row r="100" ht="15.5" hidden="1"/>
+    <row r="101" ht="15.5" hidden="1"/>
+    <row r="102" ht="15.5" hidden="1"/>
+    <row r="103" ht="15.5" hidden="1"/>
+    <row r="104" ht="15.5" hidden="1"/>
+    <row r="105" ht="15.5" hidden="1"/>
+    <row r="106" ht="15.5" hidden="1"/>
+    <row r="107" ht="15.5" hidden="1"/>
+    <row r="108" ht="15.5" hidden="1"/>
+    <row r="109" ht="15.5" hidden="1"/>
+    <row r="110" ht="15.5" hidden="1"/>
+    <row r="111" ht="15.5" hidden="1"/>
+    <row r="112" ht="15.5" hidden="1"/>
+    <row r="113" ht="15.5" hidden="1"/>
+    <row r="114" ht="15.5" hidden="1"/>
+    <row r="115" ht="15.5" hidden="1"/>
+    <row r="116" ht="15.5" hidden="1"/>
+    <row r="117" ht="15.5" hidden="1"/>
+    <row r="118" ht="15.5" hidden="1"/>
+    <row r="119" ht="15.5" hidden="1"/>
+    <row r="120" ht="15.5" hidden="1"/>
+    <row r="121" ht="15.5" hidden="1"/>
+    <row r="122" ht="15.5" hidden="1"/>
+    <row r="123" ht="15.5" hidden="1"/>
+    <row r="124" ht="15.5" hidden="1"/>
+    <row r="125" ht="15.5" hidden="1"/>
+    <row r="126" ht="15.5" hidden="1"/>
+    <row r="127" ht="15.5" hidden="1"/>
+    <row r="128" ht="15.5" hidden="1"/>
+    <row r="129" ht="15.5" hidden="1"/>
+    <row r="130" ht="15.5" hidden="1"/>
+    <row r="131" ht="15.5" hidden="1"/>
+    <row r="132" ht="15.5" hidden="1"/>
+    <row r="133" ht="15.5" hidden="1"/>
+    <row r="134" ht="15.5" hidden="1"/>
+    <row r="135" ht="15.5" hidden="1"/>
+    <row r="136" ht="15.5" hidden="1"/>
+    <row r="137" ht="15.5" hidden="1"/>
+    <row r="138" ht="15.5" hidden="1"/>
+    <row r="139" ht="15.5" hidden="1"/>
+    <row r="140" ht="15.5" hidden="1"/>
+    <row r="141" ht="15.5" hidden="1"/>
+    <row r="142" ht="15.5" hidden="1"/>
+    <row r="143" ht="15.5" hidden="1"/>
+    <row r="144" ht="15.5" hidden="1"/>
+    <row r="145" ht="15.5" hidden="1"/>
+    <row r="146" ht="15.5" hidden="1"/>
+    <row r="147" ht="15.5" hidden="1"/>
+    <row r="148" ht="15.5" hidden="1"/>
+    <row r="149" ht="15.5" hidden="1"/>
+    <row r="150" ht="15.5" hidden="1"/>
+    <row r="151" ht="15.5" hidden="1"/>
+    <row r="152" ht="15.5" hidden="1"/>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A8:F8"/>
-[...3 lines deleted...]
-    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="A1:F5"/>
+    <mergeCell ref="A6:F7"/>
     <mergeCell ref="B41:E41"/>
     <mergeCell ref="A42:F42"/>
     <mergeCell ref="A11:A16"/>
     <mergeCell ref="A18:A22"/>
     <mergeCell ref="A24:A34"/>
     <mergeCell ref="A36:A41"/>
     <mergeCell ref="F11:F16"/>
     <mergeCell ref="F18:F22"/>
     <mergeCell ref="F24:F34"/>
     <mergeCell ref="F36:F41"/>
-    <mergeCell ref="A1:F5"/>
-    <mergeCell ref="A6:F7"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A9:XFD9"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B34:E34"/>
   </mergeCells>
+  <phoneticPr fontId="83" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
-  <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
-    <tabColor theme="3" tint="0.799340800195319"/>
+    <tabColor theme="3" tint="0.7993408001953185"/>
   </sheetPr>
-  <dimension ref="A1:XFD229"/>
+  <dimension ref="A1:H234"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1:F5"/>
+      <selection sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="13.8333333333333" style="4" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="13.8333333333333" style="4" hidden="1"/>
+    <col min="1" max="1" width="13.83203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="54.58203125" style="3" customWidth="1"/>
+    <col min="3" max="5" width="13.83203125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="17.4140625" style="3" customWidth="1"/>
+    <col min="7" max="8" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="9" max="16384" width="13.83203125" style="3" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" s="189" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
-[...99 lines deleted...]
-      <c r="C11" s="22">
+    <row r="1" spans="1:6" s="50" customFormat="1" ht="18.649999999999999" customHeight="1">
+      <c r="A1" s="262" t="s">
+        <v>698</v>
+      </c>
+      <c r="B1" s="263"/>
+      <c r="C1" s="263"/>
+      <c r="D1" s="263"/>
+      <c r="E1" s="263"/>
+      <c r="F1" s="264"/>
+    </row>
+    <row r="2" spans="1:6" s="50" customFormat="1" ht="18.649999999999999" customHeight="1">
+      <c r="A2" s="265"/>
+      <c r="B2" s="266"/>
+      <c r="C2" s="266"/>
+      <c r="D2" s="266"/>
+      <c r="E2" s="266"/>
+      <c r="F2" s="267"/>
+    </row>
+    <row r="3" spans="1:6" s="50" customFormat="1" ht="18.649999999999999" customHeight="1">
+      <c r="A3" s="265"/>
+      <c r="B3" s="266"/>
+      <c r="C3" s="266"/>
+      <c r="D3" s="266"/>
+      <c r="E3" s="266"/>
+      <c r="F3" s="267"/>
+    </row>
+    <row r="4" spans="1:6" s="50" customFormat="1" ht="18.649999999999999" customHeight="1">
+      <c r="A4" s="265"/>
+      <c r="B4" s="266"/>
+      <c r="C4" s="266"/>
+      <c r="D4" s="266"/>
+      <c r="E4" s="266"/>
+      <c r="F4" s="267"/>
+    </row>
+    <row r="5" spans="1:6" s="50" customFormat="1" ht="18.649999999999999" customHeight="1">
+      <c r="A5" s="265"/>
+      <c r="B5" s="266"/>
+      <c r="C5" s="266"/>
+      <c r="D5" s="266"/>
+      <c r="E5" s="266"/>
+      <c r="F5" s="267"/>
+    </row>
+    <row r="6" spans="1:6" ht="7.5" customHeight="1">
+      <c r="A6" s="416"/>
+      <c r="B6" s="417"/>
+      <c r="C6" s="417"/>
+      <c r="D6" s="417"/>
+      <c r="E6" s="417"/>
+      <c r="F6" s="418"/>
+    </row>
+    <row r="7" spans="1:6" ht="7.5" customHeight="1">
+      <c r="A7" s="416"/>
+      <c r="B7" s="417"/>
+      <c r="C7" s="417"/>
+      <c r="D7" s="417"/>
+      <c r="E7" s="417"/>
+      <c r="F7" s="418"/>
+    </row>
+    <row r="8" spans="1:6" ht="4.5" customHeight="1">
+      <c r="A8" s="242"/>
+      <c r="B8" s="243"/>
+      <c r="C8" s="243"/>
+      <c r="D8" s="243"/>
+      <c r="E8" s="243"/>
+      <c r="F8" s="244"/>
+    </row>
+    <row r="9" spans="1:6" s="245" customFormat="1" ht="15.5">
+      <c r="B9" s="246"/>
+      <c r="C9" s="246"/>
+      <c r="D9" s="246"/>
+      <c r="E9" s="246"/>
+      <c r="F9" s="246"/>
+    </row>
+    <row r="10" spans="1:6" ht="18" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A11" s="254" t="s">
+        <v>699</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>700</v>
+      </c>
+      <c r="C11" s="8">
+        <v>309800</v>
+      </c>
+      <c r="D11" s="9">
+        <v>275300</v>
+      </c>
+      <c r="E11" s="10">
+        <f>1-D11/C11</f>
+        <v>0.111362169141382</v>
+      </c>
+      <c r="F11" s="257" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A12" s="255"/>
+      <c r="B12" s="7" t="s">
+        <v>702</v>
+      </c>
+      <c r="C12" s="8">
+        <v>339800</v>
+      </c>
+      <c r="D12" s="9">
+        <v>305300</v>
+      </c>
+      <c r="E12" s="10">
+        <f>1-D12/C12</f>
+        <v>0.101530311948205</v>
+      </c>
+      <c r="F12" s="258"/>
+    </row>
+    <row r="13" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A13" s="255"/>
+      <c r="B13" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="C13" s="8">
+        <v>359800</v>
+      </c>
+      <c r="D13" s="9">
+        <v>325300</v>
+      </c>
+      <c r="E13" s="10">
+        <f>1-D13/C13</f>
+        <v>9.5886603668704801E-2</v>
+      </c>
+      <c r="F13" s="258"/>
+    </row>
+    <row r="14" spans="1:6" ht="34.5" customHeight="1">
+      <c r="A14" s="255"/>
+      <c r="B14" s="385" t="s">
+        <v>704</v>
+      </c>
+      <c r="C14" s="386"/>
+      <c r="D14" s="386"/>
+      <c r="E14" s="387"/>
+      <c r="F14" s="259"/>
+    </row>
+    <row r="15" spans="1:6" ht="18" customHeight="1">
+      <c r="A15" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A16" s="254" t="s">
+        <v>705</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>706</v>
+      </c>
+      <c r="C16" s="8">
         <v>299900</v>
       </c>
-      <c r="D11" s="23">
+      <c r="D16" s="9">
         <v>246600</v>
       </c>
-      <c r="E11" s="24">
-[...12 lines deleted...]
-      <c r="C12" s="22">
+      <c r="E16" s="10">
+        <f>1-D16/C16</f>
+        <v>0.17772590863621199</v>
+      </c>
+      <c r="F16" s="257" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A17" s="255"/>
+      <c r="B17" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="C17" s="8">
         <v>309900</v>
       </c>
-      <c r="D12" s="23">
+      <c r="D17" s="9">
         <v>257000</v>
       </c>
-      <c r="E12" s="24">
-[...10 lines deleted...]
-      <c r="C13" s="22">
+      <c r="E17" s="10">
+        <f t="shared" ref="E17:E20" si="0">1-D17/C17</f>
+        <v>0.17070022587931599</v>
+      </c>
+      <c r="F17" s="258"/>
+    </row>
+    <row r="18" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A18" s="255"/>
+      <c r="B18" s="7" t="s">
+        <v>708</v>
+      </c>
+      <c r="C18" s="8">
         <v>319900</v>
       </c>
-      <c r="D13" s="23">
+      <c r="D18" s="9">
         <v>266300</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E18" s="10">
         <f t="shared" si="0"/>
-        <v>0.167552360112535</v>
-[...8 lines deleted...]
-      <c r="C14" s="22">
+        <v>0.16755236011253499</v>
+      </c>
+      <c r="F18" s="258"/>
+    </row>
+    <row r="19" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A19" s="255"/>
+      <c r="B19" s="7" t="s">
+        <v>709</v>
+      </c>
+      <c r="C19" s="8">
         <v>339900</v>
       </c>
-      <c r="D14" s="23">
+      <c r="D19" s="9">
         <v>286600</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E19" s="10">
         <f t="shared" si="0"/>
         <v>0.156810826713739</v>
       </c>
-      <c r="F14" s="59"/>
-[...6 lines deleted...]
-      <c r="C15" s="22">
+      <c r="F19" s="258"/>
+    </row>
+    <row r="20" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A20" s="255"/>
+      <c r="B20" s="7" t="s">
+        <v>710</v>
+      </c>
+      <c r="C20" s="8">
         <v>359900</v>
       </c>
-      <c r="D15" s="23">
+      <c r="D20" s="9">
         <v>306400</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E20" s="10">
         <f t="shared" si="0"/>
-        <v>0.148652403445402</v>
-[...40 lines deleted...]
-      <c r="C18" s="22">
+        <v>0.14865240344540201</v>
+      </c>
+      <c r="F20" s="258"/>
+    </row>
+    <row r="21" spans="1:6" ht="34.5" customHeight="1">
+      <c r="A21" s="255"/>
+      <c r="B21" s="385" t="s">
+        <v>711</v>
+      </c>
+      <c r="C21" s="386"/>
+      <c r="D21" s="386"/>
+      <c r="E21" s="387"/>
+      <c r="F21" s="259"/>
+    </row>
+    <row r="22" spans="1:6" ht="18" customHeight="1">
+      <c r="A22" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A23" s="255" t="s">
+        <v>712</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>713</v>
+      </c>
+      <c r="C23" s="8">
         <v>236800</v>
       </c>
-      <c r="D18" s="23">
+      <c r="D23" s="9">
         <v>170100</v>
       </c>
-      <c r="E18" s="24">
-[...10 lines deleted...]
-      <c r="C19" s="22">
+      <c r="E23" s="10">
+        <f t="shared" ref="E23:E25" si="1">1-D23/C23</f>
+        <v>0.28167229729729698</v>
+      </c>
+      <c r="F23" s="258"/>
+    </row>
+    <row r="24" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A24" s="255"/>
+      <c r="B24" s="7" t="s">
+        <v>714</v>
+      </c>
+      <c r="C24" s="8">
         <v>251800</v>
       </c>
-      <c r="D19" s="23">
+      <c r="D24" s="9">
         <v>184100</v>
       </c>
-      <c r="E19" s="24">
+      <c r="E24" s="10">
         <f t="shared" si="1"/>
-        <v>0.268864177918983</v>
-[...8 lines deleted...]
-      <c r="C20" s="22">
+        <v>0.26886417791898298</v>
+      </c>
+      <c r="F24" s="258"/>
+    </row>
+    <row r="25" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A25" s="255"/>
+      <c r="B25" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="C25" s="8">
         <v>266800</v>
       </c>
-      <c r="D20" s="23">
+      <c r="D25" s="9">
         <v>198000</v>
       </c>
-      <c r="E20" s="24">
+      <c r="E25" s="10">
         <f t="shared" si="1"/>
-        <v>0.257871064467766</v>
-[...40 lines deleted...]
-      <c r="C23" s="22">
+        <v>0.25787106446776598</v>
+      </c>
+      <c r="F25" s="258"/>
+    </row>
+    <row r="26" spans="1:6" ht="42.75" customHeight="1">
+      <c r="A26" s="255"/>
+      <c r="B26" s="385" t="s">
+        <v>716</v>
+      </c>
+      <c r="C26" s="386"/>
+      <c r="D26" s="386"/>
+      <c r="E26" s="387"/>
+      <c r="F26" s="259"/>
+    </row>
+    <row r="27" spans="1:6" ht="18" customHeight="1">
+      <c r="A27" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A28" s="407" t="s">
+        <v>717</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>718</v>
+      </c>
+      <c r="C28" s="8">
         <v>179900</v>
       </c>
-      <c r="D23" s="23">
+      <c r="D28" s="9">
         <v>149100</v>
       </c>
-      <c r="E23" s="24">
-[...12 lines deleted...]
-      <c r="C24" s="22">
+      <c r="E28" s="10">
+        <f t="shared" ref="E28:E35" si="2">1-D28/C28</f>
+        <v>0.17120622568093399</v>
+      </c>
+      <c r="F28" s="389" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A29" s="408"/>
+      <c r="B29" s="7" t="s">
+        <v>720</v>
+      </c>
+      <c r="C29" s="8">
         <v>179900</v>
       </c>
-      <c r="D24" s="23">
+      <c r="D29" s="9">
         <v>149100</v>
       </c>
-      <c r="E24" s="24">
+      <c r="E29" s="10">
         <f t="shared" si="2"/>
-        <v>0.171206225680934</v>
-[...8 lines deleted...]
-      <c r="C25" s="22">
+        <v>0.17120622568093399</v>
+      </c>
+      <c r="F29" s="390"/>
+    </row>
+    <row r="30" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A30" s="408"/>
+      <c r="B30" s="7" t="s">
+        <v>721</v>
+      </c>
+      <c r="C30" s="8">
         <v>205900</v>
       </c>
-      <c r="D25" s="23">
+      <c r="D30" s="9">
         <v>173000</v>
       </c>
-      <c r="E25" s="24">
+      <c r="E30" s="10">
         <f t="shared" si="2"/>
-        <v>0.159786304031083</v>
-[...8 lines deleted...]
-      <c r="C26" s="22">
+        <v>0.15978630403108299</v>
+      </c>
+      <c r="F30" s="390"/>
+    </row>
+    <row r="31" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="408"/>
+      <c r="B31" s="7" t="s">
+        <v>722</v>
+      </c>
+      <c r="C31" s="8">
         <v>205900</v>
       </c>
-      <c r="D26" s="23">
+      <c r="D31" s="9">
         <v>173000</v>
       </c>
-      <c r="E26" s="24">
+      <c r="E31" s="10">
         <f t="shared" si="2"/>
-        <v>0.159786304031083</v>
-[...8 lines deleted...]
-      <c r="C27" s="22">
+        <v>0.15978630403108299</v>
+      </c>
+      <c r="F31" s="390"/>
+    </row>
+    <row r="32" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A32" s="408"/>
+      <c r="B32" s="7" t="s">
+        <v>723</v>
+      </c>
+      <c r="C32" s="8">
         <v>225900</v>
       </c>
-      <c r="D27" s="23">
+      <c r="D32" s="9">
         <v>191400</v>
       </c>
-      <c r="E27" s="24">
+      <c r="E32" s="10">
         <f t="shared" si="2"/>
         <v>0.152722443559097</v>
       </c>
-      <c r="F27" s="60"/>
-[...6 lines deleted...]
-      <c r="C28" s="22">
+      <c r="F32" s="390"/>
+    </row>
+    <row r="33" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A33" s="408"/>
+      <c r="B33" s="7" t="s">
+        <v>724</v>
+      </c>
+      <c r="C33" s="8">
         <v>225900</v>
       </c>
-      <c r="D28" s="23">
+      <c r="D33" s="9">
         <v>191400</v>
       </c>
-      <c r="E28" s="24">
+      <c r="E33" s="10">
         <f t="shared" si="2"/>
         <v>0.152722443559097</v>
       </c>
-      <c r="F28" s="60"/>
-[...6 lines deleted...]
-      <c r="C29" s="22">
+      <c r="F33" s="390"/>
+    </row>
+    <row r="34" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A34" s="408"/>
+      <c r="B34" s="7" t="s">
+        <v>725</v>
+      </c>
+      <c r="C34" s="8">
         <v>239900</v>
       </c>
-      <c r="D29" s="23">
+      <c r="D34" s="9">
         <v>204200</v>
       </c>
-      <c r="E29" s="24">
+      <c r="E34" s="10">
         <f t="shared" si="2"/>
         <v>0.148812005002084</v>
       </c>
-      <c r="F29" s="60"/>
-[...6 lines deleted...]
-      <c r="C30" s="22">
+      <c r="F34" s="390"/>
+    </row>
+    <row r="35" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A35" s="408"/>
+      <c r="B35" s="7" t="s">
+        <v>726</v>
+      </c>
+      <c r="C35" s="8">
         <v>239900</v>
       </c>
-      <c r="D30" s="23">
+      <c r="D35" s="9">
         <v>204200</v>
       </c>
-      <c r="E30" s="24">
+      <c r="E35" s="10">
         <f t="shared" si="2"/>
         <v>0.148812005002084</v>
       </c>
-      <c r="F30" s="60"/>
-[...38 lines deleted...]
-      <c r="C33" s="22">
+      <c r="F35" s="390"/>
+    </row>
+    <row r="36" spans="1:6" s="2" customFormat="1" ht="55.5" customHeight="1">
+      <c r="A36" s="408"/>
+      <c r="B36" s="385" t="s">
+        <v>727</v>
+      </c>
+      <c r="C36" s="386"/>
+      <c r="D36" s="386"/>
+      <c r="E36" s="387"/>
+      <c r="F36" s="413"/>
+    </row>
+    <row r="37" spans="1:6" ht="18" customHeight="1">
+      <c r="A37" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A38" s="254" t="s">
+        <v>728</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>729</v>
+      </c>
+      <c r="C38" s="8">
         <v>186800</v>
       </c>
-      <c r="D33" s="23">
+      <c r="D38" s="9">
         <v>131700</v>
       </c>
-      <c r="E33" s="24">
-        <f>1-D33/C33</f>
+      <c r="E38" s="10">
+        <f>1-D38/C38</f>
         <v>0.294967880085653</v>
       </c>
-      <c r="F33" s="30" t="s">
-[...8 lines deleted...]
-      <c r="C34" s="22">
+      <c r="F38" s="257" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A39" s="255"/>
+      <c r="B39" s="7" t="s">
+        <v>730</v>
+      </c>
+      <c r="C39" s="8">
         <v>209700</v>
       </c>
-      <c r="D34" s="23">
+      <c r="D39" s="9">
         <v>149600</v>
       </c>
-      <c r="E34" s="24">
-[...10 lines deleted...]
-      <c r="C35" s="22">
+      <c r="E39" s="10">
+        <f>1-D39/C39</f>
+        <v>0.28659990462565599</v>
+      </c>
+      <c r="F39" s="258"/>
+    </row>
+    <row r="40" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A40" s="255"/>
+      <c r="B40" s="7" t="s">
+        <v>731</v>
+      </c>
+      <c r="C40" s="8">
         <v>217000</v>
       </c>
-      <c r="D35" s="23">
+      <c r="D40" s="9">
         <v>156400</v>
       </c>
-      <c r="E35" s="24">
-[...42 lines deleted...]
-      <c r="C38" s="22">
+      <c r="E40" s="10">
+        <f>1-D40/C40</f>
+        <v>0.27926267281105999</v>
+      </c>
+      <c r="F40" s="258"/>
+    </row>
+    <row r="41" spans="1:6" ht="34.5" customHeight="1">
+      <c r="A41" s="255"/>
+      <c r="B41" s="385" t="s">
+        <v>732</v>
+      </c>
+      <c r="C41" s="386"/>
+      <c r="D41" s="386"/>
+      <c r="E41" s="387"/>
+      <c r="F41" s="259"/>
+    </row>
+    <row r="42" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A42" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F42" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A43" s="388" t="s">
+        <v>733</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="C43" s="8">
         <v>250800</v>
       </c>
-      <c r="D38" s="23">
+      <c r="D43" s="9">
         <v>214100</v>
       </c>
-      <c r="E38" s="24">
-[...41 lines deleted...]
-      <c r="B41" s="21" t="s">
+      <c r="E43" s="10">
+        <f>1-D43/C43</f>
+        <v>0.14633173843700201</v>
+      </c>
+      <c r="F43" s="260" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" s="4" customFormat="1" ht="38.5" customHeight="1">
+      <c r="A44" s="409"/>
+      <c r="B44" s="223" t="s">
+        <v>735</v>
+      </c>
+      <c r="C44" s="401"/>
+      <c r="D44" s="401"/>
+      <c r="E44" s="401"/>
+      <c r="F44" s="261"/>
+    </row>
+    <row r="45" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A45" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A46" s="407" t="s">
+        <v>736</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>737</v>
+      </c>
+      <c r="C46" s="8">
+        <v>164500</v>
+      </c>
+      <c r="D46" s="9">
+        <v>123700</v>
+      </c>
+      <c r="E46" s="10">
+        <f>1-D46/C46</f>
+        <v>0.24802431610942199</v>
+      </c>
+      <c r="F46" s="389" t="s">
         <v>719</v>
       </c>
-      <c r="C41" s="22">
-[...9 lines deleted...]
-      <c r="F41" s="43" t="s">
+    </row>
+    <row r="47" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A47" s="408"/>
+      <c r="B47" s="7" t="s">
+        <v>738</v>
+      </c>
+      <c r="C47" s="8">
+        <v>188500</v>
+      </c>
+      <c r="D47" s="9">
+        <v>145400</v>
+      </c>
+      <c r="E47" s="10">
+        <f>1-D47/C47</f>
+        <v>0.22864721485411099</v>
+      </c>
+      <c r="F47" s="390"/>
+    </row>
+    <row r="48" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A48" s="408"/>
+      <c r="B48" s="7" t="s">
+        <v>739</v>
+      </c>
+      <c r="C48" s="8">
+        <v>176900</v>
+      </c>
+      <c r="D48" s="9">
+        <v>143100</v>
+      </c>
+      <c r="E48" s="10">
+        <f>1-D48/C48</f>
+        <v>0.19106840022611599</v>
+      </c>
+      <c r="F48" s="390"/>
+    </row>
+    <row r="49" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A49" s="408"/>
+      <c r="B49" s="7" t="s">
+        <v>740</v>
+      </c>
+      <c r="C49" s="8">
+        <v>192900</v>
+      </c>
+      <c r="D49" s="9">
+        <v>159400</v>
+      </c>
+      <c r="E49" s="10">
+        <f>1-D49/C49</f>
+        <v>0.17366511145671301</v>
+      </c>
+      <c r="F49" s="390"/>
+    </row>
+    <row r="50" spans="1:6" s="4" customFormat="1" ht="56.5" customHeight="1">
+      <c r="A50" s="408"/>
+      <c r="B50" s="223" t="s">
+        <v>741</v>
+      </c>
+      <c r="C50" s="401"/>
+      <c r="D50" s="401"/>
+      <c r="E50" s="401"/>
+      <c r="F50" s="413"/>
+    </row>
+    <row r="51" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A51" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A52" s="254" t="s">
+        <v>742</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>743</v>
+      </c>
+      <c r="C52" s="8">
+        <v>299000</v>
+      </c>
+      <c r="D52" s="9">
+        <v>239300</v>
+      </c>
+      <c r="E52" s="10">
+        <f>1-D52/C52</f>
+        <v>0.19966555183946499</v>
+      </c>
+      <c r="F52" s="276" t="s">
         <v>701</v>
       </c>
     </row>
-    <row r="42" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-[...138 lines deleted...]
-      <c r="C50" s="22">
+    <row r="53" spans="1:6" s="4" customFormat="1" ht="44.5" customHeight="1">
+      <c r="A53" s="256"/>
+      <c r="B53" s="223" t="s">
+        <v>744</v>
+      </c>
+      <c r="C53" s="401"/>
+      <c r="D53" s="401"/>
+      <c r="E53" s="401"/>
+      <c r="F53" s="278"/>
+    </row>
+    <row r="54" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A54" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A55" s="407" t="s">
+        <v>745</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>746</v>
+      </c>
+      <c r="C55" s="8">
         <v>289000</v>
       </c>
-      <c r="D50" s="23">
+      <c r="D55" s="9">
         <v>231600</v>
       </c>
-      <c r="E50" s="24">
-[...44 lines deleted...]
-      <c r="C53" s="194">
+      <c r="E55" s="10">
+        <f>1-D55/C55</f>
+        <v>0.19861591695501701</v>
+      </c>
+      <c r="F55" s="389" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" s="4" customFormat="1" ht="40" customHeight="1">
+      <c r="A56" s="410"/>
+      <c r="B56" s="223" t="s">
+        <v>748</v>
+      </c>
+      <c r="C56" s="401"/>
+      <c r="D56" s="401"/>
+      <c r="E56" s="401"/>
+      <c r="F56" s="391"/>
+    </row>
+    <row r="57" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A57" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A58" s="254" t="s">
+        <v>749</v>
+      </c>
+      <c r="B58" s="38" t="s">
+        <v>750</v>
+      </c>
+      <c r="C58" s="51">
         <v>289800</v>
       </c>
-      <c r="D53" s="150">
+      <c r="D58" s="39">
         <v>217700</v>
       </c>
-      <c r="E53" s="153">
-[...2 lines deleted...]
-      <c r="F53" s="25" t="s">
+      <c r="E58" s="42">
+        <v>0.24879227053140099</v>
+      </c>
+      <c r="F58" s="260" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A59" s="255"/>
+      <c r="B59" s="38" t="s">
+        <v>751</v>
+      </c>
+      <c r="C59" s="51">
+        <v>304800</v>
+      </c>
+      <c r="D59" s="39">
+        <v>221800</v>
+      </c>
+      <c r="E59" s="42">
+        <v>0.272309711286089</v>
+      </c>
+      <c r="F59" s="275"/>
+    </row>
+    <row r="60" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A60" s="255"/>
+      <c r="B60" s="38" t="s">
+        <v>752</v>
+      </c>
+      <c r="C60" s="51">
+        <v>324800</v>
+      </c>
+      <c r="D60" s="39">
+        <v>238600</v>
+      </c>
+      <c r="E60" s="42">
+        <v>0.26539408866995101</v>
+      </c>
+      <c r="F60" s="275"/>
+    </row>
+    <row r="61" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A61" s="255"/>
+      <c r="B61" s="38" t="s">
+        <v>753</v>
+      </c>
+      <c r="C61" s="51">
+        <v>362800</v>
+      </c>
+      <c r="D61" s="39">
+        <v>267700</v>
+      </c>
+      <c r="E61" s="42">
+        <v>0.26212789415656002</v>
+      </c>
+      <c r="F61" s="275"/>
+    </row>
+    <row r="62" spans="1:6" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A62" s="255"/>
+      <c r="B62" s="38" t="s">
+        <v>754</v>
+      </c>
+      <c r="C62" s="51">
+        <v>402800</v>
+      </c>
+      <c r="D62" s="39">
+        <v>287200</v>
+      </c>
+      <c r="E62" s="42">
+        <v>0.28699106256206602</v>
+      </c>
+      <c r="F62" s="275"/>
+    </row>
+    <row r="63" spans="1:6" s="4" customFormat="1" ht="44" customHeight="1">
+      <c r="A63" s="256"/>
+      <c r="B63" s="402" t="s">
+        <v>755</v>
+      </c>
+      <c r="C63" s="403"/>
+      <c r="D63" s="403"/>
+      <c r="E63" s="403"/>
+      <c r="F63" s="275"/>
+    </row>
+    <row r="64" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A64" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F64" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A65" s="407" t="s">
+        <v>756</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>757</v>
+      </c>
+      <c r="C65" s="8">
+        <v>158600</v>
+      </c>
+      <c r="D65" s="9">
+        <v>125700</v>
+      </c>
+      <c r="E65" s="10">
+        <f>1-D65/C65</f>
+        <v>0.20744010088272399</v>
+      </c>
+      <c r="F65" s="389" t="s">
         <v>701</v>
       </c>
     </row>
-    <row r="54" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-[...119 lines deleted...]
-      <c r="C61" s="22">
+    <row r="66" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A66" s="408"/>
+      <c r="B66" s="7" t="s">
+        <v>758</v>
+      </c>
+      <c r="C66" s="8">
         <v>175600</v>
       </c>
-      <c r="D61" s="23">
+      <c r="D66" s="9">
         <v>142300</v>
       </c>
-      <c r="E61" s="24">
-[...10 lines deleted...]
-      <c r="C62" s="22">
+      <c r="E66" s="10">
+        <f>1-D66/C66</f>
+        <v>0.18963553530751701</v>
+      </c>
+      <c r="F66" s="392"/>
+    </row>
+    <row r="67" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A67" s="408"/>
+      <c r="B67" s="7" t="s">
+        <v>759</v>
+      </c>
+      <c r="C67" s="8">
         <v>181600</v>
       </c>
-      <c r="D62" s="23">
+      <c r="D67" s="9">
         <v>147900</v>
       </c>
-      <c r="E62" s="24">
-[...10 lines deleted...]
-      <c r="C63" s="22">
+      <c r="E67" s="10">
+        <f>1-D67/C67</f>
+        <v>0.18557268722466999</v>
+      </c>
+      <c r="F67" s="392"/>
+    </row>
+    <row r="68" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A68" s="408"/>
+      <c r="B68" s="7" t="s">
+        <v>760</v>
+      </c>
+      <c r="C68" s="8">
         <v>197600</v>
       </c>
-      <c r="D63" s="23">
+      <c r="D68" s="9">
         <v>162800</v>
       </c>
-      <c r="E63" s="24">
-        <f>1-D63/C63</f>
+      <c r="E68" s="10">
+        <f>1-D68/C68</f>
         <v>0.176113360323887</v>
       </c>
-      <c r="F63" s="45"/>
-[...6 lines deleted...]
-      <c r="C64" s="22">
+      <c r="F68" s="392"/>
+    </row>
+    <row r="69" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A69" s="408"/>
+      <c r="B69" s="7" t="s">
+        <v>761</v>
+      </c>
+      <c r="C69" s="8">
         <v>216600</v>
       </c>
-      <c r="D64" s="23">
+      <c r="D69" s="9">
         <v>180500</v>
       </c>
-      <c r="E64" s="24">
-[...10 lines deleted...]
-      <c r="C65" s="22">
+      <c r="E69" s="10">
+        <f>1-D69/C69</f>
+        <v>0.16666666666666699</v>
+      </c>
+      <c r="F69" s="392"/>
+    </row>
+    <row r="70" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A70" s="408"/>
+      <c r="B70" s="7" t="s">
+        <v>762</v>
+      </c>
+      <c r="C70" s="8">
         <v>125900</v>
       </c>
-      <c r="D65" s="23">
+      <c r="D70" s="9">
         <v>81200</v>
       </c>
-      <c r="E65" s="24">
-[...10 lines deleted...]
-      <c r="C66" s="22">
+      <c r="E70" s="10">
+        <f t="shared" ref="E70:E74" si="3">1-D70/C70</f>
+        <v>0.35504368546465398</v>
+      </c>
+      <c r="F70" s="392"/>
+    </row>
+    <row r="71" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A71" s="408"/>
+      <c r="B71" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="C71" s="8">
         <v>135900</v>
       </c>
-      <c r="D66" s="23">
+      <c r="D71" s="9">
         <v>90500</v>
       </c>
-      <c r="E66" s="24">
+      <c r="E71" s="10">
         <f t="shared" si="3"/>
-        <v>0.334069168506255</v>
-[...8 lines deleted...]
-      <c r="C67" s="22">
+        <v>0.33406916850625501</v>
+      </c>
+      <c r="F71" s="392"/>
+    </row>
+    <row r="72" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A72" s="408"/>
+      <c r="B72" s="7" t="s">
+        <v>764</v>
+      </c>
+      <c r="C72" s="8">
         <v>146900</v>
       </c>
-      <c r="D67" s="23">
+      <c r="D72" s="9">
         <v>100800</v>
       </c>
-      <c r="E67" s="24">
+      <c r="E72" s="10">
         <f t="shared" si="3"/>
-        <v>0.313818924438393</v>
-[...8 lines deleted...]
-      <c r="C68" s="22">
+        <v>0.31381892443839299</v>
+      </c>
+      <c r="F72" s="392"/>
+    </row>
+    <row r="73" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A73" s="408"/>
+      <c r="B73" s="7" t="s">
+        <v>765</v>
+      </c>
+      <c r="C73" s="8">
         <v>143900</v>
       </c>
-      <c r="D68" s="23">
+      <c r="D73" s="9">
         <v>98000</v>
       </c>
-      <c r="E68" s="24">
+      <c r="E73" s="10">
         <f t="shared" si="3"/>
-        <v>0.318971507991661</v>
-[...8 lines deleted...]
-      <c r="C69" s="22">
+        <v>0.31897150799166102</v>
+      </c>
+      <c r="F73" s="392"/>
+    </row>
+    <row r="74" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A74" s="408"/>
+      <c r="B74" s="7" t="s">
+        <v>766</v>
+      </c>
+      <c r="C74" s="8">
         <v>154900</v>
       </c>
-      <c r="D69" s="23">
+      <c r="D74" s="9">
         <v>108200</v>
       </c>
-      <c r="E69" s="24">
+      <c r="E74" s="10">
         <f t="shared" si="3"/>
         <v>0.301484828921885</v>
       </c>
-      <c r="F69" s="45"/>
-[...38 lines deleted...]
-      <c r="C72" s="194">
+      <c r="F74" s="392"/>
+    </row>
+    <row r="75" spans="1:6" s="2" customFormat="1" ht="43" customHeight="1">
+      <c r="A75" s="408"/>
+      <c r="B75" s="271" t="s">
+        <v>767</v>
+      </c>
+      <c r="C75" s="401"/>
+      <c r="D75" s="401"/>
+      <c r="E75" s="401"/>
+      <c r="F75" s="392"/>
+    </row>
+    <row r="76" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A76" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F76" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A77" s="408" t="s">
+        <v>768</v>
+      </c>
+      <c r="B77" s="38" t="s">
+        <v>769</v>
+      </c>
+      <c r="C77" s="51">
         <v>150900</v>
       </c>
-      <c r="D72" s="150">
+      <c r="D77" s="39">
         <v>110300</v>
       </c>
-      <c r="E72" s="24">
-[...12 lines deleted...]
-      <c r="C73" s="194">
+      <c r="E77" s="10">
+        <f t="shared" ref="E77:E82" si="4">1-D77/C77</f>
+        <v>0.26905235255135901</v>
+      </c>
+      <c r="F77" s="389" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A78" s="408"/>
+      <c r="B78" s="38" t="s">
+        <v>771</v>
+      </c>
+      <c r="C78" s="51">
         <v>160900</v>
       </c>
-      <c r="D73" s="150">
+      <c r="D78" s="39">
         <v>119700</v>
       </c>
-      <c r="E73" s="24">
+      <c r="E78" s="10">
         <f t="shared" si="4"/>
-        <v>0.256059664387819</v>
-[...8 lines deleted...]
-      <c r="C74" s="194">
+        <v>0.25605966438781902</v>
+      </c>
+      <c r="F78" s="390"/>
+    </row>
+    <row r="79" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A79" s="408"/>
+      <c r="B79" s="38" t="s">
+        <v>772</v>
+      </c>
+      <c r="C79" s="51">
         <v>170900</v>
       </c>
-      <c r="D74" s="150">
+      <c r="D79" s="39">
         <v>128000</v>
       </c>
-      <c r="E74" s="24">
+      <c r="E79" s="10">
         <f t="shared" si="4"/>
-        <v>0.2510239906378</v>
-[...8 lines deleted...]
-      <c r="C75" s="194">
+        <v>0.25102399063780001</v>
+      </c>
+      <c r="F79" s="390"/>
+    </row>
+    <row r="80" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A80" s="408"/>
+      <c r="B80" s="38" t="s">
+        <v>773</v>
+      </c>
+      <c r="C80" s="51">
         <v>173900</v>
       </c>
-      <c r="D75" s="150">
+      <c r="D80" s="39">
         <v>131800</v>
       </c>
-      <c r="E75" s="24">
+      <c r="E80" s="10">
         <f t="shared" si="4"/>
         <v>0.242093156986774</v>
       </c>
-      <c r="F75" s="60"/>
-[...6 lines deleted...]
-      <c r="C76" s="194">
+      <c r="F80" s="390"/>
+    </row>
+    <row r="81" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A81" s="408"/>
+      <c r="B81" s="38" t="s">
+        <v>774</v>
+      </c>
+      <c r="C81" s="51">
         <v>183900</v>
       </c>
-      <c r="D76" s="150">
+      <c r="D81" s="39">
         <v>141100</v>
       </c>
-      <c r="E76" s="24">
+      <c r="E81" s="10">
         <f t="shared" si="4"/>
-        <v>0.23273518216422</v>
-[...8 lines deleted...]
-      <c r="C77" s="194">
+        <v>0.23273518216422001</v>
+      </c>
+      <c r="F81" s="390"/>
+    </row>
+    <row r="82" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A82" s="408"/>
+      <c r="B82" s="38" t="s">
+        <v>775</v>
+      </c>
+      <c r="C82" s="51">
         <v>195900</v>
       </c>
-      <c r="D77" s="150">
+      <c r="D82" s="39">
         <v>152300</v>
       </c>
-      <c r="E77" s="24">
+      <c r="E82" s="10">
         <f t="shared" si="4"/>
         <v>0.222562531904033</v>
       </c>
-      <c r="F77" s="60"/>
-[...38 lines deleted...]
-      <c r="C80" s="194">
+      <c r="F82" s="390"/>
+    </row>
+    <row r="83" spans="1:6" s="2" customFormat="1" ht="34" customHeight="1">
+      <c r="A83" s="12"/>
+      <c r="B83" s="404" t="s">
+        <v>776</v>
+      </c>
+      <c r="C83" s="405"/>
+      <c r="D83" s="405"/>
+      <c r="E83" s="406"/>
+      <c r="F83" s="13"/>
+    </row>
+    <row r="84" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A84" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F84" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A85" s="408" t="s">
+        <v>777</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>778</v>
+      </c>
+      <c r="C85" s="51">
         <v>120900</v>
       </c>
-      <c r="D80" s="150">
+      <c r="D85" s="39">
         <v>85000</v>
       </c>
-      <c r="E80" s="24">
-[...12 lines deleted...]
-      <c r="C81" s="194">
+      <c r="E85" s="10">
+        <f>1-D85/C85</f>
+        <v>0.29693961952026499</v>
+      </c>
+      <c r="F85" s="389" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A86" s="408"/>
+      <c r="B86" s="7" t="s">
+        <v>779</v>
+      </c>
+      <c r="C86" s="51">
         <v>128900</v>
       </c>
-      <c r="D81" s="150">
+      <c r="D86" s="39">
         <v>92400</v>
       </c>
-      <c r="E81" s="24">
-[...10 lines deleted...]
-      <c r="C82" s="194">
+      <c r="E86" s="10">
+        <f>1-D86/C86</f>
+        <v>0.28316524437548501</v>
+      </c>
+      <c r="F86" s="390"/>
+    </row>
+    <row r="87" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A87" s="408"/>
+      <c r="B87" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="C87" s="51">
         <v>139900</v>
       </c>
-      <c r="D82" s="150">
+      <c r="D87" s="39">
         <v>101800</v>
       </c>
-      <c r="E82" s="24">
-[...10 lines deleted...]
-      <c r="C83" s="194">
+      <c r="E87" s="10">
+        <f>1-D87/C87</f>
+        <v>0.27233738384560402</v>
+      </c>
+      <c r="F87" s="390"/>
+    </row>
+    <row r="88" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A88" s="408"/>
+      <c r="B88" s="7" t="s">
+        <v>781</v>
+      </c>
+      <c r="C88" s="51">
         <v>145900</v>
       </c>
-      <c r="D83" s="150">
+      <c r="D88" s="39">
         <v>107400</v>
       </c>
-      <c r="E83" s="24">
-[...32 lines deleted...]
-      <c r="C85" s="22">
+      <c r="E88" s="10">
+        <f>1-D88/C88</f>
+        <v>0.26387936943111701</v>
+      </c>
+      <c r="F88" s="390"/>
+    </row>
+    <row r="89" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A89" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F89" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A90" s="407" t="s">
+        <v>782</v>
+      </c>
+      <c r="B90" s="41" t="s">
+        <v>783</v>
+      </c>
+      <c r="C90" s="8">
         <v>120900</v>
       </c>
-      <c r="D85" s="23">
+      <c r="D90" s="9">
         <v>101400</v>
       </c>
-      <c r="E85" s="24">
-[...11 lines deleted...]
-      <c r="C86" s="22">
+      <c r="E90" s="10">
+        <v>0.16129032258064499</v>
+      </c>
+      <c r="F90" s="389" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A91" s="408"/>
+      <c r="B91" s="41" t="s">
+        <v>784</v>
+      </c>
+      <c r="C91" s="8">
         <v>127900</v>
       </c>
-      <c r="D86" s="23">
+      <c r="D91" s="9">
         <v>107900</v>
       </c>
-      <c r="E86" s="24">
+      <c r="E91" s="10">
         <v>0.156372165754496</v>
       </c>
-      <c r="F86" s="60"/>
-[...6 lines deleted...]
-      <c r="C87" s="22">
+      <c r="F91" s="390"/>
+    </row>
+    <row r="92" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A92" s="408"/>
+      <c r="B92" s="41" t="s">
+        <v>785</v>
+      </c>
+      <c r="C92" s="8">
         <v>130900</v>
       </c>
-      <c r="D87" s="23">
+      <c r="D92" s="9">
         <v>110700</v>
       </c>
-      <c r="E87" s="24">
+      <c r="E92" s="10">
         <v>0.154316271963331</v>
       </c>
-      <c r="F87" s="60"/>
-[...6 lines deleted...]
-      <c r="C88" s="22">
+      <c r="F92" s="390"/>
+    </row>
+    <row r="93" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A93" s="408"/>
+      <c r="B93" s="41" t="s">
+        <v>786</v>
+      </c>
+      <c r="C93" s="8">
         <v>138900</v>
       </c>
-      <c r="D88" s="23">
+      <c r="D93" s="9">
         <v>117300</v>
       </c>
-      <c r="E88" s="24">
-[...9 lines deleted...]
-      <c r="C89" s="22">
+      <c r="E93" s="10">
+        <v>0.15550755939524799</v>
+      </c>
+      <c r="F93" s="390"/>
+    </row>
+    <row r="94" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A94" s="408"/>
+      <c r="B94" s="7" t="s">
+        <v>787</v>
+      </c>
+      <c r="C94" s="8">
         <v>143900</v>
       </c>
-      <c r="D89" s="23">
+      <c r="D94" s="9">
         <v>119900</v>
       </c>
-      <c r="E89" s="24">
+      <c r="E94" s="10">
         <v>0.166782487838777</v>
       </c>
-      <c r="F89" s="45"/>
-[...3 lines deleted...]
-      <c r="B90" s="21" t="s">
+      <c r="F94" s="392"/>
+    </row>
+    <row r="95" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A95" s="408"/>
+      <c r="B95" s="7" t="s">
+        <v>788</v>
+      </c>
+      <c r="C95" s="8">
+        <v>151900</v>
+      </c>
+      <c r="D95" s="9">
+        <v>129400</v>
+      </c>
+      <c r="E95" s="10">
+        <v>0.14812376563528601</v>
+      </c>
+      <c r="F95" s="392"/>
+    </row>
+    <row r="96" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A96" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F96" s="6" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A97" s="411" t="s">
+        <v>789</v>
+      </c>
+      <c r="B97" s="41" t="s">
+        <v>790</v>
+      </c>
+      <c r="C97" s="8">
+        <v>151000</v>
+      </c>
+      <c r="D97" s="9">
+        <v>132400</v>
+      </c>
+      <c r="E97" s="10">
+        <f t="shared" ref="E97:E101" si="5">1-D97/C97</f>
+        <v>0.12317880794702001</v>
+      </c>
+      <c r="F97" s="414" t="s">
         <v>770</v>
       </c>
-      <c r="C90" s="22">
-[...56 lines deleted...]
-      <c r="C93" s="22">
+    </row>
+    <row r="98" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A98" s="411"/>
+      <c r="B98" s="7" t="s">
+        <v>791</v>
+      </c>
+      <c r="C98" s="8">
         <v>178800</v>
       </c>
-      <c r="D93" s="23">
+      <c r="D98" s="9">
         <v>158300</v>
       </c>
-      <c r="E93" s="24">
+      <c r="E98" s="10">
         <f t="shared" si="5"/>
-        <v>0.114653243847875</v>
-[...8 lines deleted...]
-      <c r="C94" s="22">
+        <v>0.11465324384787499</v>
+      </c>
+      <c r="F98" s="414"/>
+    </row>
+    <row r="99" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A99" s="411"/>
+      <c r="B99" s="41" t="s">
+        <v>792</v>
+      </c>
+      <c r="C99" s="8">
         <v>0</v>
       </c>
-      <c r="D94" s="23">
+      <c r="D99" s="9">
         <v>0</v>
       </c>
-      <c r="E94" s="24">
+      <c r="E99" s="10">
         <v>0</v>
       </c>
-      <c r="F94" s="199"/>
-[...6 lines deleted...]
-      <c r="C95" s="22">
+      <c r="F99" s="414"/>
+    </row>
+    <row r="100" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A100" s="411"/>
+      <c r="B100" s="7" t="s">
+        <v>793</v>
+      </c>
+      <c r="C100" s="8">
         <v>1800</v>
       </c>
-      <c r="D95" s="23">
+      <c r="D100" s="9">
         <v>1700</v>
       </c>
-      <c r="E95" s="24">
+      <c r="E100" s="10">
         <f t="shared" si="5"/>
-        <v>0.0555555555555556</v>
-[...8 lines deleted...]
-      <c r="C96" s="22">
+        <v>5.5555555555555601E-2</v>
+      </c>
+      <c r="F100" s="414"/>
+    </row>
+    <row r="101" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A101" s="411"/>
+      <c r="B101" s="41" t="s">
+        <v>794</v>
+      </c>
+      <c r="C101" s="8">
         <v>3000</v>
       </c>
-      <c r="D96" s="23">
+      <c r="D101" s="9">
         <v>2800</v>
       </c>
-      <c r="E96" s="24">
+      <c r="E101" s="10">
         <f t="shared" si="5"/>
-        <v>0.0666666666666667</v>
-[...8 lines deleted...]
-      <c r="C97" s="22">
+        <v>6.6666666666666693E-2</v>
+      </c>
+      <c r="F101" s="414"/>
+    </row>
+    <row r="102" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A102" s="412"/>
+      <c r="B102" s="7" t="s">
+        <v>795</v>
+      </c>
+      <c r="C102" s="8">
         <v>0</v>
       </c>
-      <c r="D97" s="23">
+      <c r="D102" s="9">
         <v>0</v>
       </c>
-      <c r="E97" s="24">
+      <c r="E102" s="10">
         <v>0</v>
       </c>
-      <c r="F97" s="200"/>
-[...18 lines deleted...]
-      <c r="C225" s="22">
+      <c r="F102" s="415"/>
+    </row>
+    <row r="103" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A103" s="272" t="s">
+        <v>431</v>
+      </c>
+      <c r="B103" s="272"/>
+      <c r="C103" s="272"/>
+      <c r="D103" s="272"/>
+      <c r="E103" s="272"/>
+      <c r="F103" s="272"/>
+    </row>
+    <row r="230" spans="1:6" ht="14.25" hidden="1" customHeight="1">
+      <c r="A230" s="305" t="s">
+        <v>796</v>
+      </c>
+      <c r="B230" s="7" t="s">
+        <v>797</v>
+      </c>
+      <c r="C230" s="8">
         <v>191900</v>
       </c>
-      <c r="D225" s="23">
+      <c r="D230" s="9">
         <v>165300</v>
       </c>
-      <c r="E225" s="24"/>
-[...9 lines deleted...]
-      <c r="C226" s="22">
+      <c r="E230" s="10"/>
+      <c r="F230" s="389" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" ht="14.25" hidden="1" customHeight="1">
+      <c r="A231" s="306"/>
+      <c r="B231" s="7" t="s">
+        <v>799</v>
+      </c>
+      <c r="C231" s="8">
         <v>203900</v>
       </c>
-      <c r="D226" s="23">
+      <c r="D231" s="9">
         <v>176400</v>
       </c>
-      <c r="E226" s="24"/>
-[...7 lines deleted...]
-      <c r="C227" s="22">
+      <c r="E231" s="10"/>
+      <c r="F231" s="390"/>
+    </row>
+    <row r="232" spans="1:6" ht="14.25" hidden="1" customHeight="1">
+      <c r="A232" s="306"/>
+      <c r="B232" s="7" t="s">
+        <v>800</v>
+      </c>
+      <c r="C232" s="8">
         <v>227900</v>
       </c>
-      <c r="D227" s="23">
+      <c r="D232" s="9">
         <v>203600</v>
       </c>
-      <c r="E227" s="24"/>
-[...7 lines deleted...]
-      <c r="C228" s="22">
+      <c r="E232" s="10"/>
+      <c r="F232" s="390"/>
+    </row>
+    <row r="233" spans="1:6" ht="14.25" hidden="1" customHeight="1">
+      <c r="A233" s="306"/>
+      <c r="B233" s="7" t="s">
+        <v>801</v>
+      </c>
+      <c r="C233" s="8">
         <v>247900</v>
       </c>
-      <c r="D228" s="23">
+      <c r="D233" s="9">
         <v>222000</v>
       </c>
-      <c r="E228" s="24"/>
-[...7 lines deleted...]
-      <c r="C229" s="22">
+      <c r="E233" s="10"/>
+      <c r="F233" s="390"/>
+    </row>
+    <row r="234" spans="1:6" ht="14.25" hidden="1" customHeight="1">
+      <c r="A234" s="306"/>
+      <c r="B234" s="7" t="s">
+        <v>802</v>
+      </c>
+      <c r="C234" s="8">
         <v>12000</v>
       </c>
-      <c r="D229" s="23">
+      <c r="D234" s="9">
         <v>11100</v>
       </c>
-      <c r="E229" s="24"/>
-      <c r="F229" s="60"/>
+      <c r="E234" s="10"/>
+      <c r="F234" s="390"/>
     </row>
   </sheetData>
-  <mergeCells count="46">
+  <mergeCells count="49">
+    <mergeCell ref="F230:F234"/>
+    <mergeCell ref="A1:F5"/>
+    <mergeCell ref="A6:F7"/>
+    <mergeCell ref="A230:A234"/>
+    <mergeCell ref="F11:F14"/>
+    <mergeCell ref="F16:F21"/>
+    <mergeCell ref="F23:F26"/>
+    <mergeCell ref="F28:F36"/>
+    <mergeCell ref="F38:F41"/>
+    <mergeCell ref="F43:F44"/>
+    <mergeCell ref="F46:F50"/>
+    <mergeCell ref="F52:F53"/>
+    <mergeCell ref="F55:F56"/>
+    <mergeCell ref="F58:F63"/>
+    <mergeCell ref="F65:F75"/>
+    <mergeCell ref="F77:F82"/>
+    <mergeCell ref="F85:F88"/>
+    <mergeCell ref="F90:F95"/>
+    <mergeCell ref="F97:F102"/>
+    <mergeCell ref="A28:A36"/>
+    <mergeCell ref="A38:A41"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="A46:A50"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="B63:E63"/>
+    <mergeCell ref="B75:E75"/>
+    <mergeCell ref="B83:E83"/>
+    <mergeCell ref="A103:F103"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="A58:A63"/>
+    <mergeCell ref="A65:A75"/>
+    <mergeCell ref="A77:A82"/>
+    <mergeCell ref="A85:A88"/>
+    <mergeCell ref="A90:A95"/>
+    <mergeCell ref="A97:A102"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="B53:E53"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:XFD9"/>
-    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B14:E14"/>
     <mergeCell ref="B21:E21"/>
-    <mergeCell ref="B31:E31"/>
-[...40 lines deleted...]
-    <mergeCell ref="A6:F7"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="A11:A14"/>
+    <mergeCell ref="A16:A21"/>
+    <mergeCell ref="A23:A26"/>
   </mergeCells>
-  <pageMargins left="0.3" right="0.179861111111111" top="0.279861111111111" bottom="0.339583333333333" header="0.159722222222222" footer="0.189583333333333"/>
+  <phoneticPr fontId="83" type="noConversion"/>
+  <pageMargins left="0.3" right="0.179861111111111" top="0.27986111111111101" bottom="0.33958333333333302" header="0.15972222222222199" footer="0.18958333333333299"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="21" baseType="lpstr">
       <vt:lpstr>免税价目表首页</vt:lpstr>
       <vt:lpstr>联系我们</vt:lpstr>
       <vt:lpstr> 华晨宝马 </vt:lpstr>
       <vt:lpstr>上汽奥迪</vt:lpstr>
       <vt:lpstr>一汽奥迪</vt:lpstr>
       <vt:lpstr>沃尔沃</vt:lpstr>
       <vt:lpstr> 北京奔驰 </vt:lpstr>
       <vt:lpstr>长安林肯</vt:lpstr>
       <vt:lpstr>上汽大众</vt:lpstr>
       <vt:lpstr>一汽丰田</vt:lpstr>
       <vt:lpstr>上汽通用</vt:lpstr>
       <vt:lpstr>广汽丰田</vt:lpstr>
       <vt:lpstr>长安福特</vt:lpstr>
       <vt:lpstr>东风本田</vt:lpstr>
       <vt:lpstr>东风日产</vt:lpstr>
       <vt:lpstr>广汽本田</vt:lpstr>
       <vt:lpstr>东风英菲尼迪</vt:lpstr>
       <vt:lpstr>长安马自达</vt:lpstr>
       <vt:lpstr>一汽大众</vt:lpstr>
       <vt:lpstr>奇瑞捷豹路虎</vt:lpstr>
       <vt:lpstr>北京现代</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.26895</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.28505</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>154B9CCA48A5445294D9A9874CEDC3B1_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
     <vt:i4>0</vt:i4>
   </property>
 </Properties>
 </file>